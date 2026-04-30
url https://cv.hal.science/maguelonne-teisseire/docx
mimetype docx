--- v0 (2026-03-26)
+++ v1 (2026-04-30)
@@ -100,274 +100,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating updates for scoping reviews on the environmental drivers of human and animal diseases: a comparative analysis of AI methods</w:t>
+                <w:t xml:space="preserve">EpiDCA: Adaptation and implementation of a danger theory algorithm for event-based epidemiological surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Decoupes</w:t>
+                <w:t xml:space="preserve">Bahdja Boudoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Cataldo</w:t>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Busani</w:t>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frai.2025.1526820⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 229, pp.109693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2024.109693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106106v1</w:t>
+                <w:t xml:space="preserve">hal-04823085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EpiDCA: Adaptation and implementation of a danger theory algorithm for event-based epidemiological surveillance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automating updates for scoping reviews on the environmental drivers of human and animal diseases: a comparative analysis of AI methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Decoupes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahdja Boudoua</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Claudia Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Busani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 229, pp.109693. </w:t>
+              <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.:152682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2024.109693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frai.2025.1526820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823085v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Semi-)automatic extraction of urban planning rules in french for better management of land artificialization</w:t>
               </w:r>
@@ -405,51 +405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6, pp.115. </w:t>
@@ -481,334 +481,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked avian influenza epidemiological and genomic data in EMPRES-i for epidemic intelligence (2012–2021)</w:t>
+                <w:t xml:space="preserve">GeospatRE: extraction and geocoding of spatial relation entities in textual documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nejat Arınık</w:t>
+                <w:t xml:space="preserve">Mehtab Alam Syed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Interdonato</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Elena Arsevska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59, pp.111410. </w:t>
+              <w:t xml:space="preserve">Cartography and Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (3), pp.221-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15230406.2023.2264753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057785v1</w:t>
+                <w:t xml:space="preserve">hal-04559453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeospatRE: extraction and geocoding of spatial relation entities in textual documents</w:t>
+                <w:t xml:space="preserve">Linked avian influenza epidemiological and genomic data in EMPRES-i for epidemic intelligence (2012–2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehtab Alam Syed</w:t>
+                <w:t xml:space="preserve">Nejat Arınık</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Arsevska</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Roberto Interdonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartography and Geographic Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52 (3), pp.221-236. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.111410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15230406.2023.2264753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559453v1</w:t>
+                <w:t xml:space="preserve">hal-05057785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of geographical distortions in language models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -855,90 +855,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data quality assessment approaches for event-based surveillance systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehtab Alam Syed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Arsevska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -972,77 +972,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoNLPlify: A spatial data augmentation enhancing text classification for crisis monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (2), pp.507-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1089,77 +1089,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNEToolkit: Spatial named entities disambiguation toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, pp.101480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1193,90 +1193,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epi_DCA : Adaptation et mise en oeuvre de la théorie du danger pour la veille épidémiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahdja Boudoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, RNTI-E-39, pp.633-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1295,827 +1295,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An annotated dataset for event-based surveillance of antimicrobial resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémy Decoupes</w:t>
+                <w:t xml:space="preserve">A manually annotated corpus in French for the study of urbanization and the natural risk prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Koptelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Holveck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108870⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02705-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930045v1</w:t>
+                <w:t xml:space="preserve">hal-04520001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A manually annotated corpus in French for the study of urbanization and the natural risk prevention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+                <w:t xml:space="preserve">An annotated dataset for event-based surveillance of antimicrobial resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejat Arınık</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim van Bortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahdja Boudoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Busani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.818. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02705-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04520001v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation framework for comparing epidemic intelligence systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Lever l'effet « boîte noire » des méthodes d'IA en analysant des textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049825v1</w:t>
+                <w:t xml:space="preserve">hal-05010383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lever l'effet « boîte noire » des méthodes d'IA en analysant des textes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An evaluation framework for comparing epidemic intelligence systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejat Arinik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Interdonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.31880-31901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3262462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010383v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des surfaces pastorales à l’aide des données Sentinel 2 L3A et des données ouvertes : promesses et réalités</w:t>
+                <w:t xml:space="preserve">Social Network Data and Epidemiological Intelligence: A Case Study of Avian Influenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urcel Kalenga Tshingomba</w:t>
+                <w:t xml:space="preserve">Camille Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Jouven</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Renaud Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.2021.00112⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116, pp.S99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2021.12.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656286v1</w:t>
+                <w:t xml:space="preserve">hal-03662911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Network Data and Epidemiological Intelligence: A Case Study of Avian Influenza</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie des surfaces pastorales à l’aide des données Sentinel 2 L3A et des données ouvertes : promesses et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urcel Kalenga Tshingomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Schaeffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roberto Interdonato</w:t>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Lancelot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Imad Shaqura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 116, pp.S99. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (3-4), pp.245-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2021.12.233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rig.2021.00112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662911v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentinel-2 Satellite Image Time-Series Land Cover Classification with Bernstein Copula Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Tamborrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (13), pp.3080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2277,507 +2277,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labeled entities from social media data related to avian influenza disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spatialised information system to support decisions regarding grazing management in mountainous and Mediterranean rangelands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urcel Kalenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassira Djibo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Schaeffer</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108317⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 198 (issue C), pp.107100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2022.107100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733909v1</w:t>
+                <w:t xml:space="preserve">hal-03656295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food security prediction from heterogeneous data combining machine and deep learning methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Deléglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Maître d'Hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 190, 11 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eswa.2021.116189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatialised information system to support decisions regarding grazing management in mountainous and Mediterranean rangelands</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Labeled entities from social media data related to avian influenza disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Interdonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 198 (issue C), pp.107100. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.108317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2022.107100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03656295v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial opinion mining from COVID-19 twitter data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehtab Alam Syed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Arsevska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 116 (suppl.), pp.527-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2811,103 +2811,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of household survey indicators to monitor food security in time and space: Burkina Faso case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Deléglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gérard Bazié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (1), pp.64. </w:t>
@@ -2945,90 +2945,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-TFIDF: What makes areas specific over time in the massive flow of tweets related to the covid pandemic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGILE: GIScience Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (2), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3056,360 +3056,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITEXT-BIO: Intelligent Term EXTraction for BIOmedical Analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Suivi de la sécurité alimentaire en Afrique de l'Ouest : Quelles méthodes d'analyse de données pour traiter l'interdisciplinarité de la sécurité alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Interdonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Maître d'Hôtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Information Science and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), pp.29. </w:t>
+              <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Digital Agriculture in Africa, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13755-021-00156-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18713/JIMIS-120221-8-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283040v2</w:t>
+                <w:t xml:space="preserve">hal-03102807v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la sécurité alimentaire en Afrique de l'Ouest : Quelles méthodes d'analyse de données pour traiter l'interdisciplinarité de la sécurité alimentaire</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ITEXT-BIO: Intelligent Term EXTraction for BIOmedical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrique Kafando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Decoupes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Digital Agriculture in Africa, </w:t>
+              <w:t xml:space="preserve">Health Information Science and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18713/JIMIS-120221-8-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13755-021-00156-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102807v2</w:t>
+                <w:t xml:space="preserve">hal-03283040v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Data Lake for Smart Cities: From Design to Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGILE: GIScience Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3456,64 +3456,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could spatial features help the matching of textual data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (5), pp.1043-1064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3694,64 +3694,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de l'hétérogénéité dans les données textuelles. Utilisation de données produites à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche d'information, document et web sémantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (1), 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3785,51 +3785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès et qualité de l'information géographique. Défis et applications - Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3870,352 +3870,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest editorial: special issue on environmental and geospatial data analytics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Object-oriented satellite image time series analysis using a graph-based representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Khiali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41060-018-0105-2⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.52-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2017.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608566v1</w:t>
+                <w:t xml:space="preserve">hal-01741613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Information Extraction from Short Messages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Zenasni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 95, pp.351 - 367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eswa.2017.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object-oriented satellite image time series analysis using a graph-based representation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Guest editorial: special issue on environmental and geospatial data analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Inkpen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43, pp.52-64. </w:t>
+              <w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (2-3), pp.81-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2017.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41060-018-0105-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741613v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel framework for biomedical entity sense induction</w:t>
               </w:r>
@@ -4240,64 +4240,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84, pp.31-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4331,77 +4331,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour identifier les terrains d'étude dans des corpus scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4504,51 +4504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Nin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4589,261 +4589,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01541930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-sequential patterns mining: Beyond the boundaries</w:t>
+                <w:t xml:space="preserve">All in One: Mining Multiple Movement Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Alatrista-Salas</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nhat Hai Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/ida-160806⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Information Technology and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (5), pp.1115-1156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0219622016500280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01348460v1</w:t>
+                <w:t xml:space="preserve">lirmm-01347427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All in One: Mining Multiple Movement Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-sequential patterns mining: Beyond the boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Alatrista-Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhat Hai Phan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Technology and Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (5), pp.1115-1156. </w:t>
+              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (2), pp.293-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/s0219622016500280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/ida-160806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01347427v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01348460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomedical term extraction: overview and a new methodology</w:t>
               </w:r>
@@ -4855,64 +4855,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Retrieval Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Medical Information Retrieval, 19 (1), pp.59-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4985,51 +4985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (4), pp.358-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5102,51 +5102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Boulil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5316,277 +5316,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of natural language to information systems (NLDB'14)</w:t>
+                <w:t xml:space="preserve">A knowledge discovery process for spatiotemporal data: Application to river water quality monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Metais</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2015.07.001⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (2), pp.127-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2014.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602481v1</w:t>
+                <w:t xml:space="preserve">hal-01130144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A knowledge discovery process for spatiotemporal data: Application to river water quality monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of natural language to information systems (NLDB'14)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2014.05.011⟩</w:t>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (part B), pp.189-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01130144v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal data classification through multidimensional sequential patterns: Application to crop mapping in complex landscape</w:t>
               </w:r>
@@ -5611,51 +5611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vintrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5732,77 +5732,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 79 (may), pp.68 - 79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5848,90 +5848,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SENTERRITOIRE for opinion mining related to land-use planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (1), pp.11-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5959,269 +5959,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01109090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are opinions expressed in land-use planning documents?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
+                <w:t xml:space="preserve">Le projet Fresqueau. Exploiter les données massives concernant les cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Laval</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (3), pp.169-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01054897v1</w:t>
+                <w:t xml:space="preserve">hal-01581464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Fresqueau. Exploiter les données massives concernant les cours d'eau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Are opinions expressed in land-use planning documents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.739-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13658816.2013.872823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581464v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01054897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining local climate data to assess spatiotemporal dengue fever epidemic patterns in French Guiana</w:t>
               </w:r>
@@ -6233,51 +6233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Ardillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6367,64 +6367,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of Knowledge Discovery in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6586,269 +6586,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animitex : Analyse d'Images fondée sur des Informations Textuelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">OPILAND : identification de la perception des territoires par la fouille de texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, MASHS'2014: Fouille de Données et Humanités Numériques, RNTI-SHS-2, pp.185-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01054924v1</w:t>
+                <w:t xml:space="preserve">lirmm-01054916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPILAND : identification de la perception des territoires par la fouille de texte</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Animitex : Analyse d'Images fondée sur des Informations Textuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gancarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (3), pp.163-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3199/ISI.18.1.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01054916v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01054924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminant temporal patterns for linking physico-chemistry and biology in hydro-ecosystem assessment</w:t>
               </w:r>
@@ -6860,64 +6860,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7096,390 +7096,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Get_Move : fouille de données d’objets mobiles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Data Mining, a promising tool for large-area cropland mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vintrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ISI.18.4.145-169⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (5), pp.2132-2138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2238507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601105v1</w:t>
+                <w:t xml:space="preserve">hal-02598479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial-based KDD process to better manage the river water quality</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Get_Move : fouille de données d’objets mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Hai Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (4), pp.145-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ISI.18.4.145-169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig.23.469-494⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01090665v1</w:t>
+                <w:t xml:space="preserve">hal-02601105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Mining, a promising tool for large-area cropland mapping</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A spatial-based KDD process to better manage the river water quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3-4), pp.469-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.23.469-494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2238507⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598479v1</w:t>
+                <w:t xml:space="preserve">lirmm-01090665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle et agronomie</w:t>
               </w:r>
@@ -7491,51 +7491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (4-5), pp.403-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7560,103 +7560,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de séquences spatio-temporelles peu contredites dans des données hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, MQDC 2012, RNTI-E-22, pp.165-188</w:t>
@@ -7724,51 +7724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria N. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (4), pp.579-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7854,51 +7854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Ardillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisiane Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 169, pp.629-633. </w:t>
@@ -7953,77 +7953,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microarray data to predict the histological grade of a breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Orsetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8096,64 +8096,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vintrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (4), pp.469-488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8213,77 +8213,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (5), pp.760-774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8355,77 +8355,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Sadok Ben Yahia, Jean-Marc Petit (Eds.): Extraction et gestion des connaissances (EGC'2010), Actes, 26 au 29 janvier 2010, Hammamet, Tunisie. Revue des Nouvelles Technologies de l'Information RNTI-E-19 Cépaduès-Éditions 2010, pp.387-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8444,411 +8444,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de données issues d'études psychologiques liées au vieillissement : extraction de règles graduelles</w:t>
+                <w:t xml:space="preserve">Mining Multi-Dimensional and Multi-Level Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Brouillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Laurent</w:t>
+                <w:t xml:space="preserve">Dominique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yeow Wei Choong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29 (8-9), pp.939-957. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.1-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/tsi.29.939-957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1644873.1644877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594281v1</w:t>
+                <w:t xml:space="preserve">lirmm-00617320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requêtes Skyline avec prise en compte des préférences utilisateurs pour des données volumineuses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fouille de données issues d'études psychologiques liées au vieillissement : extraction de règles graduelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (8-9), pp.939-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.29.939-957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461362v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Multi-Dimensional and Multi-Level Sequential Patterns</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Requêtes Skyline avec prise en compte des préférences utilisateurs pour des données volumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yeow Wei Choong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, RNTI-E-19, pp.399-404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00617320v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00461362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTMnodes: Fuzzy tree mining based on partial inclusion</w:t>
               </w:r>
@@ -8873,51 +8873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 160 (15), pp.2224-2240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8990,51 +8990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (4), pp.555-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9062,226 +9062,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00798708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softening the Blow of Frequent Sequence Analysis: Soft Constraints and Temporal Accuracy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Fiot</w:t>
+                <w:t xml:space="preserve">Gradual Rules: A Heuristic Based Method and Application to Outlier Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Web Engineering and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Information Systems and Industrial Management Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.145-154</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00196964v1</w:t>
+                <w:t xml:space="preserve">lirmm-00430512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual Rules: A Heuristic Based Method and Application to Outlier Extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
+                <w:t xml:space="preserve">Softening the Blow of Frequent Sequence Analysis: Soft Constraints and Temporal Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Information Systems and Industrial Management Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Web Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Web-based Knowledge Representation and Management, pp.24-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJWET.2009.025012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00430512v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00196964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Mining of Sequential Patterns with Time Constraints: Reducing the Combinations</w:t>
               </w:r>
@@ -9293,51 +9293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (2), pp.2677-2690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9383,77 +9383,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Sequential Pattern Mining In Incomplete Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathware &amp; soft computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (1), pp.41-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9504,64 +9504,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7, pp.173-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9595,77 +9595,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OLAP-Sequential Mining: Summarizing Trends from Historical Multidimensional Data using Closed Multidimensional Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, special issue in New Trends in Data Warehouses and Data Analysis, </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9725,51 +9725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9868,51 +9868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9937,77 +9937,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de séquences multidimensionnelles convergentes et divergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Extraction et gestion des connaissances (EGC'2007), Actes des cinquièmes journées Extraction et Gestion des Connaissances, Namur, Belgique, 23-26 janvier 2007, 2 Volumes, RNTI-E-9, pp.283-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10071,51 +10071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12, pp.37-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10140,77 +10140,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPoID : Extraction de motifs séquentiels pour les bases de données incomplètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Extraction et gestion des connaissances (EGC'2007), Actes des cinquièmes journées Extraction et Gestion des Connaissances, Namur, Belgique, 23-26 janvier 2007, 2 Volumes, RNTI-E-9, pp.715-726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10235,77 +10235,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction d'outliers dans des cubes de données : une aide à la navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Entrepôts de Données et Analyse (EDA 2007), RNTI-B-3, pp.113-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10356,51 +10356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (1), pp.23-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10446,77 +10446,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Crispness to Fuzziness: Three Algorithms for Soft Sequential Pattern Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (6), pp.1263-1277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10544,303 +10544,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00195099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Spatio-temporal Data</w:t>
+                <w:t xml:space="preserve">Sequential Patterns for Text Categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gennady Andrienko</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simon Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10844-006-9949-3⟩</w:t>
+              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 (3), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/IDA-2006-10302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00135014v1</w:t>
+                <w:t xml:space="preserve">lirmm-00135010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Patterns for Text Categorization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mining Spatio-temporal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennady Andrienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Malerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (3), pp.187-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10844-006-9949-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/IDA-2006-10302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00135010v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00135014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adéquation des Modèles de Représentation aux Méthodes de Catégorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10891,51 +10891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de motifs séquentiels. Problèmes et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10976,247 +10976,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDM: A Client/Server/Engine Architecture for Real Time Web Usage Mining</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Données semi-structurées. Découverte, maintenance et analyse de tendances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10115-003-0097-6⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 8 (5-6), pp.49-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.8.5-6.49-78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00191952v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données semi-structurées. Découverte, maintenance et analyse de tendances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">HDM: A Client/Server/Engine Architecture for Real Time Web Usage Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (4), pp.439-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-003-0097-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/isi.8.5-6.49-78⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269698v1</w:t>
+                <w:t xml:space="preserve">lirmm-00191952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Mining of Sequential Patterns in Large Databases</w:t>
               </w:r>
@@ -11228,51 +11228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 46 (1), pp.97-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11351,51 +11351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse textuelle et extraction géospatiale pour la surveillance des crises alimentaires en Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ngom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11427,580 +11427,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agro-STAY: Data collection and analysis of alternative agriculture practices from YouTube</w:t>
+                <w:t xml:space="preserve">Enhancing domain-specific named entity recognition via segmentation and pseudo-labeled annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Maxim</w:t>
+                <w:t xml:space="preserve">Pape Ibrahima Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rabatel</w:t>
+                <w:t xml:space="preserve">Yohann Chasseray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Douguet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Green Computing (ICAIGC 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-02312-4_6⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2025, Athens, Greece. pp.552-559, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384543v1</w:t>
+                <w:t xml:space="preserve">hal-05364138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing domain-specific named entity recognition via segmentation and pseudo-labeled annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agro-STAY: Data collection and analysis of alternative agriculture practices from YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pape Ibrahima Thiam</w:t>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Chasseray</w:t>
+                <w:t xml:space="preserve">Jean-Marc Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Interdonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2025, Athens, Greece. pp.552-559, </w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Green Computing (ICAIGC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Beni Mellal, Morocco. pp.71-82, </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-02312-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364138v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agro-STAY: Data collection and analysis of alternative agriculture practices from YouTube.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse Textuelle et Extraction Géospatiale pour la Surveillance des Crises Alimentaires en Afrique de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Abdoulaye Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Artificial Intelligence and Green Computing (ICAICG 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Béni Mellal, Morocco</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274055v1</w:t>
+                <w:t xml:space="preserve">hal-05330650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Textuelle et Extraction Géospatiale pour la Surveillance des Crises Alimentaires en Afrique de l'Ouest</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agro-STAY: Data collection and analysis of alternative agriculture practices from YouTube.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Interdonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">2. International Conference on Artificial Intelligence and Green Computing (ICAICG 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Béni Mellal, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330650v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of geographical distortions in language models : a crucial step towards equitable representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12073,64 +12073,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Matheussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Joint Conference of the Association of Institutions for Tropical Veterinary Medicine &amp; Society for Tropical Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AITVM; STVM; CIRAD, May 2024, Montpellier, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12149,70 +12149,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface continentales</w:t>
+                <w:t xml:space="preserve">Prospective Surfaces Continentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12232,138 +12232,138 @@
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Calleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNES, Oct 2024, Saint-Malo, France. pp.44-57</w:t>
+              <w:t xml:space="preserve">, CNES, Oct 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182465v1</w:t>
+                <w:t xml:space="preserve">hal-04735595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeospaCy: A tool for extraction and geographical referencing of spatial expressions in textual data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehtab Alam Syed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Arsevska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Conference of the european chapter of the Association for computational linguistics: system demonstrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, St Julians, Malta. pp.115-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12382,70 +12382,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Surfaces Continentales</w:t>
+                <w:t xml:space="preserve">Surface continentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12465,151 +12465,151 @@
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Calleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNES, Oct 2024, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">, CNES, Oct 2024, Saint-Malo, France. pp.44-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735595v1</w:t>
+                <w:t xml:space="preserve">hal-05182465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TETIS @ Challenge TextMine 2024 : Reconnaissance d'entités géographiques dans un corpus des Instructions nautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehtab Alam Syed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier TextMine2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association EGC, Jan 2024, Dijon, France. pp.119-123</w:t>
@@ -12638,103 +12638,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TETIS @ Challenge TextMine 2024 : &amp;quot;Reconnaissance d'entités géographiques dans un corpus des Instructions nautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehtab Alam Syed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) - Défi textMine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
@@ -12757,269 +12757,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metadata approach to classify domain-specific documents for Event-based Surveillance Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards a (Semi-)Automatic Urban Planning Rule Identification in the French Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Koptelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Holveck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Communication, Computing and Digital Systems (C-CODE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10. International Conference on Data Science and Advanced Analytics (DSAA) IEEE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Thessaloniki, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178896v1</w:t>
+                <w:t xml:space="preserve">hal-04281821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a (Semi-)Automatic Urban Planning Rule Identification in the French Language</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A metadata approach to classify domain-specific documents for Event-based Surveillance Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehtab Alam Syed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Arsevska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Data Science and Advanced Analytics (DSAA) IEEE 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Conference on Communication, Computing and Digital Systems (C-CODE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Islamabad, Pakistan. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/C-CODE58145.2023.10139883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281821v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a (semi-)automatic urban planning rule identification in the french language</w:t>
               </w:r>
@@ -13057,51 +13057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Data Science and Advanced Analytics (DSAA) IEEE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2023, Thessaloniki, Greece. pp.396-405, </w:t>
@@ -13133,312 +13133,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to combine spatio-temporal information and danger theory for animal disease surveillance?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">P@stor-all: a spatialized information system for decision-making in extensive grazing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urcel Kalenga Tshingomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annelise Tran</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Spatial Epidemiology, Geostatistics and GIS applied to animal health, public health and food safety (GeoVet 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Silvi Marina, Italy. pp.8-9</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181412v1</w:t>
+                <w:t xml:space="preserve">hal-04534454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P@stor-all: a spatialized information system for decision-making in extensive grazing systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How to combine spatio-temporal information and danger theory for animal disease surveillance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahdja Boudoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Jouven</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference of Spatial Epidemiology, Geostatistics and GIS applied to animal health, public health and food safety (GeoVet 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Silvi Marina, Italy. pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534454v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoNLPlify : Une augmentation spatiale de corpus liés aux crises pour des tâches de classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances - EGC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13463,90 +13463,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoXTag: Relative spatial information extraction and tagging of unstructured text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehtab Alam Syed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Arsevska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. AGILE Conference on Geographic Information Science (AGILE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Vilnius, Lithuania. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13565,338 +13565,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining news articles dealing with food security</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Analyse de la propagation de la grippe aviaire à partir des informations extraites de dépêches de presse et de données environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejat Arinik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. International Symposium on Methodologies for Intelligent Systems (ISMIS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">French Regional Conference on Complex Systems (FRCCS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813365v1</w:t>
+                <w:t xml:space="preserve">hal-03936677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la propagation de la grippe aviaire à partir des informations extraites de dépêches de presse et de données environnementales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mining news articles dealing with food security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Maître D’hôtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Regional Conference on Complex Systems (FRCCS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26. International Symposium on Methodologies for Intelligent Systems (ISMIS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Cosenza, Italy. pp.63-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16564-1_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936677v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the transmission dynamics of Avian Influenza from news and environmental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejat Arinik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Complex Networks and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13915,546 +13915,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la propagation de la grippe aviaire à partir des informations extraites de dépêches de presse et de données environnementales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nejat Arınık</w:t>
+                <w:t xml:space="preserve">Feature Selection for Sentiment Classification of COVID-19 Tweets: H-TFIDF Featuring BERT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehtab Syed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Interdonato</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Elena Arsevska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Regional Conference on Complex Systems (FRCCS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. International Conference on Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Online, Belgium. pp.648-656, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010887800003123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05180033v1</w:t>
+                <w:t xml:space="preserve">hal-03662199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature selection for sentiment classification of COVID-19 tweets: H-TFIDF featuring BERT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehtab Alam Syed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Arsevska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Biomedical Engineering Systems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Online, Portugal. pp.648-656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data-driven score model to assess online news articles in event-based surveillance system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Mehtab Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Arsevska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference on Information Management and Big Data (SIMBig 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, s.l., Peru. pp.264-280, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-04447-2_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Selection for Sentiment Classification of COVID-19 Tweets: H-TFIDF Featuring BERT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehtab Syed</w:t>
+                <w:t xml:space="preserve">Analyse de la propagation de la grippe aviaire à partir des informations extraites de dépêches de presse et de données environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejat Arınık</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Arsevska</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Roberto Interdonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference on Health Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Regional Conference on Complex Systems (FRCCS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jun 2022, Paris, France. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010887800003123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03662199v1</w:t>
+                <w:t xml:space="preserve">hal-05180033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoXTag: Relative Spatial Information Extraction and Tagging of Unstructured Text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehtab Alam Syed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Arsevska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. AGILE Conference on Geographic Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Vilnius, Lithuania. pp.1 - 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14488,90 +14488,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the transmission dynamics of Avian Influenza from news and environmental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejat Arinik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network Science Society (NetSci) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14609,77 +14609,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution de corpus thématique : Pour un meilleur suivi du territoire de la Métropole de Montpellier Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14717,64 +14717,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating textual data into heterogeneous data ingestion processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Conference on Big Data (IEEE BigData 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2021, Orlando, United States. pp.6008-6010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14942,103 +14942,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking heterogeneous data for food security prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Deléglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Maître d'Hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Joint European Conference on Machine Learning and Knowledge Discovery in Databases, ECML PKDD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Ghent, Belgium. pp.335-344, </w:t>
@@ -15089,77 +15089,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique des territoires : méta-données et lacs de données dédiés à l'information spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrique Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Decoupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Dijon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15219,51 +15219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDMW 2018: 18th IEEE International Conference on Data Mining Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. pp.1389-1396, </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15310,64 +15310,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Heterogeneous Textual Data: a Multidimensional Approach based on Spatiality and Theme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet Science. 6th International Conference, INSCI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Perpignan, France. pp.310-317, </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15401,77 +15401,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and Geo-Spatial Data Analytics (EnGeoData'2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Inkpen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 5th International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Torino, Italy. pp.575-576, </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15531,51 +15531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NLDB 2018: 23rd International Conference on Applications of Natural Language to Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.333-336, </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15603,398 +15603,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégadonnées, données liées et fouille de données pour les réseaux d'assainissement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Delenne</w:t>
+                <w:t xml:space="preserve">Multi-annual Satellite Image Time Series Analysis using an Object-Oriented Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Khiali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Deruelle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mamadou Ndiath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); Société T.E.T.I.S, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921856v1</w:t>
+                <w:t xml:space="preserve">hal-01958952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Identification of Research Fields in Scientific Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
+                <w:t xml:space="preserve">Mégadonnées, données liées et fouille de données pour les réseaux d'assainissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonnabaud La Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Mohammad Farvardin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.1902-1907</w:t>
+              <w:t xml:space="preserve">SAGEO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794145v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-annual Satellite Image Time Series Analysis using an Object-Oriented Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Automatic Identification of Research Fields in Scientific Papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Mohammad Farvardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); Société T.E.T.I.S, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">LREC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.1902-1907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958952v1</w:t>
+                <w:t xml:space="preserve">hal-01794145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de motifs graduels partiellement ordonnés : application aux données d'expériences scientifiques</w:t>
               </w:r>
@@ -16006,51 +16006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC 2018, Paris, France, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16088,64 +16088,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Textual Representation (STR) ou comment représenter la spatialité des donnnées textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16209,51 +16209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16321,64 +16321,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16414,779 +16414,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal data mining: From big data to patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La confiance est dans l'air ! Application à l'identification des parcours hospitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual International Symposium on Information Management and Big Data (SIMBig)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cuzco, Peru. pp.17-18</w:t>
+              <w:t xml:space="preserve">GAST: Gestion et Analyse des données Spatiales et Temporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISA, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542879v1</w:t>
+                <w:t xml:space="preserve">lirmm-01288459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation interactive d'ensemble de motifs : application aux parcours hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Mercadier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.457-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01288468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance est dans l'air ! Application à l'identification des parcours hospitaliers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatio-Temporal data mining: From big data to patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAST: Gestion et Analyse des données Spatiales et Temporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRISA, Jan 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">3rd Annual International Symposium on Information Management and Big Data (SIMBig)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cuzco, Peru. pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01288459v1</w:t>
+                <w:t xml:space="preserve">hal-01542879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting new spatial entities and relations from short messages</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Découverte de nouvelles entités et relations spatiales à partir d’un corpus de SMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDES 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606013v1</w:t>
+                <w:t xml:space="preserve">lirmm-01944710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de nouvelles entités et relations spatiales à partir d’un corpus de SMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification automatique des types de relations spatiales dans les textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Zenasni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence EGC, Atelier Gestion et Analyse des données Spatiales et Temporelles GAST’16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01944710v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification automatique des types de relations spatiales dans les textes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Extracting new spatial entities and relations from short messages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence EGC, Atelier Gestion et Analyse des données Spatiales et Temporelles GAST’16</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEDES 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Biarritz, France. pp.189-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3012071.3012079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728711v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de fouille de textes pour l’identification automatique de relations spatiales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracting new Spatial Entities and Relations from Short Messages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Zenasni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data Mining and Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association EGC, Jun 2016, Metz, France</w:t>
+              <w:t xml:space="preserve">MEDES: Management of Digital EcoSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Hendaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358561v1</w:t>
+                <w:t xml:space="preserve">lirmm-01400032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GEOSUD remote sensing data and services infrastructure</w:t>
               </w:r>
@@ -17224,51 +17224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cantou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Geospatial Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t>
@@ -17291,135 +17291,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting new Spatial Entities and Relations from Short Messages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche de fouille de textes pour l’identification automatique de relations spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Zenasni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDES: Management of Digital EcoSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Hendaye, France</w:t>
+              <w:t xml:space="preserve">Big Data Mining and Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association EGC, Jun 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01400032v1</w:t>
+                <w:t xml:space="preserve">hal-01358561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Biomedical Term Polysemy Detection</w:t>
               </w:r>
@@ -17431,64 +17431,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2016 - 10th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.1684-1688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17507,282 +17507,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Multi-Relational Gradual Patterns</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How climate is intertwined with Dengue Fever Outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Ardillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SDM 2015 - 15th SIAM International Conference on Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Our common Future under Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International scientific conference, Jul 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01239187v1</w:t>
+                <w:t xml:space="preserve">hal-04936995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How climate is intertwined with Dengue Fever Outbreaks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining Multi-Relational Gradual Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Hai Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Malerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our common Future under Climate Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SDM 2015 - 15th SIAM International Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vancouver, Canada. pp.846-854, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611974010.95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936995v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01239187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la polysémie pour un terme biomédical</w:t>
               </w:r>
@@ -17794,64 +17794,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ième Conférence francophone en Recherche d'Information et Applications (CORIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France. pp.437-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17870,334 +17870,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01132654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Types of Spatial Relations with a Text Mining Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Senterritoire : Une approche de fouille de textes pour l’identification automatique de relations spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Zenasni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on Methodologies for Intelligent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Big Data Mining and Visualization (journées communes aux groupes de travail EGC et AFIHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358479v1</w:t>
+                <w:t xml:space="preserve">hal-01717872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senterritoire : Une approche de fouille de textes pour l’identification automatique de relations spatiales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovering Types of Spatial Relations with a Text Mining Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Zenasni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data Mining and Visualization (journées communes aux groupes de travail EGC et AFIHM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Symposium on Methodologies for Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.442-451, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25252-0_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717872v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Textual Information Becomes Spatial Information Compatible with Satellite Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Gaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio N. Güttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Knowledge Discovery and Information Retrieval (KDIR'2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lisbon, Portugal. pp.301-306, </w:t>
@@ -18235,64 +18235,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement automatique des données hétérogènes liées à l'aménagement des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASRDLF: Association de Science Régionale de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18330,77 +18330,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Demo] A webtool for analyzing land-use planning documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Farvardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC: International Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bethlehem, United States. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18419,1338 +18419,1338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction automatique de termes combinant différentes informations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring high repetitivity remote sensing time series for mapping and monitoring natural habitats — A new approach combining OBIA and k-partite graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio N. Güttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Corbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.3930-3933, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01020051v1</w:t>
+                <w:t xml:space="preserve">hal-02108532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring high repetitivity remote sensing time series for mapping and monitoring natural habitats — A new approach combining OBIA and k-partite graphs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction automatique de termes combinant différentes informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.407-412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947344⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02108532v1</w:t>
+                <w:t xml:space="preserve">lirmm-01020051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANIMITEX project: Image Analysis based on Textual Information</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Monitoring the phenology of mediterranean natural habitats with multispectral sensors: an analysis based on multiseasonal field spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio N. Güttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMBig: Symposium on Information Management and Big Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS), 35th Canadian Symposium on Remote Sensing, CSRS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.3934-3937, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144395v1</w:t>
+                <w:t xml:space="preserve">hal-01136524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the phenology of mediterranean natural habitats with multispectral sensors: an analysis based on multiseasonal field spectra</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ANIMITEX project: Image Analysis based on Textual Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS), 35th Canadian Symposium on Remote Sensing, CSRS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIMBig: Symposium on Information Management and Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cusco, Peru. pp.49-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947345⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01136524v1</w:t>
+                <w:t xml:space="preserve">hal-01144395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yet Another Ranking Function for Automatic Multiword Term Extraction</w:t>
+                <w:t xml:space="preserve">Integration of Linguistic and Web Information to Improve Biomedical Terminology Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Natural Language Processing (PolTAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Warsaw, Poland. pp.52-64, </w:t>
+              <w:t xml:space="preserve">IDEAS: International Database Engineering &amp; Applications Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Porto, Portugal. pp.265-269, </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10888-9_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2628194.2628208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01068556v1</w:t>
+                <w:t xml:space="preserve">lirmm-01068547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for Opinion in Land-Use Planning Corpora</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Yet Another Ranking Function for Automatic Multiword Term Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CICLing: Conference on Intelligent Text Processing and Computational Linguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-54903-8-11⟩</w:t>
+              <w:t xml:space="preserve">9. International Conference on Natural Language Processing (PolTAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Warsaw, Poland. pp.52-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10888-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01054901v1</w:t>
+                <w:t xml:space="preserve">lirmm-01068556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Linguistic and Web Information to Improve Biomedical Terminology Extraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Looking for Opinion in Land-Use Planning Corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAS: International Database Engineering &amp; Applications Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Porto, Portugal. pp.265-269, </w:t>
+              <w:t xml:space="preserve">CICLing: Conference on Intelligent Text Processing and Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Kathmandu, Nepal. pp.128-140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2628194.2628208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54903-8-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01068547v2</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01054901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying cropped areas in small growers agricultural regions using data mining for food security</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of fusion methods for crop monitoring purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Lebourgeois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Mar Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sentinel-2 for Science Workshop at ESA-ESRIN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS: International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.1429-1432, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600872v1</w:t>
+                <w:t xml:space="preserve">hal-01507098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIFR Project: The Semantic Indexing of French Biomedical Data Resources</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards the use of sequential patterns for detection and characterization of natural and agricultural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio N. Güttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Nin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMBig: Symposium on Information Management and Big Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.97-106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01112901v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of fusion methods for crop monitoring purposes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Identifying cropped areas in small growers agricultural regions using data mining for food security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vintrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS: International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sentinel-2 for Science Workshop at ESA-ESRIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Frascati, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946704⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01507098v1</w:t>
+                <w:t xml:space="preserve">hal-02600872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the use of sequential patterns for detection and characterization of natural and agricultural areas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">SIFR Project: The Semantic Indexing of French Biomedical Data Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIMBig: Symposium on Information Management and Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juan Antonio Lossio-Ventura; Hugo Alatrista-Salas, Sep 2014, Cuzco, Peru. pp.58-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02600411v1</w:t>
+                <w:t xml:space="preserve">lirmm-01112901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomedical Terminology Extraction: A new combination of Statistical and Web Mining Approaches</w:t>
               </w:r>
@@ -19762,64 +19762,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT: Journées d'Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.421-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19883,51 +19883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19978,51 +19978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft fusion of heterogeneous image time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Bordogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20030,51 +20030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.67-76, </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20134,64 +20134,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LBM: Languages in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20210,1398 +20210,1398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01019991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S2PViewer : un prototype de visualisation de motifs spatio-temporels</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feedbacks on data collection, data modeling and data integration of large datasets: application to Rhin-Meuse and Rhone-Mediterranean districts (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Lilia Berrahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Molla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale de Géomatique et d’analyse spatiale (SAGEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">SEFS 2013 - 8th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599582v1</w:t>
+                <w:t xml:space="preserve">hal-00916431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spatial-based KDD Process to Better Understand the Spatiotemporal Phenomena</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">How to Extract Relevant Knowledge from Tweets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Hai Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAiSE: Conference on Advanced Information Systems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Information Search, Integration, and Personalization (ISIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Sapporo, Japan. pp.111-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40140-4_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01090664v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedbacks on data collection, data modeling and data integration of large datasets: application to Rhin-Meuse and Rhone-Mediterranean districts (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Spatial-based KDD Process to Better Understand the Spatiotemporal Phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFS 2013 - 8th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Münster, Germany</w:t>
+              <w:t xml:space="preserve">CAiSE: Conference on Advanced Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916431v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01090664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Extract Relevant Knowledge from Tweets?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Bouillot</w:t>
+                <w:t xml:space="preserve">S2PViewer : un prototype de visualisation de motifs spatio-temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhat Hai Phan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Information Search, Integration, and Personalization (ISIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Internationale de Géomatique et d’analyse spatiale (SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40140-4_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798662v1</w:t>
+                <w:t xml:space="preserve">hal-02599582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healtcare Trajectory Mining by Combining Multi-dimensional Component and Itemsets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Text2Geo : des données textuelles aux informations géospatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabiha Tahrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFMCP: New Frontiers in Mining Complex Patterns</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.407-412</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00732661v1</w:t>
+                <w:t xml:space="preserve">lirmm-00816294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Representative Movement Patterns through Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Hai Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAKDD 2013 - 17th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Gold Coast, Australia. pp.314-326, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-37453-1_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00798072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Density-Based Backward Approach to Isolate Rare Events in Large-Scale Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enikö Székely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cezar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DS: Discovery Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Singapore, Singapore. pp.249-264, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40897-7_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00907893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text2Geo : des données textuelles aux informations géospatiales</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Healtcare Trajectory Mining by Combining Multi-dimensional Component and Itemsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Egho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NFMCP: New Frontiers in Mining Complex Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37382-4_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00816294v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00732661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-free table summarization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+                <w:t xml:space="preserve">S2PViewer : un prototype de visualisation de motifs spatio-temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alatrista-Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference, DaWaK 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of Spatial Analysis and GEOmatics 2013 (SAGEO'2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599585v1</w:t>
+                <w:t xml:space="preserve">hal-03387067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text2Geo: from textual data to geospatial information</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Knowledge-free table summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIMS: Web Intelligence, Mining and Semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2479787.2479796⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference, DaWaK 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.122-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40131-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00816277v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S2PViewer : un prototype de visualisation de motifs spatio-temporels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Teisseire</w:t>
+                <w:t xml:space="preserve">Text2Geo: from textual data to geospatial information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabiha Tahrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Spatial Analysis and GEOmatics 2013 (SAGEO'2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WIMS: Web Intelligence, Mining and Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. pp.Art N°23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2479787.2479796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387067v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00816277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OrderSpan: Mining Closed Partially Ordered Patterns</w:t>
               </w:r>
@@ -21613,77 +21613,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDA: Intelligent Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, London, United Kingdom. pp.186-197, </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21768,64 +21768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3es Journées Interrégionales de Veille sanitaire des Antilles Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de veille sanitaire, Oct 2012, Le Gosier (Guadeloupe), France</w:t>
@@ -21854,77 +21854,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Geospatial Information from Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabiha Tahrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographic Information Retrieval Tutorial - Panel discussion. AGILE Worskshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Avignon, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21949,90 +21949,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Trajectories through an Efficient and Unifying Spatio-Temporal Patten Mining System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Hai Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML PKDD 2012 - Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom. pp.820-823, </w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22066,90 +22066,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Time Relaxed Gradual Moving Object Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Hai Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ACM International Conference on Advances in Geographic Information Systems (SIGSPATIAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Redondo Beach, United States. pp.478-481, </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22209,77 +22209,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inforsid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22304,103 +22304,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Relevant Sequences With The Least Temporal Contradiction Measure: Application to Hydrological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGILE: International Conference on Geographic Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.197-202</w:t>
@@ -22423,788 +22423,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche efficace d'extraction de motifs spatio-séquentiels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards an Automatic Construction of Contextual Attribute-Value Taxonomies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Symposium on Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Riva del Garda, Trento, Italy. pp.113-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2245276.2245301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00802118v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Automatic Construction of Contextual Attribute-Value Taxonomies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+                <w:t xml:space="preserve">An Efficient Spatio-Temporal Mining Approach to Really Know Who Travels with Whom!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Hai Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Symposium on Applied Computing (SAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Donnees Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2245276.2245301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798075v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Spatio-Temporal Mining Approach to Really Know Who Travels with Whom!</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Healthcare trajectory mining by combining multidimensional component and itemsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Egho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Donnees Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ECML-PKDD 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom. p. 116 - p. 127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00798222v1</w:t>
+                <w:t xml:space="preserve">hal-00801813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare trajectory mining by combining multidimensional component and itemsets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une approche efficace d'extraction de motifs spatio-séquentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML-PKDD 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom. p. 116 - p. 127</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.161-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801813v1</w:t>
+                <w:t xml:space="preserve">lirmm-00802118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Geographic Information Harvesting: Extraction of Spatial Relational Facts from Web Documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corrado Loglisci</w:t>
+                <w:t xml:space="preserve">Mining Fuzzy Moving Object Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Hai Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donato Malerba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Spatial and Spatiotemporal Data Mining (SSTDM) @ ICDM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDMW.2012.20⟩</w:t>
+              <w:t xml:space="preserve">ADMA 2012 - 8th International Conference on Advanced Data Mining and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Nanjing, China. pp.100-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35527-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00816292v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Fuzzy Moving Object Clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nhat Hai Phan</w:t>
+                <w:t xml:space="preserve">Toward Geographic Information Harvesting: Extraction of Spatial Relational Facts from Web Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Loglisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Malerba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMA 2012 - 8th International Conference on Advanced Data Mining and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Nanjing, China. pp.100-114, </w:t>
+              <w:t xml:space="preserve">12th International Workshop on Spatial and Spatiotemporal Data Mining (SSTDM) @ ICDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Brussels, Belgium. pp.789-796, </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35527-1_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW.2012.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798148v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00816292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GET_MOVE: An Efficient and Unifying Spatio-Temporal Pattern Mining Algorithm for Moving Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Hai Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Intelligent Data Analysis (IDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinski, Finland. pp.276-288, </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23264,77 +23264,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DS: Discovery Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lyon, France. pp.209-223, </w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23362,477 +23362,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00735617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unsupervised Framework for Topological Relations Extraction from Geographic Documents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une méthode automatique de construction de hiérarchies contextuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donato Malerba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France. pp.335-346</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00723574v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une méthode automatique de construction de hiérarchies contextuelles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Pattern Next Door: Towards Spatio-sequential Pattern Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PAKDD 2012 - 16th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Kuala Lumpur, Malaysia. pp.157-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30220-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798254v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00802125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pattern Next Door: Towards Spatio-sequential Pattern Discovery</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An Unsupervised Framework for Topological Relations Extraction from Geographic Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Loglisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Malerba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAKDD 2012 - 16th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Kuala Lumpur, Malaysia. pp.157-168, </w:t>
+              <w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienna, Austria. pp.48-55, </w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30220-6_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32597-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00802125v1</w:t>
+                <w:t xml:space="preserve">lirmm-00723574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction du grade d'un cancer du sein par la découverte de motifs séquentiels contextuels dans des puces à ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS: Extraction de Connaissances et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Brest, France. pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23857,103 +23857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an On-Line Analysis of Tweets Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.154-161, </w:t>
@@ -23991,77 +23991,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving Objects: Combining Gradual Rules and Spatial-Temporal Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Hai Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSDM 2011 - 1st IEEE International Conference on Spatial Data Mining and Geographical Knowledge Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Fuzhou, China. pp.131-136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24095,103 +24095,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de gazouillis en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDA: Entrepôts de Données et Analyse en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Clermont-Ferrand, France. pp.16</w:t>
@@ -24220,90 +24220,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requêtes skyline avec prise en compte des préférences utilisateurs pour des données volumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.399-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24328,90 +24328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide au diagnostic de pannes guidée par l'extraction de motifs séquentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Atelier Fouille de Données Complexes dans un processus d’extraction de connaissances (FDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.87-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24430,653 +24430,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00365274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering novelty in sequential patterns: application for analysis of microarray data on Alzheimer disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Discovering Novelty in Gene Data : From Sequential Patterns to Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedInfo: Congress on Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Cape Town, South Africa. pp.1314-1318</w:t>
+              <w:t xml:space="preserve">ISVC: International Symposium on Visual Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Las Vegas, United States. pp.534-543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558156v1</w:t>
+                <w:t xml:space="preserve">hal-00539154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Novelty in Gene Data : From Sequential Patterns to Visualization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Discovering novelty in sequential patterns: application for analysis of microarray data on Alzheimer disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronza Abdel Rassoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVC: International Symposium on Visual Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Las Vegas, United States. pp.534-543</w:t>
+              <w:t xml:space="preserve">MedInfo: Congress on Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Cape Town, South Africa. pp.1314-1318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539154v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien cube, les données textuelles peuvent s'agréger !</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fouille de données complexes : des relevés terrain aux données satellitaires pour la cartographie de paysages agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.585-596</w:t>
+              <w:t xml:space="preserve">SAGEO: Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00588562v1</w:t>
+                <w:t xml:space="preserve">hal-00552914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SequencesViewer : comment rendre accessible des motifs séquentiels de gènes trop nombreux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.387-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de données complexes : des relevés terrain aux données satellitaires pour la cartographie de paysages agricoles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bien cube, les données textuelles peuvent s'agréger !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO: Spatial Analysis and GEOmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.13</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.585-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552914v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00588562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les motifs séquentiels au service de la structuration des folksonomies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gomila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25140,77 +25140,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining frequent gradual itemsets from large databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Di Jorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Intelligent Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Lyon, France. pp.297-308, </w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25256,77 +25256,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction efficace de règles graduelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Di Jorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.199-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25345,1340 +25345,1340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00362558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Gene Expression Changes in the Brain of Microcebus Murinus During Aging by Using Data Mining</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzz-CBA: Classification à base de règles d'association floues et systèmes de recommandation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Pinho Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria N. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN : Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Annecy, France. pp.283-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00395126v1</w:t>
+                <w:t xml:space="preserve">lirmm-00430509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs Séquentiels Discriminants pour les puces ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InforSID: Informatique des organisations et Systèmes d'Information et de Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.397-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzz-CBA: Classification à base de règles d'association floues et systèmes de recommandation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of Gene Expression Changes in the Brain of Microcebus Murinus During Aging by Using Data Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Devau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronza Abdel Rassoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Annecy, France. pp.283-290</w:t>
+              <w:t xml:space="preserve">SN : Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00430509v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00395126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Discriminant Sequential Patterns for Aging Brain</w:t>
+                <w:t xml:space="preserve">DEMON : DEcouverte de MOtifs séquentiels pour les puces adN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Artificial Intelligence in Medicine (AIME)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.459-460</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00395128v1</w:t>
+                <w:t xml:space="preserve">lirmm-00362230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEMON : DEcouverte de MOtifs séquentiels pour les puces adN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DEMON-Visualisation : Un outil pour la visualisation des motifs séquentiels extraits à partir de données biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.459-460</w:t>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.491-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00362230v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00373594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEMON-Visualisation : Un outil pour la visualisation des motifs séquentiels extraits à partir de données biologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Xing</w:t>
+                <w:t xml:space="preserve">Using OWA Operators for Gene Sequential Pattern Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Nin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CBMS: Computer-Based Medical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Albuquerque, NM, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMS.2009.5255363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00373594v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00395145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using OWA Operators for Gene Sequential Pattern Clustering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mining for Gradualness Over Time Using Sequential Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBMS: Computer-Based Medical Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">KES-IDT'09: First KES International Symposium on Intelligent Decision Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Himeji, Japan, pp.000-010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00395145v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00362568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining for Gradualness Over Time Using Sequential Patterns</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recherche de signatures pour la maladie d'Alzheimer : Extraction de motifs séquentiels discriminants à partir de puces ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devau Gina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KES-IDT'09: First KES International Symposium on Intelligent Decision Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Himeji, Japan, pp.000-010</w:t>
+              <w:t xml:space="preserve">13èmes Journées Francophones d'Informatique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00362568v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00395121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de signatures pour la maladie d'Alzheimer : Extraction de motifs séquentiels discriminants à partir de puces ADN</w:t>
+                <w:t xml:space="preserve">Motifs séquentiels et écarts ﬂous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Devau Gina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Francophones d'Informatique Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00395121v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00430508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs séquentiels et écarts ﬂous</w:t>
+                <w:t xml:space="preserve">Mining Discriminant Sequential Patterns for Aging Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th Conference on Artificial Intelligence in Medicine (AIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Verona, Italy. pp.365-369, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02976-9_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00430508v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00395128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBGP: Classiﬁcation Based on Gradual Patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Règles graduelles et cubes de données : quand les blocs s'empilent !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeow Wei Choong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Soft Computing and Pattern Recognition (SoCPaR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5èmes Journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Montpellier, France. pp.49-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593068v1</w:t>
+                <w:t xml:space="preserve">hal-02593051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règles graduelles et cubes de données : quand les blocs s'empilent !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">CBGP: Classiﬁcation Based on Gradual Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeow Wei Choong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Di Jorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference of Soft Computing and Pattern Recognition (SoCPaR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Malacca, Malaysia. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SoCPaR.2009.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593051v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de séquences atypiques basée sur un modèle de Markov d'ordre variable</w:t>
               </w:r>
@@ -26690,51 +26690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Low-Kam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.217-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26772,77 +26772,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S²MP : Une mesure de similarité pour les motifs séquentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saneifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvalECD: Évaluation des méthodes d'Extraction de Connaissances dans les Données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.A5-35/A5-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26867,51 +26867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Fuzzy Gaps in Sequential Patterns: Application to Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26919,51 +26919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Orsetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUZZ-IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Jeju Island, South Korea. pp.1338-1345, </w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26997,126 +26997,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CBGP: Classification Based on Gradual Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeow Wei Choong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Di Jorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoCPaR: Sotft Computing and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Malacca, Malaysia. pp.7-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SoCPaR.2009.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526816v1</w:t>
@@ -27127,90 +27127,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TED and EVA : Expressing Temporal Tendencies Among Quantitative Variables Using Fuzzy Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCI4: World Congress on Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Hong Kong, China. pp.1861-1868, </w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27244,90 +27244,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des séquences aux tendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID: INFormatique des ORganisations et Systèmes d’Information et de Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27352,77 +27352,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Extraction of Gradual Association Rules: A Heuristic Based Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Di Jorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSTST: Soft Computing as Transdisciplinary Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Cergy-Pontoise, France. pp.205-210, </w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27469,77 +27469,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S2MP: Similarity Measure for Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saneifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AusDM: Australasian Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Adelaide, Australia. pp.095-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27590,51 +27590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Low-Kam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMLA: International Conference on Machine Learning and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, San Diego, CA, United States. pp.571-576, </w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27668,90 +27668,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Bayesian Network Structure from Incomplete Data Without Any Assumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A. Putri Saptawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASFAA: Database Systems for Advanced Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, New Delhi, India. pp.408-423, </w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27797,77 +27797,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up and Down: Mining Multidimensional Sequential Patterns Using Hierarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DaWaK 2008 - 10th International Conference on Data Warehousing and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Turin, Italy. pp.156-165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27913,90 +27913,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradual Trends in Fuzzy Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Malaga, Spain. pp.456-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28021,77 +28021,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données multidimensionnelles : différentes stratégies pour prendre en compte la mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDA: Entrepôts de Données et l'Analyse en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.61-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28116,103 +28116,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Patterns for Maintaining Ontologies Over Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Di Jorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OTM: On the Move to Meaningful Internet Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Monterrey, Mexico. pp.1385-1403, </w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28246,103 +28246,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement d'ontologie : Quand les motifs séquentiels labellisent des relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Di Jorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lylia Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Hérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28361,429 +28361,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00176141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Analysis Traffic Challenge: Description and Results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Brissaud</w:t>
+                <w:t xml:space="preserve">Fuzzy Tree Mining: Go Soft on Your Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico del Razo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discovery Challenge ECML/PKDD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFSA: International Fuzzy Systems Association World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Cancun, Mexico. pp.145-154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-72950-1_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822307v1</w:t>
+                <w:t xml:space="preserve">lirmm-00272118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Sequential Patterns for Incomplete Sequence Database Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUZZ-IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, London, United Kingdom. pp.664-669, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FUZZY.2007.4295445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00173127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Tree Mining: Go Soft on Your Nodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Laurent</w:t>
+                <w:t xml:space="preserve">Web Analysis Traffic Challenge: Description and Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA: International Fuzzy Systems Association World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discovery Challenge ECML/PKDD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00272118v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Time Constraints for Sequence Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIME: Temporal Representation and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Alicante, Spain. pp.105-116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28811,338 +28811,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00160536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Analyzing Traffic Challenge: Description and Results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+                <w:t xml:space="preserve">Mining Unexpected Multidimensional Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Brissaud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabine Goutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2007 Discovery Challenge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DOLAP: Data Warehousing and OLAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal. pp.89-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1317331.1317347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00168955v1</w:t>
+                <w:t xml:space="preserve">lirmm-00175246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Unexpected Multidimensional Rules</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Web Analyzing Traffic Challenge: Description and Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOLAP: Data Warehousing and OLAP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECML PKDD 2007 Discovery Challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Warsaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00175246v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00168955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de Motifs Séquentiels Multidimensionnels Clos sans Gestion d'Ensemble de Candidats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29193,51 +29193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDEAS'07: 11th International Database Engineering &amp; Applications Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.303-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29262,77 +29262,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPoID: Do Not Throw Meaningful Incomplete Sequences Away!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSFLAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society For Fuzzy Logic and Technologies, Sep 2007, Ostrava, Czech Republic. pp.329-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29357,77 +29357,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Motifs Séquentiels Généralisés aux Contraintes de Temps Etendues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.603-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29478,51 +29478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> AINA: Advanced Information Networking and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29586,51 +29586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29649,403 +29649,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00135015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy Preserving Sequential Pattern Mining in Distributed Databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vishal Kapoor</w:t>
+                <w:t xml:space="preserve">Web Usage Mining : extraction de périodes denses à partir des logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM: Conference on Information and Knowledge Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.403-408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00135021v1</w:t>
+                <w:t xml:space="preserve">inria-00461840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Usage Mining : extraction de périodes denses à partir des logs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">HYPE: Mining Hierarchical Sequential Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.403-408</w:t>
+              <w:t xml:space="preserve">DOLAP'06: ACM Ninth International Workshop on Data Warehousing and OLAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Arlington, VA, USA, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461840v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00135019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYPE: Mining Hierarchical Sequential Patterns</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Privacy Preserving Sequential Pattern Mining in Distributed Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Kapoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOLAP'06: ACM Ninth International Workshop on Data Warehousing and OLAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIKM: Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Arlington, Virginia, United States. pp.758-767, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1183614.1183722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00135019v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00135021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Fuzzy Sequential Patterns can Help Data Summarization: an Application to the INPI Trademark Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30092,77 +30092,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYPE : Prise en compte des hiérarchies lors de l'extraction de motifs séquentiels multidimensionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDA'06 : Entrepôts de Données et Analyse en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Versailles, France, pp.155-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30187,77 +30187,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Access Log Mining with Soft Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Genova, Italy. pp.519-524, </w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
@@ -30317,51 +30317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS: Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, London, United Kingdom. pp.546-552, </w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
@@ -30421,51 +30421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30503,103 +30503,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M2SP: Mining Sequential Patterns Among Several Dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeow Wei Choong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PKDD 2005 - 9th European Conference on Principles and Practice of Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Porto, Portugal. pp.205-216, </w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
@@ -30672,51 +30672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSFLAT-LFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Fuzzy Logic and Technology, Sep 2005, Barcelona, Spain. pp.1088-1093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30741,77 +30741,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs Séquentiels Flous : Un Peu, Beaucoup, Passionnément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Paris, France. pp.507-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30836,103 +30836,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs Séquentiels Multidimensionnels Etoilés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeow Wei Choong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30983,51 +30983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Saint-Malo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31065,51 +31065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Processing Time Constraints for Efficiently Mining Generalized Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31195,51 +31195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Baraër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDEAS: International Database Engineering &amp; Applications Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Coimbra, Portugal. pp.227-235, </w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
@@ -31273,64 +31273,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Concept-Based and Statistical Representations for Textual Categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31381,77 +31381,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order and Mess in Text Categorization: Why Using Sequential Patterns to Classify</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chauché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31489,90 +31489,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la Recherche des Motifs Séquentiels Flous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LFA 2004 - 12èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.131-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31597,64 +31597,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordre et Désordre dans la Catégorisation de Textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31705,64 +31705,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification Automatique de Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chauché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31807,230 +31807,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Documents by Content</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Web Usage Mining: Extraction, Maintenance and Behaviour Trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Violaine Prince</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCI: International Conference on Cognitive Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, London, United Kingdom. pp.214-222</w:t>
+              <w:t xml:space="preserve">IICAI: Indian International Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Hyderabad, India. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269800v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Usage Mining: Extraction, Maintenance and Behaviour Trends</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Classification of Documents by Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chauché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IICAI: Indian International Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Hyderabad, India. pp.14</w:t>
+              <w:t xml:space="preserve">ICCI: International Conference on Cognitive Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, London, United Kingdom. pp.214-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269458v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification Automatique de Textes à partir de leur Analyse Syntaxico-Sémantique</w:t>
               </w:r>
@@ -32042,64 +32042,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chauché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2003 - 10ème Conférence Internationale sur le Traitement Automatique du Langage Naturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Batz-sur-Mer, France. pp.55-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32124,64 +32124,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUSMS: An Environment for Frequent Sub-Substructures Extraction in a Semi-Structured Object Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32241,51 +32241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time Web Usage Mining with a Distributed Navigation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32336,51 +32336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDM, un Module de Fouille de Données Distribué et Temps Réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32444,51 +32444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PKDD 2000 - 4th European Conference on Principles of Data Mining and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Lyon, France. pp.530-535, </w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
@@ -32554,103 +32554,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P@stor-all: a collaborative information system (IS) to assist grazing management in Mediterranean and Mountain conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urcel Kalenga Tshingomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dehays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du réseau FAO-CIHEAM Network on pastures and food Crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Kuşadası, Turkey. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32688,77 +32688,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatio-temporal text-based indicator to measure food insecurity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Global Food Security Conference : Towards equitable, sustainable and resilient food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Leuven, Belgium. Elsevier, 1 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32783,103 +32783,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social network data and epidemiological intelligence: A case study of avian influenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Emerging Diseases and Surveillance (IMED 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, s.l., United States. International Society for Infectious Dieases, 1 p, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32904,103 +32904,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La r-confiance pour l'identification de trajectoires de patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Mercadier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Reims, France. , 16ème Conférence Internationale Francophone sur l’Extraction et Gestion des Connaissances, RNTI-E-30, pp.535-536, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33051,64 +33051,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Evaggelia; M. Sofian; K. Georgia; M. Amelie; T. Letizia; M. Ioana; S. Kostas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Conference on Extending Database Technology (EDBT 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Bordeaux, France. </w:t>
@@ -33185,64 +33185,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Semantic Web Conference (ISWC 2014), poster &amp; demo session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy. , 13th International Semantic Web Conference - Posters &amp; Demonstrations, CEUR Workshop Proceedings (1272), pp.157-160, 2014, CEUR Workshop Proceedings, n° 1272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33293,77 +33293,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedInfo: International Congress on Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Cape Town, South Africa. 2010, Demonstration (long abstract)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33420,77 +33420,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Special issue on] Environmental and geospatial data analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Inkpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5 (2-3), pp.81-211, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33521,64 +33521,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">19th International Conference on Applications of Natural Language to Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lecture Notes in Computer Science. pp.1-159, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33609,64 +33609,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Language Processing and Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8455, 268 p., 2014, Lecture Notes in Computer Science, 978-3-319-07982-0/978-3-319-07983-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
@@ -33728,51 +33728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue d'Intelligence Artificielle, 27, pp.273, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33790,77 +33790,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. Hermès Lavoisier, 30 (8), pp.931-932, 2011, 2-7462-3872-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33904,51 +33904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IDEA Group, pp.307, 2007, 13 978-1599041629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33992,51 +33992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IDEA Group, pp.1-369, 2007, 13 978-1599046457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34046,894 +34046,1045 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00365422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Absolute Spatial Entities from SMS : Comparing a Supervised and an Unsupervised Approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systèmes d’information, modélisation sémantique et gestion des connaissances pour l’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Partalas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+                <w:t xml:space="preserve">Sandrine Auzoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bellon-Maurel V.; Gauche K.,; Enriquez M.L.; Lyon-Caen N. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMC and Language, special issue in the Cahiers du Cental (UCL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18167/DVN1/0ZGJRC⟩</w:t>
+              <w:t xml:space="preserve">Appréhender l'agriculture numérique - 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-62, 2026, 978-2-7592-4254-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728717v1</w:t>
+                <w:t xml:space="preserve">hal-05583828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering types of spatial relations with a text mining approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extracting Absolute Spatial Entities from SMS : Comparing a Supervised and an Unsupervised Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Partalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science (including subseries Lecture Notes in Artificial Intelligence and Lecture Notes in Bioinformatics)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CMC and Language, special issue in the Cahiers du Cental (UCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Presses universitaires de Louvain, pp.15-22, 2018, 978-2-87558-697-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18167/DVN1/0ZGJRC⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602473v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining sequential patterns from modis time series for cultivated area mapping</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Discovering types of spatial relations with a text mining approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing Geoinformation Science for a Changing World</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science (including subseries Lecture Notes in Artificial Intelligence and Lecture Notes in Bioinformatics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9384, Springer, pp.442-451, 2015, 978-3-319-25251-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594850v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Collaborative to Privacy Preserving Sequential Pattern Mining</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mining sequential patterns from modis time series for cultivated area mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vintrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Privacy and Anonymity in Information Management Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-84996-238-4_7⟩</w:t>
+              <w:t xml:space="preserve">Advancing Geoinformation Science for a Changing World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Springer, pp.45-62, 2011, Lecture Notes in Geoinformation and Cartography, 978-3-642-19788-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19789-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798706v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeneMining: Identification, Visualization, and Interpretation of Brain Ageing Signatures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">From Collaborative to Privacy Preserving Sequential Pattern Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Kapoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Informatics in a United and Healthy Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-044-5-767⟩</w:t>
+              <w:t xml:space="preserve">Privacy and Anonymity in Information Management Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-156, 2010, 978-1-84996-237-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84996-238-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00395142v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Data Mining for the Semantic Web: Building XML Mediator Schemas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">GeneMining: Identification, Visualization, and Interpretation of Brain Ageing Signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feirouz Chakkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capturing Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1574-9576(06)80014-6⟩</w:t>
+              <w:t xml:space="preserve">Medical Informatics in a United and Healthy Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 150 (Studies in Health Technology and Informatics), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IOS Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.767-771, 2009, Medical Informatics in a United and Healthy Europe, 978-1607500445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-044-5-767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00102627v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00395142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fuzzy Data Mining for the Semantic Web: Building XML Mediator Schemas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capturing Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Elsevier, pp.249-264, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1574-9576(06)80014-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00102627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sequential Pattern Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Data Warehousing and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Idea Group Reference, pp.1028-1032, 2005, 1-59140-557-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34943,91 +35094,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for identifying rare events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35039,51 +35190,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : EP13153512A; EP2014051963W. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00913008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35093,770 +35244,770 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face aux maladies émergentes : repenser la veille sanitaire mondiale - INRAE participe au projet international MOOD coordonné par le CIRAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de relations spatiales : Comment les descripteurs linguistiques caractérisent les relations entre entités spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Zenasni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience de constitution d’un système d’information multi-sources pour l’étude de la qualité de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de motifs partiellement ordonnés clos discriminants pour caractériser l'état des milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OrderGeneMiner : Logiciel pour l'extraction et la visualisation de motifs partiellement ordonnés à partir de puces à ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00802709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement d'ontologie basé sur les motifs séquentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Di Jorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lylia Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Hérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00176073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une représentation des arborescences pour la recherche de sous-structures fréquentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico del Razo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.299-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35866,231 +36017,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECOMMANDATIONS ET MÉTHODOLOGIES POUR LA CONSTRUCTION D'UN CORPUS TEXTUEL ANNOTÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahdja Boudoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Guiffant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining for unexpected sequential patterns given a Markov model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Low-Kam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36100,78 +36251,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du groupe thématique « surfaces continentales » du Tosca pour le séminaire de prospective scientifique du CNES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36196,954 +36347,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Calleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CNES - Centre national d'études spatiales. 2024, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'indicateurs de pression agricole à partir de méthodes de fouille de données - Résultats de la fouille de données, confrontation avec les connaissances agronomiques sur le Bassin de la Saône et analyse critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Vion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] IRSTEA. 2015, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'indicateurs de pression agricole à partir de méthodes de fouille de données - Livrable 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Vion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] IRSTEA. 2015, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'indicateurs de pression agricole à partir de méthodes de fouille de données - Livrable 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Vion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] IRSTEA. 2014, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'indicateurs de pression agricole à partir de méthodes de fouille de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Vion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] IRSTEA. 2014, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolating rare events in large-scale applications using a backward approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enikö Székely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enikö Székely</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Cezar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-13003, LIRMM. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00798074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYPE: Mining Hierarchical Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">06046, 2006, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining CLosed Multidimensional Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">06045, 2006, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speedy, Mini and Totally Fuzzy: Three Ways for Fuzzy Sequential Patterns Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">05035, 2005, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes de Temps Etendues pour les Motifs Séquentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">05056, 2005, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37153,105 +37304,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour et alentours des motifs séquentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Montpellier II - Sciences et Techniques du Languedoc, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00203628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId738"/>
+      <w:footerReference w:type="default" r:id="rId745"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -37398,51 +37549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106106v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cataldo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2025.1526820" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahdja Boudoua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.109693" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182743v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Koptelov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Holveck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reynaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-03629-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057785v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Ar&#305;n&#305;k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111410" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehtab Alam Syed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2023.2264753" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06916-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246250v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/2096-7004.di.2025.0063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-230040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrique Kafando" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101480" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108870" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02705-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Arinik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3262462" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656286v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga Tshingomba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2021.00112" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schaeffer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.12.233" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Tamborrino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14133080" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Sani Aboubacar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Jenhaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106152" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108317" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Del&#233;glise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre d'H&#244;tel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116189" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassira Djibo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107100" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.12.065" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;rard Bazi&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40066-022-00402-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279146v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-2-2-2021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283040v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-021-00156-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102807v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120221-8-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-1-8-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03034477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-194749" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Khiali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Ndiath" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2018.07.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173755v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0334" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00078" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Inkpen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-018-0105-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706936v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zenasni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.11.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741613v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2017.11.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01851988v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio A Lossio-Ventura" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Bian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2018.06.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01856066v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Farvardin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01541930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio N. G&#252;ttler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Nin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.05.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348460v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista-Salas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ida-160806" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347427v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Hai Phan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219622016500280" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274539v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Lossio-Ventura" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10791-015-9262-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275515v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio N&#243;r G&#252;ttler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2016.1142678" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168753v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223918v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Serrano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.09.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602481v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.07.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130144v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DZHM6RF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vintrou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.09.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144020v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.12.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LX76Q16-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01109090v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.25.11-34" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laval" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2013.872823" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581464v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379072v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-002348" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00859846v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijkdb.2014010101" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094377v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Egho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-014-0309-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054924v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/ISI.18.1.1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054916v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090331v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.09.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601183v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanta Bouba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Ndione" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-014-9235-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601105v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.18.4.145-169" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090665v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.469-494" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Q1VP0W24-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598479v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vintrou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2238507" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601106v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Ber" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090662v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797379v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pinho Lucas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria N. Moreno" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488512500274" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860700v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quenel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-806-9-629" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654811v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orsetti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.03.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682846v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.21.469-488" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625539v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pecheur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.04.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W8CSBXL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552895v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594281v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Di Jorio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.939-957" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97B4DBF5D481AF06EB10F93FF1FB080FED2EE396/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461362v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617320v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Wei Choong" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644873.1644877" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798702v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico del Razo Lopez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.02.015" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798708v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2009-0381" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196964v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWET.2009.025012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430512v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272632v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2008.01.021" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1DJMLHV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273928v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321406v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Serp" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.1512" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283426v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-87431-9_13" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204872v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marascu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-007-0080-z" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272444v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135028v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365480v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Kapoor" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128965v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165441v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00197166v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-0002-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B48EAA6D0F330D3E70706114543942C276A23E57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195099v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2007.894976" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135014v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Malerba" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael May" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-9949-3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VQ4VRQ3S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135010v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaillet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2006-10302" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105358v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108563v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.3-4.183-210" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191952v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-003-0097-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75688D6179AF10292A6721E40DED4E1FBFFA898E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269698v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Laur" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.5-6.49-78" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269547v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-023X(02)00209-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246388v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ngom" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384543v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douguet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02312-4_6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364138v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chasseray" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00081" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274055v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330650v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Abdoulaye Ngom" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981470v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78977-9_6" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182027v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Houben" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Matheussen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182465v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calleya" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142527v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735595v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181801v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423449v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178896v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/C-CODE58145.2023.10139883" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281821v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181905v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA60987.2023.10302561" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181412v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534454v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230620v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179353v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813365v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre D&#8217;h&#244;tel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16564-1_7" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936677v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936660v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180033v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179160v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667926v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mehtab Alam" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04447-2_18" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662199v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehtab Syed" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010887800003123" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763549v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-16-2022" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936690v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243745v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745552v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9671759" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161715v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnabaud La Bruy&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Conrad" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2708" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166863v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Begue" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65965-3_22" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947913v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.INFORSID.1-16" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609203v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fize" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2018.00197" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611104v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34770-3_25" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609193v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2018.00073" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608035v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91947-8_35" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921856v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01794145v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mohammad Farvardin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01958952v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiath" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816828v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ser" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643368v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417491v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boulogne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542879v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288468v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pinaire" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288459v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606013v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zenasni" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kergosien" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3012071.3012079" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01944710v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728711v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358561v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605522v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cantou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01400032v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271452v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239187v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611974010.95" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04936995v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01132654v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358479v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25252-0_47" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717872v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358471v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005606903010306" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01184558v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320970v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Farvardin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01020051v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108532v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947344" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144395v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136524v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbane" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947345" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068556v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10888-9_6" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054901v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54903-8-11" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068547v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2628194.2628208" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600872v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebourgeois" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01112901v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507098v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Bisquert" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946704" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600411v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_11" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056598v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275383v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Accorsi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2014.7042488" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601104v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Bordogna" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Boschetti" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_8" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01019991v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599582v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090664v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916431v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798662v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouillot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40140-4_12" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732661v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37382-4_8" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798072v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37453-1_26" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00907893v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#246; Sz&#233;kely" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cezar" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40897-7_17" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816294v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Tahrat" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599585v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40131-2_11" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816277v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479796" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387067v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alatrista-Salas" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bringay" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flouvat" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teisseire" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880290v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41398-8_17" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9B9JGTKL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877880v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723585v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732662v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33486-3_55" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798076v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2424321.2424394" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735616v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585614v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802118v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798075v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2245301" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798222v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801813v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816292v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Loglisci" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2012.20" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798148v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35527-1_9" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732660v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34156-4_26" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735617v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33492-4_18" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723574v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_5" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798254v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802125v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30220-6_14" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00671007v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636285v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_15" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798312v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDM.2011.5969019" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828003v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouillot" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529201v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365274v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558156v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronza Abdel Rassoul" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539154v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588562v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538972v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552914v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487732v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gomila" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoffschir" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vicaire" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592797v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03915-7_26" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6ZHF1L7R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00362558v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395126v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Devau" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salle" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525256v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430509v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395128v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02976-9_50" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3TMHC7F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00362230v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373594v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xing" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395145v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2009.5255363" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00362568v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395121v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devau Gina" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430508v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593068v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoCPaR.2009.15" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593051v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363993v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Low-Kam" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364929v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saneifar" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395132v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277107" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526816v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273907v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2008.4630623" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273920v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324473v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1456223.1456268" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324488v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324526v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2008.137" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273888v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Putri Saptawati" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78568-2_30" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J9Q9WHKR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283442v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_15" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WLKKVW0D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273910v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283433v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324469v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88873-4_32" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176141v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le H&#233;rin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822307v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raissi" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brissaud" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00173127v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295445" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272118v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72950-1_15" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00160536v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2007.48" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00168955v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Brissaud" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175246v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goutier" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guisnel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1317331.1317347" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199036v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00275949v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyuan Li" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00173030v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106902v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106798v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135015v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135021v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1183614.1183722" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461840v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135019v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00095901v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Laurent" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2006.1681787" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135025v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00095914v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812774118_0074" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134387v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2006.348478" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461877v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106087v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564126_23" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106090v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106089v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106086v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106085v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108888v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2004.1314424" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108881v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tranier" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bara&#235;r" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDEAS.2004.1319795" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108882v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108887v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauch&#233;" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108890v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108889v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269560v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269800v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269458v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269561v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191954v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45227-0_5" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268631v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268518v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008926v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45372-5_62" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493452v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183199v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177611v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288454v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274540v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edbticdt2016.labri.fr/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2016.82" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01112894v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588556v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608614v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126432v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Metais" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382022v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319079820" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916980v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596146v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365419v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365422v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728717v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Partalas" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/DVN1/0ZGJRC" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602473v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594850v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19789-5_3" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798706v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-238-4_7" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395142v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Chakkour" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mie2009.org/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-044-5-767" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102627v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1574-9576(06)80014-6" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106576v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00913008v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951953v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728714v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102727v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102784v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802709v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176073v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106088v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937727v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379780v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716666v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717524v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Vion" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585575v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tonneau" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585563v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717531v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798074v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102862v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102867v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106685v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106655v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00203628v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahdja Boudoua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.109693" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cataldo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2025.1526820" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182743v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Koptelov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Holveck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reynaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-03629-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559453v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehtab Alam Syed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2023.2264753" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Ar&#305;n&#305;k" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111410" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06916-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246250v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/2096-7004.di.2025.0063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-230040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrique Kafando" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101480" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02705-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108870" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Arinik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3262462" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662911v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schaeffer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.12.233" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656286v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga Tshingomba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2021.00112" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Tamborrino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14133080" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Sani Aboubacar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Jenhaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106152" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urcel Kalenga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassira Djibo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107100" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524835v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Del&#233;glise" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre d'H&#244;tel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116189" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108317" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.12.065" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;rard Bazi&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40066-022-00402-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279146v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-2-2-2021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102807v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120221-8-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283040v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-021-00156-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-1-8-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03034477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-194749" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Khiali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Ndiath" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2018.07.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173755v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0334" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00078" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741613v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2017.11.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zenasni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.11.025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Inkpen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-018-0105-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01851988v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio A Lossio-Ventura" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Bian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2018.06.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01856066v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Farvardin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01541930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio N. G&#252;ttler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Nin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.05.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Hai Phan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219622016500280" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348460v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista-Salas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ida-160806" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274539v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Lossio-Ventura" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10791-015-9262-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275515v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio N&#243;r G&#252;ttler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2016.1142678" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168753v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223918v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Serrano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.09.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130144v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DZHM6RF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.07.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vintrou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.09.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144020v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.12.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LX76Q16-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01109090v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.25.11-34" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581464v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054897v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2013.872823" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379072v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-002348" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00859846v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijkdb.2014010101" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094377v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Egho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-014-0309-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054916v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054924v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/ISI.18.1.1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090331v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.09.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601183v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanta Bouba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Ndione" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-014-9235-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598479v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vintrou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2238507" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601105v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.18.4.145-169" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090665v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.469-494" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Q1VP0W24-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601106v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Ber" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090662v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797379v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pinho Lucas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria N. Moreno" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488512500274" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860700v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quenel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-806-9-629" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654811v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orsetti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.03.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682846v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.21.469-488" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625539v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pecheur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.04.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W8CSBXL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552895v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617320v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Wei Choong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644873.1644877" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594281v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Di Jorio" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.939-957" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97B4DBF5D481AF06EB10F93FF1FB080FED2EE396/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461362v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798702v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico del Razo Lopez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.02.015" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798708v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2009-0381" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430512v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196964v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWET.2009.025012" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272632v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2008.01.021" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1DJMLHV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273928v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321406v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Serp" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.1512" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283426v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-87431-9_13" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204872v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marascu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-007-0080-z" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272444v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135028v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365480v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Kapoor" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128965v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165441v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00197166v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-0002-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B48EAA6D0F330D3E70706114543942C276A23E57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195099v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2007.894976" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135010v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaillet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2006-10302" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135014v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Malerba" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael May" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-9949-3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VQ4VRQ3S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105358v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108563v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.3-4.183-210" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269698v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Laur" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.5-6.49-78" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191952v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-003-0097-6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75688D6179AF10292A6721E40DED4E1FBFFA898E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269547v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-023X(02)00209-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246388v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ngom" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364138v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chasseray" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00081" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384543v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douguet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02312-4_6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330650v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Abdoulaye Ngom" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274055v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981470v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78977-9_6" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182027v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Houben" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Matheussen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735595v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calleya" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142527v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182465v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181801v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423449v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281821v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178896v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/C-CODE58145.2023.10139883" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181905v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA60987.2023.10302561" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534454v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181412v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230620v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179353v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936677v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813365v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre D&#8217;h&#244;tel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16564-1_7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936660v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662199v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehtab Syed" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010887800003123" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179160v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667926v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mehtab Alam" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04447-2_18" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180033v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763549v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-16-2022" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936690v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243745v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745552v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9671759" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161715v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnabaud La Bruy&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Conrad" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2708" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166863v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Begue" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65965-3_22" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947913v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.INFORSID.1-16" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609203v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fize" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2018.00197" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611104v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34770-3_25" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609193v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2018.00073" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608035v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91947-8_35" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01958952v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiath" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921856v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01794145v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mohammad Farvardin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816828v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ser" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643368v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417491v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boulogne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288459v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pinaire" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288468v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542879v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01944710v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728711v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606013v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zenasni" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kergosien" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3012071.3012079" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01400032v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605522v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cantou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358561v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271452v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04936995v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239187v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611974010.95" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01132654v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717872v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358479v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25252-0_47" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358471v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005606903010306" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01184558v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320970v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Farvardin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108532v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947344" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01020051v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136524v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbane" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947345" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144395v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068547v2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2628194.2628208" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068556v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10888-9_6" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054901v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54903-8-11" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507098v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Bisquert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946704" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600411v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_11" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600872v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebourgeois" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01112901v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056598v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275383v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Accorsi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2014.7042488" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601104v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Bordogna" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Boschetti" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_8" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01019991v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916431v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798662v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouillot" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40140-4_12" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090664v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599582v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816294v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Tahrat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798072v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37453-1_26" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00907893v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#246; Sz&#233;kely" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cezar" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40897-7_17" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732661v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37382-4_8" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387067v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alatrista-Salas" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bringay" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flouvat" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teisseire" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599585v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40131-2_11" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816277v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479796" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880290v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41398-8_17" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9B9JGTKL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877880v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723585v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732662v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33486-3_55" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798076v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2424321.2424394" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735616v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585614v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798075v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2245301" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798222v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801813v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802118v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798148v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35527-1_9" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816292v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Loglisci" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2012.20" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732660v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34156-4_26" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735617v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33492-4_18" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798254v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802125v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30220-6_14" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723574v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_5" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00671007v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636285v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_15" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798312v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDM.2011.5969019" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828003v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouillot" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529201v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365274v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539154v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558156v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronza Abdel Rassoul" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552914v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538972v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588562v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487732v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gomila" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoffschir" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vicaire" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592797v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03915-7_26" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6ZHF1L7R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00362558v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430509v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525256v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salle" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395126v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Devau" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00362230v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373594v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xing" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395145v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2009.5255363" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00362568v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395121v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devau Gina" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430508v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395128v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02976-9_50" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3TMHC7F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593051v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593068v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoCPaR.2009.15" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363993v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Low-Kam" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364929v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saneifar" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395132v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277107" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526816v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273907v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2008.4630623" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273920v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324473v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1456223.1456268" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324488v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324526v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2008.137" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273888v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Putri Saptawati" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78568-2_30" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J9Q9WHKR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283442v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_15" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WLKKVW0D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273910v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283433v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324469v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88873-4_32" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176141v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le H&#233;rin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272118v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72950-1_15" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00173127v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295445" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822307v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raissi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brissaud" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00160536v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2007.48" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175246v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goutier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guisnel" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1317331.1317347" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00168955v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Brissaud" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199036v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00275949v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyuan Li" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00173030v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106902v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106798v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135015v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461840v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135019v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135021v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1183614.1183722" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00095901v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Laurent" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2006.1681787" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135025v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00095914v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812774118_0074" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134387v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2006.348478" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461877v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106087v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564126_23" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106090v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106089v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106086v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106085v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108888v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2004.1314424" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108881v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tranier" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bara&#235;r" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDEAS.2004.1319795" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108882v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108887v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauch&#233;" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108890v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108889v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269560v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269458v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269800v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269561v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191954v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45227-0_5" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268631v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268518v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008926v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45372-5_62" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493452v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183199v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177611v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288454v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274540v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edbticdt2016.labri.fr/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2016.82" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01112894v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588556v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608614v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126432v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Metais" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382022v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319079820" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916980v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596146v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365419v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365422v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583828v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1989/9782759242559/apprehender-l-agriculture-numerique?oft_id=4195513&amp;amp;oft_k=r5GbKB9Z&amp;amp;oft_lk=UH8taX&amp;amp;oft_d=639112297146400000" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728717v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Partalas" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/DVN1/0ZGJRC" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602473v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594850v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19789-5_3" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798706v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-238-4_7" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395142v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Chakkour" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mie2009.org/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-044-5-767" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102627v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1574-9576(06)80014-6" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106576v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00913008v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951953v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728714v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102727v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102784v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802709v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176073v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106088v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937727v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379780v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716666v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717524v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Vion" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585575v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tonneau" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585563v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717531v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798074v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102862v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102867v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106685v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106655v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00203628v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>