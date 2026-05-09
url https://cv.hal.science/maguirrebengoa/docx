--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -857,429 +857,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of the involvement of Snord115 in the serotonin 2c receptor pathway in a genetically relevant mouse model</w:t>
+                <w:t xml:space="preserve">Integrated analysis of H2A.Z isoforms function reveals a complex interplay in gene regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Hebras</w:t>
+                <w:t xml:space="preserve">Assala Lamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Marty</w:t>
+                <w:t xml:space="preserve">Jonathan Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Aguirrebengoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Personnaz</w:t>
+                <w:t xml:space="preserve">Xue Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolai Krogh</w:t>
+                <w:t xml:space="preserve">Estelle Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9, pp.e60862. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.60862⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 9, pp.e53375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.53375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040896v1</w:t>
+                <w:t xml:space="preserve">hal-03043974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual role of dLsd1 in oogenesis: regulating developmental genes and repressing transposons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reassessment of the involvement of Snord115 in the serotonin 2c receptor pathway in a genetically relevant mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie M J Lepesant</w:t>
+                <w:t xml:space="preserve">Virginie Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Iampietro</w:t>
+                <w:t xml:space="preserve">Jean Personnaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenia Galeota</w:t>
+                <w:t xml:space="preserve">Pascale Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Augé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Aguirrebengoa</w:t>
+                <w:t xml:space="preserve">Nicolai Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (3), pp.1206-1224. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.e60862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz1142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/elife.60862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395290v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated analysis of H2A.Z isoforms function reveals a complex interplay in gene regulation</w:t>
+                <w:t xml:space="preserve">A dual role of dLsd1 in oogenesis: regulating developmental genes and repressing transposons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assala Lamaa</w:t>
+                <w:t xml:space="preserve">Julie M J Lepesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Humbert</w:t>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Galeota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aguirrebengoa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, pp.e53375. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (3), pp.1206-1224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.53375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz1142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043974v1</w:t>
+                <w:t xml:space="preserve">hal-02395290v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular ANRIL isoforms switch from repressors to activators of p15/CDKN2B expression during RAF1 oncogene-induced senescence</w:t>
               </w:r>
@@ -1393,295 +1393,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senataxin resolves RNA:DNA hybrids forming at DNA double-strand breaks to prevent translocations</w:t>
+                <w:t xml:space="preserve">Comprehensive Mapping of Histone Modifications at DNA Double-Strand Breaks Deciphers Repair Pathway Chromatin Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cohen</w:t>
+                <w:t xml:space="preserve">Thomas Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Puget</w:t>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yea-Lih Lin</w:t>
+                <w:t xml:space="preserve">Anahita Lashgari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Clouaire</w:t>
+                <w:t xml:space="preserve">Coline Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aguirrebengoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.533. </w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (2), pp.250-262.e6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-02894-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718514v1</w:t>
+                <w:t xml:space="preserve">hal-02352384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Mapping of Histone Modifications at DNA Double-Strand Breaks Deciphers Repair Pathway Chromatin Signatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Senataxin resolves RNA:DNA hybrids forming at DNA double-strand breaks to prevent translocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yea-Lih Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clouaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Coline Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aguirrebengoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 72 (2), pp.250-262.e6. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.08.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-02894-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352384v1</w:t>
+                <w:t xml:space="preserve">hal-01718514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Gene Expression in Senescence through Transcriptional Read-Through of Convergent Protein-Coding Genes</w:t>
               </w:r>
@@ -1795,295 +1795,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-redundant Functions of ATM and DNA-PKcs in Response to DNA Double-Strand Breaks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A vlincRNA participates in senescence maintenance by relieving H2AZ-mediated repression at the INK4 locus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lazorthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Caron</w:t>
+                <w:t xml:space="preserve">Céline Vallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Choudjaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Clouaire</w:t>
+                <w:t xml:space="preserve">Sébastien Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Aguirrebengoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrix Bugler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Daburon</w:t>
+                <w:t xml:space="preserve">Jean-Yves Thuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2015.10.024⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.5971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476981v1</w:t>
+                <w:t xml:space="preserve">hal-01465935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vlincRNA participates in senescence maintenance by relieving H2AZ-mediated repression at the INK4 locus.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Lazorthes</w:t>
+                <w:t xml:space="preserve">Non-redundant Functions of ATM and DNA-PKcs in Response to DNA Double-Strand Breaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vallot</w:t>
+                <w:t xml:space="preserve">Jonathan Choudjaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Briois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Aguirrebengoa</w:t>
+                <w:t xml:space="preserve">Béatrix Bugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Thuret</w:t>
+                <w:t xml:space="preserve">Virginie Daburon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.5971. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (8), pp.1598-1609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms6971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2015.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465935v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2392,51 +2392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Azouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schwank" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Queille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kwapisz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aguirrebengoa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.106503.2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Bozec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guitton-Sert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Collins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Finoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Payrault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2025.10.027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Creff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Nowosad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pizzoccaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112659" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lazar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marnef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clouaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29629-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ohayon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escalas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jungas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Soula" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102806" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805200v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.101009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Hebras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Personnaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Krogh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.60862" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395290v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M J Lepesant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Galeota" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aug&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1142" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assala Lamaa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Humbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Cheng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nicolas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.53375" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Muniz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lazorthes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouvrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1812910" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718514v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Puget" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yea-Lih Lin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clouaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02894-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Lashgari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arnould" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.08.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharshi Krishna Deb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.11.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Choudjaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Bugler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.10.024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465935v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vallot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thuret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6971" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Azouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schwank" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Queille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kwapisz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aguirrebengoa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.106503.2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Bozec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guitton-Sert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Collins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Finoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Payrault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2025.10.027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Creff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Nowosad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pizzoccaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112659" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lazar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marnef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clouaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29629-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ohayon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escalas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jungas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Soula" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102806" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805200v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.101009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assala Lamaa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Humbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Cheng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.53375" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Hebras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Personnaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mercier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Krogh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.60862" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395290v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M J Lepesant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Galeota" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aug&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Muniz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lazorthes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouvrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1812910" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clouaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Lashgari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arnould" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.08.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718514v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Puget" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yea-Lih Lin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02894-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharshi Krishna Deb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.11.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vallot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thuret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6971" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Choudjaye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Bugler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.10.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>