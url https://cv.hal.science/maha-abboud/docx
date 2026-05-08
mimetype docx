--- v0 (2026-04-16)
+++ v1 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:90.364583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maha Abboud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mes responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice du Laboratoire de didactique André Revuz (LDAR) 2019-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unité de recherche pluri-tutelle de l'Université de Paris Cité, CY Cergy Paris Université, Université Paris Est Créteil, Université de Lille et Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mes thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environnements numériques pour l'apprentissage et l'enseignement des mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pratiques des enseignants de mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation des enseignants et des formateurs : pratiques de formation, ressources pour la formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interdisciplinarité dans l'enseignement des disciplines scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorant.e.s actuel.le.s</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Zahida Sayadi, co-dir. F. Emprin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Matias Pavez, co-dir. C. Ouvrier-Buffet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Corinne Gau</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mon CV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Accéder à mon CV court en cliquant sur ce lien : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short CV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Une sélection de mes publications est sur HAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quadrilatères particuliers dans la formation des professeurs des écoles : difficultés et leviers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Kerboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les didactiques des disciplines scientifiques : se rencontrer, dialoguer et cheminer ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Thématique 2 | 29, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11sg5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant de mathématiques aux temps des technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Synthèses et perspectives en didactique des mathématiques. Preuve, modélisation et technologies numériques (Numéro spécial), pp.165-188. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/rdm.12910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209359v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les didactiques des disciplines scientifiques : se rencontrer, dialoguer et cheminer ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile De Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Thématique 2, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11sg5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’astronomie dans la formation des enseignants du premier degré : un contexte interdisciplinaire pour favoriser les enseignements en mathématiques et en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Nechache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Thématique 2, pp.229-246. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11sgd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger les pratiques de formation des professeurs de mathématiques : orientations de recherche et perspectives (un agenda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume thématique 1, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/adsc.1865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Dynamic Situations of Classroom Use of Digital Technologies: Investigating Teachers’ Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (2), pp.424-440. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42330-021-00151-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de pratiques au temps du confinement : des enseignants de mathématiques témoignent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mathématiques du Système Solaire en plein air. Le planétaire humain au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.37-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborer pour produire une ressource : les apprentissages numériques en Laboratoire de mathématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of activity theory to make sense of mathematics teaching: a dialogue between perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goodchild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Jaworski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despina Potari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The practice theme in mathematics education: development of a French-English collaboration on the role of theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Coles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing teachers’ classroom experiences of teaching with dynamic geometry environments: comparing and contrasting two approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Clark-Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils conceptuels pour analyser l'activité de l'enseignant &amp;quot;ordinaire&amp;quot; utilisant des technologies en classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre d’étude des pratiques enseignantes pour penser la formation des enseignants de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des formateurs d’enseignants de mathématiques du secondaire?: un besoin, une expérience et une question d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.181-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des formateurs d'enseignants de mathématiques du secondaire : un besoin, une expérience et une question d 'actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de “International approaches to professional development for mathematics teachers”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : International approaches to professional development for mathematics teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.219-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does an Activity Theory Model Help to Know Better about Teaching with Electronic-Exercise-Bases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers’ practices in technology environments: an interpretation from an Activity Theretical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal For Technology in Mathematics Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (4), pp.159-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour mieux comprendre les pratiques des formateurs et de formations TICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les enseignants en formation initiale utilisent les technologies informatiques dans leurs classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Parzysz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.187-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of ICT by pre-service teachers: towards a professional instrumentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal for Technology in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance of instrumental functions in geometric constructions: Unpacking teacher and student artifact use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahida Sayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourteenth Congress of the European Society for Research in Mathematics Education (CERME14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Free University of Bozen-Bolzano; ERME, Feb 2025, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SE CONSTRUIRE UNE IDENTITÉ MATHÉMATIQUE PROFESSIONNELLE EN FORMATION INITIALE : LEVIERS ET OBSTACLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Flores González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone EMF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se construire une identité mathématique professionnelle en formation initiale : leviers et obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Flores Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EMF 2025 : L’éducation mathématique face à un monde en accélération : enjeux, défis et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Venant et S. Dumont; Université du Québec à Montréal, May 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classroom simulators: a new training approach to investigate teachers’ professional knowledge and support its development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Sixth ICMI Study: Advances in Geometry Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du travail géométrique autour des ellipses avec le planétaire humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Nechache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque ETM7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France. pp.309-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to introduce pre-service teachers to mathematics and science subjects: the use of Human Orrery in teacher training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Nechache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P. S. Bretones, U. Eriksson &amp; P. Russo (Eds.) Proceedings of the 2019 Astronomy Education Conference: Bridging Research &amp; Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Munich, Germany. pp. 95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing mathematics and science learning through the use of a Human Orrery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE THEME DES GRANDEURS ET MESURES DANS LA FORMATION DES ENSEIGNANTS DU PRIMAIRE : UNE APPROCHE INTERDISCIPLINAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Maisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real uses of ICT in classrooms: Tensions and disturbances in mathematics teachers’ activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse d'un problème professionnel dans la formation aux technologies des enseignants de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international AREF (Actualité de la recherche en éducation et en formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooms sur la classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. 2024, Pratiques &amp; techniques, 978-2-38549-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parallélogramme au fil des cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Kerboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86612-402-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque « Rendez-vous en didactique : recherches, dialogues et plus si affinités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 78-2-86612-403-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of EMF 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Paris, 2019, 978-2-86612-391-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la formation en Laboratoire de mathématiques : une ressource à propos du nombre et de la numération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Charlemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Paris. 2019, ISBN : 978-2-86612-390-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements numériques pour l'apprentissage, l'enseignement et la formation : perspectives didactiques sur la conception et le développement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2018, Cahiers du Laboratoire de Didactique André Revuz, Christophe Hache, 9782866123871</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers du Laboratoire de Didactique André Revuz. Num. 18. Pour une théorie de l'activité en didactique des mathématiques. Un résumé des fondements partagés des développements récents et des perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, 2017, Cahiers du Laboratoire de Didactique André Revuz, Fabrice Vandebrouck, 9782866123802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation du tableur dans une situation d’introduction aux probabilités au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Paris. 2015, 978-2-86612-365-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud-Blanchard & Annick Fluckiger : Actes du séminaire national de didactique des mathématiques 2011 - ARDM - IREM de Paris 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En amont et en aval des ingénieries didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Margolinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Douek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La pensée sauvage, pp.237, 2011, 2859192662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing Teachers’ Practices with Digital Technologies Within Mathematical Domains and Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülay Bozkurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bretscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilma Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Simsek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Digital Resources in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-30, 2024, Springer International Handbooks of Education, 978-3-030-95060-6. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-95060-6_30-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations aux technologies numériques – De l’analyse des pratiques à leur développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zooms sur la classe de mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, Didactique et mathématiques, 978-2-38549-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies dans l’enseignement : activité de l’enseignant en classe et en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandebrouck, Fabien Emprin, Cécile Ouvrier-Buffet et Laurent Vivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques. Preuve, modélisation et technologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIe école d’été de didactique des mathématiques, Sainte-Marie-de-Ré, 18-24 octobre 2021, IREM, pp.91-112, 2023, 978-2-86612-407-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions and Proximities in teaching-learning activities: Case study of a teacher’s implementation of tablet-based lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mathematics Teacher in the Digital Era – Second edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Springer International Publishing, pp.181-209, 2023, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05254-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants du primaire à une démarche interdisciplinaire mathématiques-sciences dans le contexte de l’astronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Nechache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Abboud et C. de Hosson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous en didactique : recherches, dialogues et plus si affinités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-211, 2022, 978-2-86612-403-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating mathematics teacher educators. The transposition of didactical research and the development of researchers and teacher educators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mathematics Teacher Educator as a Developing Professional: Vol. 4 of The International Handbook of Mathematics Teacher Education (Edition 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chenevotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Belhadjin, M.-F. Bishop, &amp; M.-L.Elalouf (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques en questions, états des lieux et perspectives pour la recherche et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-229, 2017, 978-2-8041-7117-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The teacher perspective in mathematics education research: a long and slow journey still unfinished.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The didactics of mathematics: Approaches and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions culturelles dans la conception, la diffusion et les usages des ressources dans l’espace mathématique francophone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Sokhna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In L. Theis (Ed.). Pluralités culturelles et universalité des mathématiques : enjeux et perspectives pour leur enseignement et leur apprentissage (pp 40-66).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers and technologies: shared constraints, common responses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In A. Clark-Wilson, O. Robutti &amp; N. Sinclair (Eds).The Mathematics Teacher in the Digital Era: An International Perspective on Technology Focused Professional Development. London: Springer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'analyse d'usages des TICE à une articulation de cadres théoriques pour l'étude des pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies numériques pour l’enseignement : usages dispositifs et genèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers’ activity in dynamic geometry environments: Comparison with a session in traditional environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chappet-Pariès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Classrooms: Students’ Activities and Teachers’ Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for training Mathematics teachers. The first step: Training the trainers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In F. Vandebrouck (Ed.), Mathematics Classrooms: Students’ Activities and Teachers’ Practices. The Netherlands: Sense Publishers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW MATHEMATICS TEACHERS HANDLE LESSONS IN TECHNOLOGY ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Research on Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies dans l'enseignement des mathématiques. Études des pratiques et de la formation des enseignants. Synthèses et nouvelles perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Paris-Diderot - Paris VII, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00846323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Human Orrery in teacher training, how to introduce pre-service teachers to mathematics and science subjects by using a HO in primary classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AstroEdu2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du travail géométrique autour des ellipses avec le planétaire humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Nechache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième symposium d’Étude sur le Travail Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-911446-36-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES TECHNOLOGIES DANS L’ENSEIGNEMENT : ACTIVITÉ DE L’ENSEIGNANT EN CLASSE ET EN FORMATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 978-2-86612-407-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vidéos en classe de mathématiques. Possibilités didactiques et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahida Sayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.180-184, 2022, 978-2-86612-403-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du travail géométrique autour des ellipses avec le planétaire humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Nechache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septième symposium d'Etude sur le Travail Mathématique - ETM7 - Strasbourg, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de didactique des mathématiques 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Paris, 2011, 9782866123307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues entre didactiques des disciplines scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thématique 2, 2024, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11sg4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English-French use of theories in mathematics teaching, teaching development and teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Coles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Special issue, 2018, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/adsc.279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:90.364583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maha Abboud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mes responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice du Laboratoire de didactique André Revuz (LDAR) 2019-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unité de recherche pluri-tutelle de l'Université de Paris Cité, CY Cergy Paris Université, Université Paris Est Créteil, Université de Lille et Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mes thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environnements numériques pour l'apprentissage et l'enseignement des mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pratiques des enseignants de mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation des enseignants et des formateurs : pratiques de formation, ressources pour la formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interdisciplinarité dans l'enseignement des disciplines scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorant.e.s actuel.le.s</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Zahida Sayadi, co-dir. F. Emprin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Matias Pavez, co-dir. C. Ouvrier-Buffet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Corinne Gau</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mon CV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Accéder à mon CV court en cliquant sur ce lien : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short CV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Une sélection de mes publications est sur HAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quadrilatères particuliers dans la formation des professeurs des écoles : difficultés et leviers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Kerboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les didactiques des disciplines scientifiques : se rencontrer, dialoguer et cheminer ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Thématique 2 | 29, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11sg5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant de mathématiques aux temps des technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Synthèses et perspectives en didactique des mathématiques. Preuve, modélisation et technologies numériques (Numéro spécial), pp.165-188. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/rdm.12910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209359v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les didactiques des disciplines scientifiques : se rencontrer, dialoguer et cheminer ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile De Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Thématique 2, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11sg5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’astronomie dans la formation des enseignants du premier degré : un contexte interdisciplinaire pour favoriser les enseignements en mathématiques et en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Nechache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Thématique 2, pp.229-246. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11sgd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger les pratiques de formation des professeurs de mathématiques : orientations de recherche et perspectives (un agenda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume thématique 1, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/adsc.1865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de pratiques au temps du confinement : des enseignants de mathématiques témoignent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Dynamic Situations of Classroom Use of Digital Technologies: Investigating Teachers’ Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (2), pp.424-440. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42330-021-00151-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mathématiques du Système Solaire en plein air. Le planétaire humain au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.37-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborer pour produire une ressource : les apprentissages numériques en Laboratoire de mathématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of activity theory to make sense of mathematics teaching: a dialogue between perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goodchild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Jaworski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despina Potari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The practice theme in mathematics education: development of a French-English collaboration on the role of theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Coles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing teachers’ classroom experiences of teaching with dynamic geometry environments: comparing and contrasting two approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Clark-Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils conceptuels pour analyser l'activité de l'enseignant &amp;quot;ordinaire&amp;quot; utilisant des technologies en classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre d’étude des pratiques enseignantes pour penser la formation des enseignants de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des formateurs d’enseignants de mathématiques du secondaire?: un besoin, une expérience et une question d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.181-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des formateurs d'enseignants de mathématiques du secondaire : un besoin, une expérience et une question d 'actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de “International approaches to professional development for mathematics teachers”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : International approaches to professional development for mathematics teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.219-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does an Activity Theory Model Help to Know Better about Teaching with Electronic-Exercise-Bases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers’ practices in technology environments: an interpretation from an Activity Theretical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal For Technology in Mathematics Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (4), pp.159-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour mieux comprendre les pratiques des formateurs et de formations TICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les enseignants en formation initiale utilisent les technologies informatiques dans leurs classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Parzysz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.187-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of ICT by pre-service teachers: towards a professional instrumentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal for Technology in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance of instrumental functions in geometric constructions: Unpacking teacher and student artifact use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahida Sayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourteenth Congress of the European Society for Research in Mathematics Education (CERME14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Free University of Bozen-Bolzano; ERME, Feb 2025, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SE CONSTRUIRE UNE IDENTITÉ MATHÉMATIQUE PROFESSIONNELLE EN FORMATION INITIALE : LEVIERS ET OBSTACLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Flores González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone EMF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se construire une identité mathématique professionnelle en formation initiale : leviers et obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Flores Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EMF 2025 : L’éducation mathématique face à un monde en accélération : enjeux, défis et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Venant et S. Dumont; Université du Québec à Montréal, May 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classroom simulators: a new training approach to investigate teachers’ professional knowledge and support its development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Sixth ICMI Study: Advances in Geometry Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du travail géométrique autour des ellipses avec le planétaire humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Nechache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque ETM7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France. pp.309-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to introduce pre-service teachers to mathematics and science subjects: the use of Human Orrery in teacher training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Nechache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P. S. Bretones, U. Eriksson &amp; P. Russo (Eds.) Proceedings of the 2019 Astronomy Education Conference: Bridging Research &amp; Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Munich, Germany. pp. 95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing mathematics and science learning through the use of a Human Orrery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE THEME DES GRANDEURS ET MESURES DANS LA FORMATION DES ENSEIGNANTS DU PRIMAIRE : UNE APPROCHE INTERDISCIPLINAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Maisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real uses of ICT in classrooms: Tensions and disturbances in mathematics teachers’ activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse d'un problème professionnel dans la formation aux technologies des enseignants de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international AREF (Actualité de la recherche en éducation et en formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooms sur la classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. 2024, Pratiques &amp; techniques, 978-2-38549-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parallélogramme au fil des cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Kerboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86612-402-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque « Rendez-vous en didactique : recherches, dialogues et plus si affinités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 78-2-86612-403-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of EMF 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Paris, 2019, 978-2-86612-391-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la formation en Laboratoire de mathématiques : une ressource à propos du nombre et de la numération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Charlemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Paris. 2019, ISBN : 978-2-86612-390-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements numériques pour l'apprentissage, l'enseignement et la formation : perspectives didactiques sur la conception et le développement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2018, Cahiers du Laboratoire de Didactique André Revuz, Christophe Hache, 9782866123871</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers du Laboratoire de Didactique André Revuz. Num. 18. Pour une théorie de l'activité en didactique des mathématiques. Un résumé des fondements partagés des développements récents et des perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, 2017, Cahiers du Laboratoire de Didactique André Revuz, Fabrice Vandebrouck, 9782866123802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation du tableur dans une situation d’introduction aux probabilités au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Paris. 2015, 978-2-86612-365-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud-Blanchard & Annick Fluckiger : Actes du séminaire national de didactique des mathématiques 2011 - ARDM - IREM de Paris 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En amont et en aval des ingénieries didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Margolinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Douek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La pensée sauvage, pp.237, 2011, 2859192662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing Teachers’ Practices with Digital Technologies Within Mathematical Domains and Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülay Bozkurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bretscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilma Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Simsek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Digital Resources in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-30, 2024, Springer International Handbooks of Education, 978-3-030-95060-6. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-95060-6_30-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations aux technologies numériques – De l’analyse des pratiques à leur développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zooms sur la classe de mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, Didactique et mathématiques, 978-2-38549-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions and Proximities in teaching-learning activities: Case study of a teacher’s implementation of tablet-based lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mathematics Teacher in the Digital Era – Second edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Springer International Publishing, pp.181-209, 2023, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05254-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies dans l’enseignement : activité de l’enseignant en classe et en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandebrouck, Fabien Emprin, Cécile Ouvrier-Buffet et Laurent Vivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques. Preuve, modélisation et technologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIe école d’été de didactique des mathématiques, Sainte-Marie-de-Ré, 18-24 octobre 2021, IREM, pp.91-112, 2023, 978-2-86612-407-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants du primaire à une démarche interdisciplinaire mathématiques-sciences dans le contexte de l’astronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Nechache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Abboud et C. de Hosson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous en didactique : recherches, dialogues et plus si affinités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-211, 2022, 978-2-86612-403-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating mathematics teacher educators. The transposition of didactical research and the development of researchers and teacher educators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mathematics Teacher Educator as a Developing Professional: Vol. 4 of The International Handbook of Mathematics Teacher Education (Edition 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques et technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chenevotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Belhadjin, M.-F. Bishop, &amp; M.-L.Elalouf (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques en questions, états des lieux et perspectives pour la recherche et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-229, 2017, 978-2-8041-7117-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The teacher perspective in mathematics education research: a long and slow journey still unfinished.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The didactics of mathematics: Approaches and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions culturelles dans la conception, la diffusion et les usages des ressources dans l’espace mathématique francophone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dorier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Sokhna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In L. Theis (Ed.). Pluralités culturelles et universalité des mathématiques : enjeux et perspectives pour leur enseignement et leur apprentissage (pp 40-66).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers and technologies: shared constraints, common responses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In A. Clark-Wilson, O. Robutti &amp; N. Sinclair (Eds).The Mathematics Teacher in the Digital Era: An International Perspective on Technology Focused Professional Development. London: Springer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'analyse d'usages des TICE à une articulation de cadres théoriques pour l'étude des pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies numériques pour l’enseignement : usages dispositifs et genèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers’ activity in dynamic geometry environments: Comparison with a session in traditional environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chappet-Pariès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Classrooms: Students’ Activities and Teachers’ Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for training Mathematics teachers. The first step: Training the trainers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In F. Vandebrouck (Ed.), Mathematics Classrooms: Students’ Activities and Teachers’ Practices. The Netherlands: Sense Publishers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW MATHEMATICS TEACHERS HANDLE LESSONS IN TECHNOLOGY ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Research on Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies dans l'enseignement des mathématiques. Études des pratiques et de la formation des enseignants. Synthèses et nouvelles perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Paris-Diderot - Paris VII, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00846323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Human Orrery in teacher training, how to introduce pre-service teachers to mathematics and science subjects by using a HO in primary classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AstroEdu2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du travail géométrique autour des ellipses avec le planétaire humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Nechache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième symposium d’Étude sur le Travail Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-911446-36-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES TECHNOLOGIES DANS L’ENSEIGNEMENT : ACTIVITÉ DE L’ENSEIGNANT EN CLASSE ET EN FORMATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Emprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vandebrouck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 978-2-86612-407-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vidéos en classe de mathématiques. Possibilités didactiques et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahida Sayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.180-184, 2022, 978-2-86612-403-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du travail géométrique autour des ellipses avec le planétaire humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Nechache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septième symposium d'Etude sur le Travail Mathématique - ETM7 - Strasbourg, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de didactique des mathématiques 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Paris, 2011, 9782866123307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues entre didactiques des disciplines scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thématique 2, 2024, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11sg4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English-French use of theories in mathematics teaching, teaching development and teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Coles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Special issue, 2018, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/adsc.279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3F08ED4"/>
+    <w:nsid w:val="63700E21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35B8E98E"/>
+    <w:nsid w:val="7CD4A218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/11LvqUEREB-hEKigCGsBI6cFBcZLpXWwL/view?usp=sharing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432357v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Girardot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kerboul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sg5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209359v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.12910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813191v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile De Hosson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgd" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1865" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-021-00151-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195319v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goodchild" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jaworski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Potari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Coles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jones" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Clark-Wilson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979462v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fallot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lenfant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500099v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahida Sayadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480224v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Flores Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432369v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Flores Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418936v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942149v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358335v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452968v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlemagne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111650v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111634v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452950v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beylot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Fluckiger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margolinas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Douek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lay Bozkurt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bretscher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Mesa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Simsek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6_30-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438272v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5_7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238306v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02836535v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367380v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dorier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Sokhna" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367374v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610715v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367376v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610713v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00846323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305643v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608081v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238285v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907872v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823586v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sg4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823574v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.279" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/11LvqUEREB-hEKigCGsBI6cFBcZLpXWwL/view?usp=sharing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432357v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Girardot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kerboul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sg5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209359v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.12910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813191v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile De Hosson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgd" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1865" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-021-00151-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195319v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goodchild" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jaworski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Potari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Coles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jones" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Clark-Wilson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979462v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fallot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lenfant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500099v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahida Sayadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480224v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Flores Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432369v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Flores Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418936v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942149v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358335v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452968v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlemagne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111650v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111634v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452950v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beylot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Fluckiger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margolinas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Douek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lay Bozkurt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bretscher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Mesa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Simsek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6_30-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5_7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238306v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02836535v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367380v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dorier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Sokhna" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367374v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610715v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367376v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610713v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00846323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305643v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608081v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238285v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907872v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823586v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sg4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823574v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.279" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>