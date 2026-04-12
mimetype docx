--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -481,274 +481,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between subwavelength nano-slits lattice modes and metal-insulator-graphene cavity modes: A semi-analytical model</w:t>
+                <w:t xml:space="preserve">Theoretical analysis of the optical Hall effect in a 2D nano-cross-slit grating in the extraordinary optical transmission range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kofi Edee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elisa Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maha Benrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brahim Guizal</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Kaissar Abboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Continuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OSAC.2.001296⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (12), pp.3492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.003492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076490v1</w:t>
+                <w:t xml:space="preserve">hal-02433768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of the optical Hall effect in a 2D nano-cross-slit grating in the extraordinary optical transmission range</w:t>
+                <w:t xml:space="preserve">Coupling between subwavelength nano-slits lattice modes and metal-insulator-graphene cavity modes: A semi-analytical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kofi Edee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Benrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mira Kaissar Abboud</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Antezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Albert Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (12), pp.3492. </w:t>
+              <w:t xml:space="preserve">OSA Continuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (4), pp.1296-1309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.003492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OSAC.2.001296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433768v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene based 1D photonic crystals bands via the Fourier Modal Method</w:t>
               </w:r>
@@ -1058,217 +1058,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene-Based Hybrid Structures</w:t>
+                <w:t xml:space="preserve">Design and Optimization of a Selective Emitter Based on Periodic Microstructured Doped Si and Multilayer Si/SiO2 for Thermophotovoltaic Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Choukri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Advanced Processing and Characterization of Bionanocomposites. IWAPBC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">The 47th PhotonIcs and Electromagnetics Research Symposium, also known as Progress In Electromagnetics Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIERS Academy, Nov 2025, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382534v1</w:t>
+                <w:t xml:space="preserve">hal-05382258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Optimization of a Selective Emitter Based on Periodic Microstructured Doped Si and Multilayer Si/SiO2 for Thermophotovoltaic Application</w:t>
+                <w:t xml:space="preserve">Graphene-Based Hybrid Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 47th PhotonIcs and Electromagnetics Research Symposium, also known as Progress In Electromagnetics Research Symposium (PIERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PIERS Academy, Nov 2025, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">International Workshop on Advanced Processing and Characterization of Bionanocomposites. IWAPBC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382258v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene-Based Hybrid Structures: Modeling and Applications in Plasmonics</w:t>
               </w:r>
@@ -1323,103 +1323,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Silicon Metamaterial combining Microstructured Silicon surface with Silicon/Silicon Dioxide multilayer as a Selective Emitter for Thermophotovoltaic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Choukri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karam Choukri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armande Hervé</w:t>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Metamaterials, Photonic Crystals and Plasmonics, META 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Said Zouhdi; Mnaymneh K, Jul 2025, Malaga, Spain. pp.1037 - 1038</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1444,51 +1444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Excitation of Graphene Magneto-plasmons in Periodic Grating of Magnetostatic Biased Graphene Ribbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Benrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kofi Sényo Edee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2034,217 +2034,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of modal methods when dealing with lamellar structures with extreme filling ratios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphene surface plasmons excited through diffraction gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meherzi Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Guizal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Edee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422087v1</w:t>
+                <w:t xml:space="preserve">hal-01422092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene surface plasmons excited through diffraction gratings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the stability of modal methods when dealing with lamellar structures with extreme filling ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Guizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brahim Guizal</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Edee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422092v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2423,51 +2423,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CF32832"/>
+    <w:nsid w:val="B5F49348"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2654,51 +2654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maha-ben-rhouma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7992-7949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260262587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAC-3265-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670768v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Rhouma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paladian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Edee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTCON.446632" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Albert Fan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Antezza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A. Gippius" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.405030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benrhouma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.001296" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02433768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ruiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Kaissar Abboud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.003492" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.06.058" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meherzi Oueslati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.000884" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Rhouma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oueslati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.05.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD2BV5QH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382258v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Choukri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382522v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi S&#233;nyo Edee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863901v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570553v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Edee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03564154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAC016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maha-ben-rhouma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7992-7949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260262587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAC-3265-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670768v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Rhouma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paladian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Edee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTCON.446632" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Albert Fan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Antezza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A. Gippius" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.405030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02433768v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ruiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benrhouma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Kaissar Abboud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.003492" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.001296" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.06.058" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meherzi Oueslati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.000884" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Rhouma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oueslati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.05.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD2BV5QH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Choukri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382522v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi S&#233;nyo Edee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863901v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570553v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Edee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03564154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAC016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>