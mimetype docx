--- v1 (2026-04-12)
+++ v2 (2026-05-17)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">260262587</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Nf_4_-sAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AAC-3265-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -209,838 +230,838 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-analytical model for the analysis of a magnetically biased 1D subwavelength graphene-strip-grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paladian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kofi Edee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Continuum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (5), pp.1144-1156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OPTCON.446632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse design of a 1D dielectric metasurface by topology optimization: fluctuations-trend analysis assisted by a diamond-square algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kofi Edee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Albert Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Antezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay A. Gippius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37 (12), pp.3721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAB.405030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of the optical Hall effect in a 2D nano-cross-slit grating in the extraordinary optical transmission range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Coupling between subwavelength nano-slits lattice modes and metal-insulator-graphene cavity modes: A semi-analytical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kofi Edee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Benrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mira Kaissar Abboud</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Antezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Albert Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.003492⟩</w:t>
+              <w:t xml:space="preserve">OSA Continuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (4), pp.1296-1309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OSAC.2.001296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433768v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between subwavelength nano-slits lattice modes and metal-insulator-graphene cavity modes: A semi-analytical model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Theoretical analysis of the optical Hall effect in a 2D nano-cross-slit grating in the extraordinary optical transmission range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kofi Edee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Benrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brahim Guizal</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Kaissar Abboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Continuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OSAC.2.001296⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (12), pp.3492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.003492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076490v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene based 1D photonic crystals bands via the Fourier Modal Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111, pp.466 - 474. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.06.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong coupling between a plasmonic waveguide and graphene surface plasmons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meherzi Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (4), pp.884-890. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAB.34.000884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface plasmons on a doped graphene sheet with periodically modulated conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 96, pp.212-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1050,1312 +1071,1312 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Optimization of a Selective Emitter Based on Periodic Microstructured Doped Si and Multilayer Si/SiO2 for Thermophotovoltaic Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Graphene-Based Hybrid Structures: Modeling and Applications in Plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 47th PhotonIcs and Electromagnetics Research Symposium, also known as Progress In Electromagnetics Research Symposium (PIERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PIERS Academy, Nov 2025, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">Indo-French Workshop on Functional Materials for Emerging Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Kerala, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382258v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene-Based Hybrid Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Design and Optimization of a Selective Emitter Based on Periodic Microstructured Doped Si and Multilayer Si/SiO2 for Thermophotovoltaic Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Choukri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Advanced Processing and Characterization of Bionanocomposites. IWAPBC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">The 47th PhotonIcs and Electromagnetics Research Symposium, also known as Progress In Electromagnetics Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIERS Academy, Nov 2025, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382534v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene-Based Hybrid Structures: Modeling and Applications in Plasmonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Graphene-Based Hybrid Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French Workshop on Functional Materials for Emerging Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Kerala, India</w:t>
+              <w:t xml:space="preserve">International Workshop on Advanced Processing and Characterization of Bionanocomposites. IWAPBC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382522v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Silicon Metamaterial combining Microstructured Silicon surface with Silicon/Silicon Dioxide multilayer as a Selective Emitter for Thermophotovoltaic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Choukri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Metamaterials, Photonic Crystals and Plasmonics, META 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Said Zouhdi; Mnaymneh K, Jul 2025, Malaga, Spain. pp.1037 - 1038</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Excitation of Graphene Magneto-plasmons in Periodic Grating of Magnetostatic Biased Graphene Ribbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Benrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kofi Sényo Edee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium (PIERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PIERS Academy, Jul 2023, prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced and Tunable Kerr effect on InSb/graphene hybrid magnetoplasmonic structure at Terahertz waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kofi Sényo Edee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Zouhdi &amp; P. Lalanne, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene surface magneto-plasmons excited through a magnetostatic biased graphene-strip grating : Semi analytical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kofi Edee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AES 2022 (Antennas and Electromagnetic Systems)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://aesconference.org/index.php/AES22/AES22, May 2022, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between nano-slits lattice modes and metal-insulator-graphene cavity modes: a semi-analytical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Guizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kofi Edee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Guizal</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Antezza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">METANANO 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITMO University, Jul 2019, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latest Advances on Modal Methods in Computational Electromagnetics: Applications in Nanophotonics and Plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kofi Edee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Antezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS : Progress In Electromagnetics Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PIERS Academy, Aug 2018, Toyama, Japan. pp.230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene based 1D photonic crystals bands via the Fourier Modal Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meherzi Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META'17 - Incheon – Korea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Incheon - Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene surface plasmons excited through diffraction gratings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the stability of modal methods when dealing with lamellar structures with extreme filling ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Guizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brahim Guizal</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Edee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422092v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of modal methods when dealing with lamellar structures with extreme filling ratios</w:t>
+                <w:t xml:space="preserve">Graphene surface plasmons excited through diffraction gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meherzi Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brahim Guizal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Edee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422087v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of composite plasmonic structures based on graphene and metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronics. Université Clermont Auvergne, 2021. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021UCFAC016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03564154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2423,51 +2444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5F49348"/>
+    <w:nsid w:val="03798555"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2654,51 +2675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maha-ben-rhouma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7992-7949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260262587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAC-3265-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670768v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Rhouma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paladian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Edee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTCON.446632" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Albert Fan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Antezza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A. Gippius" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.405030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02433768v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ruiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benrhouma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Kaissar Abboud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.003492" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.001296" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.06.058" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meherzi Oueslati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.000884" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Rhouma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oueslati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.05.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD2BV5QH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Choukri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382522v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi S&#233;nyo Edee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863901v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570553v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Edee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03564154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAC016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maha-ben-rhouma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7992-7949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260262587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Nf_4_-sAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAC-3265-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670768v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Rhouma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paladian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Edee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTCON.446632" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997633v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Albert Fan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Antezza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A. Gippius" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.405030" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Benrhouma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.001296" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02433768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ruiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Kaissar Abboud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.003492" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.06.058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501931v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meherzi Oueslati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.000884" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Rhouma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oueslati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.05.021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD2BV5QH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382522v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Choukri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi S&#233;nyo Edee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692515v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Edee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422092v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03564154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAC016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>