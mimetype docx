--- v0 (2026-03-16)
+++ v1 (2026-05-08)
@@ -66,2191 +66,2360 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la circularité s’installe en magasin - Entre engagement, tensions et alignement de la force de vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Sofia Rohsig Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Fanchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 327 (1), pp.145-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/rfg.2026.134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whistleblowing as a Recursive Sequence of Épreuves: A Boltanskian Theorization of Speaking Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Fanchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghan van Portfliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-025-05996-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women Whistleblowers: Examining parrhesia, power and gender with Sophocles’ Antigone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Kenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Fanchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organization Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01708406231187073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troubling organizational violence with Judith Butler: Surviving whistleblower reprisals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Kenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Fanchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gender, Work and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gwao.13083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to study strategic ignorance in organizations: A material approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Fanchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghan van Portfliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ephemera : Theory and Politics in Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whistleblowers or Offenders? A Judicial Approach to Whistleblowing – The LuxLeaks Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Ouriemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ben Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Fanchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37725/mgmt.v24.5449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit guide de survie à l’usage de l’homme politique mis en cause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Fanchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whistleblowing. Toward a New Theory, Par Kate Kenny (2019) Cambridge: Harvard University Press, 296 pages. ISBN: 978-06749-75798.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Fanchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (4), pp.834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1074567ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Those who listen: On the role of external recipients in whistleblowing cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Fanchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ephemera : Theory and Politics in Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanceurs d’alerte au cinéma : haro sur l’héroïsme !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Fanchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lanceurs d’alerte : des managers citoyens et responsables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Fanchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'une autre gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, érès, pp.269-276, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.eynau.2026.01.0270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who Counts as a Whistleblower? Legal and Academic Debates in France and the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Fanchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Whistleblowing Policy and Practice, Volume II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, Springer Nature Switzerland, pp.25-38, 2025, 978-3-031-93169-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-93170-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapide histoire de l’alerte éthique en France : une approche par le dispositif professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Fanchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'état du management 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Collection: Repères, 9782348035746</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing the whistleblowing process or managing the whistleblower? On the implementation of the European directive in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut Fanchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Whistleblowing Research Network Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leeds School of Business, University of Colorado Boulder, Boulder, CO, USA, Jun 2025, Boulder (CO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggression- Troubling : Organizational Violence, Perception and Parody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Kenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut Fanchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Relations 75th Anniversary Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Tavistock Institute, Apr 2023, London, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubling whistleblowing: A gendered experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Kenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut Fanchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Whistleblowing Research Annual Conference - 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Whistleblowing Research Unit - Middlesex University, Sep 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I have proof!”: A material perspective on confronting strategic ignorance with artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut Fanchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghan van Portfliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS 2021 Annual Conference Sub-theme 34</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The co-construction of whistleblowing cases. How expectations of the recipient frame ‘acceptable’ whistleblowing narratives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut Fanchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème atelier doctoral des Perspectives Critiques en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grenoble Ecole de Management, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fighting « unethical but not illegal » organizational practices: a two-case study analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Organizations facing whistleblowers: an analysis of instrumental and discursive organizational responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut Fanchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd EGOS Colloquium, Organizing in the shadow of power</w:t>
+              <w:t xml:space="preserve">Pre-colloquium workshop, 32nd EGOS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Naples Federico II, Jul 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227202v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizations facing whistleblowers: an analysis of instrumental and discursive organizational responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fighting « unethical but not illegal » organizational practices: a two-case study analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut Fanchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pre-colloquium workshop, 32nd EGOS conference</w:t>
+              <w:t xml:space="preserve">32nd EGOS Colloquium, Organizing in the shadow of power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Naples Federico II, Jul 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244479v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités de la réponse organisationnelle aux pratiques de résistance individuelle : le cas des lanceurs d’alerte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut Fanchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier doctoral, XXIVème conférence annuelle de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Dauphine, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">After the love has gone: an emotion based-theory of whistleblowing decision-making process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut Fanchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoral Workshop, Cardiff, Dauphine Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grenoble Ecole de Management, Nov 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Je paie pour qu’on le voie” : Les dispositifs d’alerte professionnelle en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut Fanchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Dauphine et Ecole des Mines, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizations facing whistleblowers: a critical analysis of instrumental and discursive organizational responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut Fanchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflexive and Creative Methodology, International PhD course</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lund University, May 2015, Lund (Sweden), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">After the love has gone: an emotion based-theory of whistleblowing decision-making process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut Fanchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGOS, Jul 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Je paie pour qu’on le voie » : les dispositifs d’alerte professionnelle en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut Fanchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th meeting Critical Management Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Louvain School of Management Research Institute, Apr 2014, Louvain la neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Disclosure Tools: A paradoxical transfer of responsibility from shareholders to employees?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut Fanchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBEN Research Conference 2014 “Ethics in a time of crisis”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INDEG-IUL ISCTE Executive Education, Oct 2014, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The co-construction of whistleblowing: How expectations of the recipient frame ‘acceptable’ whistleblowing narratives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut Fanchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Work and Employment Research Unit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Greenwich, Dec 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244401v1</w:t>
-              </w:r>
-[...966 lines deleted...]
-                <w:t xml:space="preserve">hal-02952088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tous pourris ? Les politiques face à la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut Fanchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-8159-4556-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2260,114 +2429,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empêcher, susciter, disqualifier : des mécanismes organisationnels qui façonnent le lanceur d'alerte : le cas de l'industrie des services financiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut Fanchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris-Dauphine - PSL, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04244442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2514,51 +2683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Fanchini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532117v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Kenny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407052v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407175v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan van Portfliet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227202v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244479v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244450v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227166v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244425v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227178v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065058v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-05996-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.13083" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146601v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406231187073" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03794190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ouriemmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Khaled" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v24.5449" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160674v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074567ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952133v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93170-3_3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952088v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-L___tat_du_management_2020-9782348059025.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04244442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sofia Rohsig Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Fanchini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2026.134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065058v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan van Portfliet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-05996-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146601v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Kenny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406231187073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.13083" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03794190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ouriemmi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Khaled" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v24.5449" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160690v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074567ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.eynau.2026.01.0270" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93170-3_3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952088v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-L___tat_du_management_2020-9782348059025.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227154v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04244442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>