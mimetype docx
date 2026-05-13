--- v0 (2026-03-15)
+++ v1 (2026-05-13)
@@ -191,568 +191,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Medical Image Transmission Using Chaotic Encryption and Blockchain-Based Integrity Verification</w:t>
+                <w:t xml:space="preserve">Hardware implementation of a novel chaos-based cryptosystem for secure image transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Bay Bourennane</w:t>
+                <w:t xml:space="preserve">El-Bay Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Atri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106, pp.102554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32604/cmc.2025.065356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vlsi.2025.102554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190364v1</w:t>
+                <w:t xml:space="preserve">hal-05293266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and FPGA implementation of a novel cryptographic secure pseudo random number generator based on artificial neural networks and chaotic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secure Medical Image Transmission Using Chaotic Encryption and Blockchain-Based Integrity Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Alloun</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El Bay Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Atri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vlsi.2025.102388⟩</w:t>
+              <w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/cmc.2025.065356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984119v1</w:t>
+                <w:t xml:space="preserve">hal-05190364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware and Secure Implementation of Enhanced ZUC Steam Cipher Based on Chaotic Dynamic S-Box</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and FPGA implementation of a novel cryptographic secure pseudo random number generator based on artificial neural networks and chaotic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Alloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Kifouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Bay Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25046/aj100105⟩</w:t>
+              <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.102388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vlsi.2025.102388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928312v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware implementation of a novel chaos-based cryptosystem for secure image transmission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardware and Secure Implementation of Enhanced ZUC Steam Cipher Based on Chaotic Dynamic S-Box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Bay Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Atri</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106, pp.102554. </w:t>
+              <w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.37-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vlsi.2025.102554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25046/aj100105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293266v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visually Image Encryption and Compression Using a CNN-Based Auto Encoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Bay Bourennane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Networks &amp; Communications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -825,51 +825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Belhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Bouzid-Daho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Bay Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -929,51 +929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Throughput MPSoC Implementation of Sparse Bayesian Learning Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Bay Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1076,51 +1076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haibin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Bay Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1197,51 +1197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced design and hardware implementation of a chaos-based block cipher for image protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1696,1013 +1696,1234 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Design and FPGA Implementation of a Hyper-Chaotic and Deep Learning Based PRNG for Image Security Application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Kifouche</w:t>
+                <w:t xml:space="preserve">Design and Implementation of a Deep Learning Embedded Cryptosystem for IoT Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tadros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Bay Bourennane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 1st International Conference on Electrical, Computer, Telecommunication and Energy Technologies (ECTE-Tech)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECTE-Tech62477.2024.10851138⟩</w:t>
+              <w:t xml:space="preserve">2025 9th International Conference on Computer, Software and Modeling (ICCSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rome, Italy. pp.21-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCSM66818.2025.00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920618v1</w:t>
+                <w:t xml:space="preserve">hal-05575333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visually Image Encryption based on Efficient Deep Learning Autoencoder</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Privacy-Preserving for Medical Images Using Cryptosystem and Convolutional Autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam Elaloui</w:t>
+                <w:t xml:space="preserve">Charles Norgbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Bay Bourennane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Education &amp; Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Copenhagen, Denmark. pp.57-64, </w:t>
+              <w:t xml:space="preserve">2025 9th International Conference on Computer, Software and Modeling (ICCSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rome, Italy. pp.40-45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5121/csit.2024.141206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCSM66818.2025.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916255v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA Implementation of AES-Based on Optimized Dynamic s-Box</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nakojah David</w:t>
+                <w:t xml:space="preserve">An Efficient Design and FPGA Implementation of a Hyper-Chaotic and Deep Learning Based PRNG for Image Security Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Alloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Kifouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Bay Bourennane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Security and Cryptography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0012780300003767⟩</w:t>
+              <w:t xml:space="preserve">2024 1st International Conference on Electrical, Computer, Telecommunication and Energy Technologies (ECTE-Tech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Oum El Bouaghi, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECTE-Tech62477.2024.10851138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916290v1</w:t>
+                <w:t xml:space="preserve">hal-04920618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA-based Implementation of Enhanced ZUC Stream Cipher Based on Dynamic S-Box</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visually Image Encryption based on Efficient Deep Learning Autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdelmalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Harhoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Elaloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Bay Bourennane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering and Emerging Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Education &amp; Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Copenhagen, Denmark. pp.57-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5121/csit.2024.141206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04467562v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined and Robust SNOW-ZUC Algorithm Based on Chaotic System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FPGA Implementation of AES-Based on Optimized Dynamic s-Box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvo Haroldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nakojah David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camel Tanougast</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Bay Bourennane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Cyber Security and Protection of Digital Services (Cyber Security)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.730-737, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012780300003767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CyberSecPODS.2018.8560677⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03807463v1</w:t>
+                <w:t xml:space="preserve">hal-04916290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two KASUMI components for an optimal implementation of the A5/3 algorithm</w:t>
+                <w:t xml:space="preserve">FPGA-based Implementation of Enhanced ZUC Stream Cipher Based on Dynamic S-Box</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salim Chitroub</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camel Tanougast</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Joseph Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Bay Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Circuits, System and Simulation (ICCSS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Engineering and Emerging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807465v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA implementation of an enhanced SNOW-3G stream cipher based on a hyperchaotic system</w:t>
+                <w:t xml:space="preserve">Combined and Robust SNOW-ZUC Algorithm Based on Chaotic System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camel Tanougast</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Sieler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102758⟩</w:t>
+              <w:t xml:space="preserve">2018 International Conference on Cyber Security and Protection of Digital Services (Cyber Security)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CyberSecPODS.2018.8560677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807464v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power energy output prediction of small wind urban for decision making</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two KASUMI components for an optimal implementation of the A5/3 algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chitroub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camel Tanougast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 International Conference on Circuits, System and Simulation (ICCSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, France. pp.124-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIRSYSSIM.2017.8023195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tanougast</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03807465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FPGA implementation of an enhanced SNOW-3G stream cipher based on a hyperchaotic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Benkhaddra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camel Tanougast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chitroub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Sieler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Barcelona, France. pp.1168-1173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power energy output prediction of small wind urban for decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ramenah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tanougast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Barcelona, France. pp.1102-1106, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2849,51 +3070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Cherifi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Madani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/joig.14.1.49-57" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190364v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Amdouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hajjaji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bay Bourennane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2025.065356" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Alloun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Kifouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Azzaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Bay Bourennane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2025.102388" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El Assad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj100105" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2025.102554" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.00497" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455940v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bensalmi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belhani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bouzid-Daho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54966/jreen.v28i5.1541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407859v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13010234" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04355502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109703" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Dridi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2022.2069496" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807474v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2020.102093" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2020.103644" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492091v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2020.103212" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Benkhaddra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chitroub" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sieler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5746976" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTE-Tech62477.2024.10851138" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelmalek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Harhoura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Elaloui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2024.141206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvo Haroldo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakojah David" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012780300003767" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Joseph Vella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberSecPODS.2018.8560677" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIRSYSSIM.2017.8023195" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102758" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807467v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramenah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tanougast" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102746" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Cherifi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Madani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/joig.14.1.49-57" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293266v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Amdouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hajjaji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Bay Bourennane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2025.102554" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190364v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bay Bourennane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2025.065356" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984119v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Alloun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Kifouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Azzaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2025.102388" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928312v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El Assad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj100105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.00497" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455940v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bensalmi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belhani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bouzid-Daho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54966/jreen.v28i5.1541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407859v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13010234" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04355502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109703" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Dridi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2022.2069496" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807474v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2020.102093" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2020.103644" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492091v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2020.103212" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Benkhaddra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chitroub" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sieler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5746976" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575333v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ismail" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tadros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSM66818.2025.00012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Norgbe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSM66818.2025.00015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTE-Tech62477.2024.10851138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelmalek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Harhoura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Elaloui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2024.141206" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvo Haroldo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakojah David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012780300003767" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Joseph Vella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberSecPODS.2018.8560677" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIRSYSSIM.2017.8023195" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807464v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102758" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramenah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tanougast" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102746" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>