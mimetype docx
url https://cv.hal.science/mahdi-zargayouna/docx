--- v0 (2026-03-26)
+++ v1 (2026-04-30)
@@ -893,365 +893,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Activity-Time to Build Realistic Plannings in Population Synthesis in a Suburban Area</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Dupin</w:t>
+                <w:t xml:space="preserve">A Middleware-Based Approach for Multi-Scale Mobility Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11167654⟩</w:t>
+              <w:t xml:space="preserve">Future internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fi13020022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412168v1</w:t>
+                <w:t xml:space="preserve">hal-04438306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Middleware-Based Approach for Multi-Scale Mobility Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boulet</w:t>
+                <w:t xml:space="preserve">Can dynamic ride-sharing reduce traffic congestion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negin Alisoltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (2), pp.21. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 145, pp212-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fi13020022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trb.2021.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438306v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can dynamic ride-sharing reduce traffic congestion?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
+                <w:t xml:space="preserve">Modeling Activity-Time to Build Realistic Plannings in Population Synthesis in a Suburban Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Delhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 145, pp212-246. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (16), pp.7654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trb.2021.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11167654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145412v1</w:t>
+                <w:t xml:space="preserve">hal-04412168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiagent Simulation of Real-Time Passenger Information on Transit Networks</w:t>
               </w:r>
@@ -1263,51 +1263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Zeddini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1601,51 +1601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mastio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Rana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1718,51 +1718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mastio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Rana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2043,51 +2043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Zeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2222,428 +2222,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleet Organization Models for Online Vehicle Routing Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing space-time networks for the dynamic time-constrained VRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Zeddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Besma Zeddini</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Temani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions in Computational Collective Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7, pp 82-102</w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), pp 88-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868999v1</w:t>
+                <w:t xml:space="preserve">hal-00868974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Agent-Based Community to Manage Urban Parking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Management of Urban Parking: An Agent-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bessghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Intelligent and Soft Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7557, pp 276-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00861808v1</w:t>
+                <w:t xml:space="preserve">hal-00861831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing space-time networks for the dynamic time-constrained VRP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fleet Organization Models for Online Vehicle Routing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Zeddini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moncef Temani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (2), pp 88-97</w:t>
+              <w:t xml:space="preserve">Transactions in Computational Collective Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp 82-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868974v1</w:t>
+                <w:t xml:space="preserve">hal-00868999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Urban Parking: An Agent-Based Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">An Agent-Based Community to Manage Urban Parking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bessghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Intelligent and Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 155, pp 17-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861831v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Competition on Quality of Service in Demand Responsive Transit</w:t>
               </w:r>
@@ -3571,390 +3571,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Wave Coordination For Traffic Signal Control Using Deep Reinforcement Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julian Garbiso</w:t>
+                <w:t xml:space="preserve">Vehicular Cloud Computing for Population Evacuation Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Idoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nguyen van Phu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th Triennial Symposium on Transportation Analysis (TRISTAN 2022) Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE/ACS 19th International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. p. 1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA56895.2022.10017964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506181v1</w:t>
+                <w:t xml:space="preserve">hal-04323747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicular Cloud Computing for Population Evacuation Optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Nguyen van Phu</w:t>
+                <w:t xml:space="preserve">Understanding the buses delay caused by the geometry of the roads using unsupervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Katranji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Sanmarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE/ACS 19th International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 11th Triennial Symposium on Transportation Analysis (TRISTAN 2022) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Mauritius Island, Mauritius</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323747v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the buses delay caused by the geometry of the roads using unsupervised learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green Wave Coordination For Traffic Signal Control Using Deep Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Katranji</w:t>
+                <w:t xml:space="preserve">Maxime Treca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Sanmarty</w:t>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Kraiem</w:t>
+                <w:t xml:space="preserve">Julian Garbiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th Triennial Symposium on Transportation Analysis (TRISTAN 2022) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Mauritius Island, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506189v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Shareability Clustering Method to Solve the Dynamic Ride-Sharing Problem Considering Network Congestion</w:t>
               </w:r>
@@ -4614,77 +4614,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Bootstrapping for Reinforcement Learning-Based Traffic Signal Control Systems Using Queueing Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Treca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garbiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4824,325 +4824,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Agent System for Real-time Ride-sharing in Congested Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Negin Alisoltani</w:t>
+                <w:t xml:space="preserve">Service-Oriented Architecture for Multiscale Traffic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KES-AMSTA 2019, 13th KES International Conference Agents and Multi-agent Systems: Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, SAINT JULIANS, Malta. 9p</w:t>
+              <w:t xml:space="preserve">AICCSA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397401v1</w:t>
+                <w:t xml:space="preserve">hal-03085801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time ride-sharing systems performance considering network congestion</w:t>
+                <w:t xml:space="preserve">A Multi-Agent System for Real-time Ride-sharing in Congested Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negin Alisoltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Leclercq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">hEART 2019, 8th Symposium of the European Association for Research in Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 6p</w:t>
+              <w:t xml:space="preserve">KES-AMSTA 2019, 13th KES International Conference Agents and Multi-agent Systems: Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, SAINT JULIANS, Malta. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492902v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service-Oriented Architecture for Multiscale Traffic simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boulet</w:t>
+                <w:t xml:space="preserve">Real-time ride-sharing systems performance considering network congestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negin Alisoltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">hEART 2019, 8th Symposium of the European Association for Research in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085801v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network performance under different levels of ride-sharing: A simulation study</w:t>
               </w:r>
@@ -5318,77 +5318,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Multiagent Simulation of Mobility in a Train Station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Kabalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,51 +5474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Zeddini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5591,51 +5591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Zeddini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5712,51 +5712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFSMA'15 - 23es Journées Francophones sur les Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, RENNES, France. pp. 175-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5820,51 +5820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.175-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5883,330 +5883,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tree-Based Context Model to Optimize Multiagent Simulation</w:t>
+                <w:t xml:space="preserve">Optimiser l'évaluation du contexte dans une simulation multi-agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATES 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFSMA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. pp.107-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067549v1</w:t>
+                <w:t xml:space="preserve">emse-01081318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser l'évaluation du contexte dans une simulation multi-agent</w:t>
+                <w:t xml:space="preserve">Optimizing Context Computation for Multiagent Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conferences on Web Intelligence (WI) and Intelligent Agent Technologies (IAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Varsovie, Poland. pp 111 - 118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2014.157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01081318v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01081289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Context Computation for Multiagent Simulations</w:t>
+                <w:t xml:space="preserve">A Tree-Based Context Model to Optimize Multiagent Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conferences on Web Intelligence (WI) and Intelligent Agent Technologies (IAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Varsovie, Poland. pp 111 - 118, </w:t>
+              <w:t xml:space="preserve">MATES 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Stuttgart, Germany. pp. 251-265, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2014.157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11584-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01081289v1</w:t>
+                <w:t xml:space="preserve">hal-01067549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the impact of future Internet on multimodal mobility</w:t>
               </w:r>
@@ -6218,51 +6218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Zeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6326,51 +6326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Zeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès ATEXPO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6408,51 +6408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Internet for a Personal Travel Companion service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Zeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6559,51 +6559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITS World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Austria. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6628,51 +6628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Localized Resource Allocation: Application to Urban Parking Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bessghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6723,51 +6723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport 2.0 : gestion distribuée du stationnement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bessghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7245,456 +7245,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically Configurable Multi-agent Simulation for Crisis Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flavien Balbo</w:t>
+                <w:t xml:space="preserve">Coupling Multi-agent and Macroscopic Simulators of Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Jezic, G., Chen-Burger, YH., Kusek, M., Šperka, R., Howlett, R., Jain, L. (eds) Agents and Multi-agent Systems: Technologies and Applications 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 148, pp.343-352, 2020, Smart Innovation Systems and Technologies, </w:t>
+              <w:t xml:space="preserve">In: Jezic, G., Chen-Burger, YH., Kusek, M., Šperka, R., Howlett, R., Jain, L. (eds) Agents and Multi-agent Systems: Technologies and Applications 2019 (KES–AMSTA–2019) Smart Innovation, Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 148, Springer, pp.323-332, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-13-8679-4_28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-13-8679-4_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167158v1</w:t>
+                <w:t xml:space="preserve">hal-02495459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Multi-agent and Macroscopic Simulators of Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boulet</w:t>
+                <w:t xml:space="preserve">Real-Time Autonomous Taxi Service: An Agent Based Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negin Alisoltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Leurent</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Jezic, G., Chen-Burger, YH., Kusek, M., Šperka, R., Howlett, R., Jain, L. (eds) Agents and Multi-agent Systems: Technologies and Applications 2019 (KES–AMSTA–2019) Smart Innovation, Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 148, Springer, pp.323-332, 2020, </w:t>
+              <w:t xml:space="preserve">In: Jezic, G., Chen-Burger, YH., Kusek, M., Šperka, R., Howlett, R., Jain, L. (eds) Agents and Multi-agent Systems: Technologies and Applications 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 186, pp. 199-207, 2020, Smart Innovation, Systems and Technologies, 978-981-15-5763-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-13-8679-4_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-5764-4_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495459v1</w:t>
+                <w:t xml:space="preserve">hal-03154969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Autonomous Taxi Service: An Agent Based Simulation</w:t>
+                <w:t xml:space="preserve">A Multi-agent System for Real-Time Ride Sharing in Congested Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negin Alisoltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Jezic, G., Chen-Burger, YH., Kusek, M., Šperka, R., Howlett, R., Jain, L. (eds) Agents and Multi-agent Systems: Technologies and Applications 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 186, pp. 199-207, 2020, Smart Innovation, Systems and Technologies, 978-981-15-5763-7. </w:t>
+              <w:t xml:space="preserve">Agents and Multi-agent Systems: Technologies and Applications 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 148, Springer, pp.333-342, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-15-5764-4_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-13-8679-4_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154969v1</w:t>
+                <w:t xml:space="preserve">hal-02186868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-agent System for Real-Time Ride Sharing in Congested Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Negin Alisoltani</w:t>
+                <w:t xml:space="preserve">Dynamically Configurable Multi-agent Simulation for Crisis Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Badeig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agents and Multi-agent Systems: Technologies and Applications 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 148, Springer, pp.333-342, 2020, </w:t>
+              <w:t xml:space="preserve">In: Jezic, G., Chen-Burger, YH., Kusek, M., Šperka, R., Howlett, R., Jain, L. (eds) Agents and Multi-agent Systems: Technologies and Applications 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 148, pp.343-352, 2020, Smart Innovation Systems and Technologies, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-13-8679-4_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-13-8679-4_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186868v1</w:t>
+                <w:t xml:space="preserve">hal-02167158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispatching Strategies for Dynamic Vehicle Routing Problems</w:t>
               </w:r>
@@ -7875,51 +7875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feirouz Ksontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8430,51 +8430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3BF7904"/>
+    <w:nsid w:val="748DF6EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8661,51 +8661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mahdi-zargayouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1221-8977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122092813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7610-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loubi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17094206" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474069v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Idoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ameli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen van Phu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.13148" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412162v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Delhoum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belaroussi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures7090108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3199445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Alisoltani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262499" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474065v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi14050132" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412168v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11167654" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scemama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi13020022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2021.01.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Othman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Zeddini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2018.2879166" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12145821" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2020.3014444" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mastio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Rana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2017.2776162" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.09.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.09.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19728-9_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.27.271-298" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DVQGWNZ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861808v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bessghaier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W76S2K2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868974v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Temani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614584v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdi Grootenboers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs de Weerdt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16178-0_12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471355v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier Trassy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Kadem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762736v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506181v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Treca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garbiso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323747v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017964" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naeem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Katranji" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanmarty" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kraiem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Saadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne C&#244;me" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Binh Luong Ngyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lassarre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506163v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Binh Luong Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680836v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363823v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Krug" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085801v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Scemama" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Kabalan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Ksontini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.100" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1061.1440" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203754v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163017v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067549v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11584-9_17" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081289v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.157" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862139v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kompfner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gatellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861037v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Beckmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank K&#246;ster" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868993v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772633v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13338-1_5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G19MK8P2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593532v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sc&#233;mama" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657788v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3068-5_11" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167158v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8679-4_28" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495459v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8679-4_26" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154969v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5764-4_18" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8679-4_27" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960090v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92031-3_9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59394-4_2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39883-9_5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536021v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02878991v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02465720v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mahdi-zargayouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1221-8977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122092813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7610-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loubi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17094206" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474069v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Idoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ameli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen van Phu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.13148" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412162v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Delhoum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belaroussi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures7090108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3199445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Alisoltani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262499" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474065v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi14050132" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438306v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scemama" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi13020022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2021.01.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11167654" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Othman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Zeddini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2018.2879166" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12145821" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2020.3014444" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mastio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Rana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2017.2776162" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.09.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.09.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19728-9_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.27.271-298" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DVQGWNZ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Temani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861831v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bessghaier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868999v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861808v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W76S2K2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614584v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdi Grootenboers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs de Weerdt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16178-0_12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471355v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier Trassy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Kadem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762736v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017964" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naeem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Katranji" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanmarty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kraiem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506181v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Treca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garbiso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Saadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne C&#244;me" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Binh Luong Ngyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lassarre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506163v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Binh Luong Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680836v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363823v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Krug" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085801v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Scemama" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492902v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Kabalan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Ksontini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.100" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1061.1440" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203754v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163017v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.157" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067549v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11584-9_17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862139v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kompfner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gatellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861037v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Beckmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank K&#246;ster" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868993v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772633v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13338-1_5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G19MK8P2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593532v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sc&#233;mama" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657788v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3068-5_11" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495459v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8679-4_26" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5764-4_18" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8679-4_27" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167158v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8679-4_28" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960090v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92031-3_9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59394-4_2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39883-9_5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536021v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02878991v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02465720v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>