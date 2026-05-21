--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -451,391 +451,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of MATSim Modeling of Road Infrastructure in Cyclists’ Choices in the Case of a Hilly Relief</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Dupin</w:t>
+                <w:t xml:space="preserve">An Agent-Based Dynamic Framework for Population Evacuation Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Idoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nguyen van Phu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrastructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/infrastructures7090108⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.88606-88620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3199445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412162v1</w:t>
+                <w:t xml:space="preserve">hal-04204451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Agent-Based Dynamic Framework for Population Evacuation Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Idoudi</w:t>
+                <w:t xml:space="preserve">Space-time clustering-based method to optimize shareability in real-Time Ride-Sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negin Alisoltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3199445⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.e0262499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0262499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204451v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time clustering-based method to optimize shareability in real-Time Ride-Sharing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of MATSim Modeling of Road Infrastructure in Cyclists’ Choices in the Case of a Hilly Relief</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Delhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negin Alisoltani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Ameli</w:t>
+                <w:t xml:space="preserve">Rachid Belaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (1), pp.e0262499. </w:t>
+              <w:t xml:space="preserve">Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (9), pp.108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0262499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/infrastructures7090108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794709v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of the Multi-Agent Environment for Mobility Applications</w:t>
               </w:r>
@@ -893,365 +893,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Middleware-Based Approach for Multi-Scale Mobility Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boulet</w:t>
+                <w:t xml:space="preserve">Modeling Activity-Time to Build Realistic Plannings in Population Synthesis in a Suburban Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Delhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future internet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fi13020022⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (16), pp.7654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11167654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438306v1</w:t>
+                <w:t xml:space="preserve">hal-04412168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can dynamic ride-sharing reduce traffic congestion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negin Alisoltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 145, pp212-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trb.2021.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Activity-Time to Build Realistic Plannings in Population Synthesis in a Suburban Area</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Dupin</w:t>
+                <w:t xml:space="preserve">A Middleware-Based Approach for Multi-Scale Mobility Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (16), pp.7654. </w:t>
+              <w:t xml:space="preserve">Future internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11167654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fi13020022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412168v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiagent Simulation of Real-Time Passenger Information on Transit Networks</w:t>
               </w:r>
@@ -1263,51 +1263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Zeddini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1354,77 +1354,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity-Based Demand Modeling for a Future Urban District</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Delhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belaroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1471,77 +1471,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sequential Clustering Method for the Taxi-Dispatching Problem Considering Traffic Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negin Alisoltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1601,51 +1601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mastio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Rana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1718,51 +1718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mastio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Rana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2043,51 +2043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Zeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2222,428 +2222,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing space-time networks for the dynamic time-constrained VRP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fleet Organization Models for Online Vehicle Routing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Zeddini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moncef Temani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (2), pp 88-97</w:t>
+              <w:t xml:space="preserve">Transactions in Computational Collective Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp 82-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868974v1</w:t>
+                <w:t xml:space="preserve">hal-00868999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Urban Parking: An Agent-Based Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">An Agent-Based Community to Manage Urban Parking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bessghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Intelligent and Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 155, pp 17-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861831v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleet Organization Models for Online Vehicle Routing Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing space-time networks for the dynamic time-constrained VRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Zeddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Besma Zeddini</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Temani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions in Computational Collective Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7, pp 82-102</w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), pp 88-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868999v1</w:t>
+                <w:t xml:space="preserve">hal-00868974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Agent-Based Community to Manage Urban Parking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Management of Urban Parking: An Agent-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bessghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Intelligent and Soft Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7557, pp 276-285</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00861808v1</w:t>
+                <w:t xml:space="preserve">hal-00861831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Competition on Quality of Service in Demand Responsive Transit</w:t>
               </w:r>
@@ -3132,64 +3132,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Pricing and Matching in P2P Ride-Sharing: Insights from MATSim Simulations in Dunkirk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negin Alisoltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Delhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3450,164 +3450,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based Optimization Framework for Stage-based Evacuation Planning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Nguyen van Phu</w:t>
+                <w:t xml:space="preserve">Understanding the buses delay caused by the geometry of the roads using unsupervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Katranji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Sanmarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th symposium of the European Association for Research in Transportation (hEART)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Leuven, Belgium. pp.8</w:t>
+              <w:t xml:space="preserve">The 11th Triennial Symposium on Transportation Analysis (TRISTAN 2022) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Mauritius Island, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680841v1</w:t>
+                <w:t xml:space="preserve">hal-04506189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicular Cloud Computing for Population Evacuation Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Idoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3652,378 +3656,374 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE/ACS 19th International Conference on Computer Systems and Applications (AICCSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. p. 1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AICCSA56895.2022.10017964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the buses delay caused by the geometry of the roads using unsupervised learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sami Kraiem</w:t>
+                <w:t xml:space="preserve">Green Wave Coordination For Traffic Signal Control Using Deep Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Treca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garbiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th Triennial Symposium on Transportation Analysis (TRISTAN 2022) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Mauritius Island, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506189v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Wave Coordination For Traffic Signal Control Using Deep Reinforcement Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julian Garbiso</w:t>
+                <w:t xml:space="preserve">Simulation-based Optimization Framework for Stage-based Evacuation Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Idoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nguyen van Phu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th Triennial Symposium on Transportation Analysis (TRISTAN 2022) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Mauritius Island, Mauritius</w:t>
+              <w:t xml:space="preserve">The 10th symposium of the European Association for Research in Transportation (hEART)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Leuven, Belgium. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506181v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Shareability Clustering Method to Solve the Dynamic Ride-Sharing Problem Considering Network Congestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negin Alisoltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRB 2022, Transportation Research Board 101st Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Washington, D.C, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4398,77 +4398,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agent Activity-Based Simulation of a Future Neighborhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Delhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belaroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4614,77 +4614,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Bootstrapping for Reinforcement Learning-Based Traffic Signal Control Systems Using Queueing Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Treca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garbiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4716,476 +4716,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal fleet management for real-time ride-sharing service considering network congestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
+                <w:t xml:space="preserve">Service-Oriented Architecture for Multiscale Traffic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Krug</w:t>
+                <w:t xml:space="preserve">Gerard Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRB 2019, Transportation Research Board 98th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Washington DC, United States. 22p</w:t>
+              <w:t xml:space="preserve">AICCSA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059204v1</w:t>
+                <w:t xml:space="preserve">hal-03085801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service-Oriented Architecture for Multiscale Traffic simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boulet</w:t>
+                <w:t xml:space="preserve">A Multi-Agent System for Real-time Ride-sharing in Congested Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negin Alisoltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Leurent</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">KES-AMSTA 2019, 13th KES International Conference Agents and Multi-agent Systems: Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, SAINT JULIANS, Malta. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085801v1</w:t>
+                <w:t xml:space="preserve">hal-02397401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Agent System for Real-time Ride-sharing in Congested Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Real-time ride-sharing systems performance considering network congestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negin Alisoltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KES-AMSTA 2019, 13th KES International Conference Agents and Multi-agent Systems: Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, SAINT JULIANS, Malta. 9p</w:t>
+              <w:t xml:space="preserve">hEART 2019, 8th Symposium of the European Association for Research in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397401v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time ride-sharing systems performance considering network congestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Optimal fleet management for real-time ride-sharing service considering network congestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negin Alisoltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Krug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">hEART 2019, 8th Symposium of the European Association for Research in Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 6p</w:t>
+              <w:t xml:space="preserve">TRB 2019, Transportation Research Board 98th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Washington DC, United States. 22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492902v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network performance under different levels of ride-sharing: A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negin Alisoltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5223,77 +5223,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Oriented Approach for the Dial-A-Ride Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negin Alisoltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AICCSA 2019, 16th ACS/IEEE International Conference on Computer Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Abu Dhabi, United Arab Emirates. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5318,77 +5318,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Multiagent Simulation of Mobility in a Train Station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Kabalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,51 +5474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Zeddini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5591,51 +5591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Zeddini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5712,51 +5712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFSMA'15 - 23es Journées Francophones sur les Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, RENNES, France. pp. 175-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5820,51 +5820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.175-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6218,51 +6218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Zeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6326,51 +6326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Zeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès ATEXPO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6408,51 +6408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Internet for a Personal Travel Companion service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Zeddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6559,51 +6559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITS World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Austria. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6628,51 +6628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Localized Resource Allocation: Application to Urban Parking Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bessghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6723,51 +6723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport 2.0 : gestion distribuée du stationnement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bessghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7156,51 +7156,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Impact of Shared-Taxi Pricing on Congestion Using Agent-Based Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negin Alisoltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7245,456 +7245,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Multi-agent and Macroscopic Simulators of Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boulet</w:t>
+                <w:t xml:space="preserve">Dynamically Configurable Multi-agent Simulation for Crisis Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Badeig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Jezic, G., Chen-Burger, YH., Kusek, M., Šperka, R., Howlett, R., Jain, L. (eds) Agents and Multi-agent Systems: Technologies and Applications 2019 (KES–AMSTA–2019) Smart Innovation, Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 148, Springer, pp.323-332, 2020, </w:t>
+              <w:t xml:space="preserve">In: Jezic, G., Chen-Burger, YH., Kusek, M., Šperka, R., Howlett, R., Jain, L. (eds) Agents and Multi-agent Systems: Technologies and Applications 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 148, pp.343-352, 2020, Smart Innovation Systems and Technologies, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-13-8679-4_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-13-8679-4_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495459v1</w:t>
+                <w:t xml:space="preserve">hal-02167158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Autonomous Taxi Service: An Agent Based Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Negin Alisoltani</w:t>
+                <w:t xml:space="preserve">Coupling Multi-agent and Macroscopic Simulators of Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Jezic, G., Chen-Burger, YH., Kusek, M., Šperka, R., Howlett, R., Jain, L. (eds) Agents and Multi-agent Systems: Technologies and Applications 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 186, pp. 199-207, 2020, Smart Innovation, Systems and Technologies, 978-981-15-5763-7. </w:t>
+              <w:t xml:space="preserve">In: Jezic, G., Chen-Burger, YH., Kusek, M., Šperka, R., Howlett, R., Jain, L. (eds) Agents and Multi-agent Systems: Technologies and Applications 2019 (KES–AMSTA–2019) Smart Innovation, Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 148, Springer, pp.323-332, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-15-5764-4_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-13-8679-4_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154969v1</w:t>
+                <w:t xml:space="preserve">hal-02495459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-agent System for Real-Time Ride Sharing in Congested Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Real-Time Autonomous Taxi Service: An Agent Based Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negin Alisoltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agents and Multi-agent Systems: Technologies and Applications 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 148, Springer, pp.333-342, 2020, </w:t>
+              <w:t xml:space="preserve">In: Jezic, G., Chen-Burger, YH., Kusek, M., Šperka, R., Howlett, R., Jain, L. (eds) Agents and Multi-agent Systems: Technologies and Applications 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 186, pp. 199-207, 2020, Smart Innovation, Systems and Technologies, 978-981-15-5763-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-13-8679-4_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-5764-4_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186868v1</w:t>
+                <w:t xml:space="preserve">hal-03154969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically Configurable Multi-agent Simulation for Crisis Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flavien Balbo</w:t>
+                <w:t xml:space="preserve">A Multi-agent System for Real-Time Ride Sharing in Congested Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negin Alisoltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Jezic, G., Chen-Burger, YH., Kusek, M., Šperka, R., Howlett, R., Jain, L. (eds) Agents and Multi-agent Systems: Technologies and Applications 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 148, pp.343-352, 2020, Smart Innovation Systems and Technologies, </w:t>
+              <w:t xml:space="preserve">Agents and Multi-agent Systems: Technologies and Applications 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 148, Springer, pp.333-342, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-13-8679-4_28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-13-8679-4_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167158v1</w:t>
+                <w:t xml:space="preserve">hal-02186868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispatching Strategies for Dynamic Vehicle Routing Problems</w:t>
               </w:r>
@@ -7875,51 +7875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feirouz Ksontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7992,172 +7992,172 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles multi-agents de déplacement à base d'activités : Etat de l'art</w:t>
+                <w:t xml:space="preserve">Modèles multi-agents de déplacement à base d'activités : Enquête et synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université gustave eiffel. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03535180v1</w:t>
+                <w:t xml:space="preserve">hal-03536021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles multi-agents de déplacement à base d'activités : Enquête et synthèse</w:t>
+                <w:t xml:space="preserve">Modèles multi-agents de déplacement à base d'activités : Etat de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université gustave eiffel. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Buisson</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03536021v1</w:t>
+                <w:t xml:space="preserve">hal-03535180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8430,51 +8430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="748DF6EA"/>
+    <w:nsid w:val="349DA7B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8661,51 +8661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mahdi-zargayouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1221-8977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122092813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7610-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loubi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17094206" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474069v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Idoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ameli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen van Phu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.13148" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412162v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Delhoum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belaroussi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures7090108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3199445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Alisoltani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262499" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474065v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi14050132" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438306v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scemama" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi13020022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2021.01.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11167654" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Othman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Zeddini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2018.2879166" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12145821" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2020.3014444" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mastio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Rana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2017.2776162" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.09.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.09.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19728-9_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.27.271-298" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DVQGWNZ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Temani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861831v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bessghaier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868999v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861808v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W76S2K2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614584v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdi Grootenboers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs de Weerdt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16178-0_12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471355v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier Trassy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Kadem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762736v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017964" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naeem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Katranji" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanmarty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kraiem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506181v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Treca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garbiso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Saadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne C&#244;me" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Binh Luong Ngyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lassarre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506163v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Binh Luong Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680836v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363823v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Krug" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085801v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Scemama" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492902v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Kabalan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Ksontini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.100" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1061.1440" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203754v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163017v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.157" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067549v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11584-9_17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862139v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kompfner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gatellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861037v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Beckmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank K&#246;ster" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868993v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772633v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13338-1_5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G19MK8P2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593532v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sc&#233;mama" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657788v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3068-5_11" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495459v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8679-4_26" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5764-4_18" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8679-4_27" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167158v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8679-4_28" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960090v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92031-3_9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59394-4_2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39883-9_5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536021v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02878991v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02465720v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mahdi-zargayouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1221-8977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122092813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7610-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loubi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17094206" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474069v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Idoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ameli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen van Phu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.13148" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204451v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3199445" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Alisoltani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262499" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Delhoum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belaroussi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures7090108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474065v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi14050132" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412168v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11167654" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145412v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2021.01.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438306v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scemama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi13020022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Othman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Zeddini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2018.2879166" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12145821" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2020.3014444" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mastio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Rana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2017.2776162" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.09.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.09.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19728-9_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.27.271-298" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DVQGWNZ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861808v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bessghaier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W76S2K2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868974v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Temani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614584v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdi Grootenboers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs de Weerdt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16178-0_12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471355v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier Trassy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Kadem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762736v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naeem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Katranji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanmarty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kraiem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323747v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017964" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506181v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Treca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garbiso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Saadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne C&#244;me" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Binh Luong Ngyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lassarre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506163v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Binh Luong Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680836v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363823v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085801v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Scemama" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059204v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Krug" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Kabalan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Ksontini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.100" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1061.1440" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203754v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163017v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.157" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067549v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11584-9_17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862139v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kompfner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gatellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861037v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Beckmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank K&#246;ster" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868993v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772633v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13338-1_5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G19MK8P2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593532v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sc&#233;mama" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657788v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3068-5_11" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167158v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8679-4_28" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495459v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8679-4_26" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154969v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5764-4_18" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8679-4_27" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960090v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92031-3_9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59394-4_2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39883-9_5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535180v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02878991v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02465720v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>