--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -66,1120 +66,1103 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating transgenerational hologenomes under selection with RITHMS</w:t>
+                <w:t xml:space="preserve">Alterations in gut microbiota characteristics along a type 2 diabetes risk gradient linked with family history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Pety</w:t>
+                <w:t xml:space="preserve">Oscar Gitton-Quent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid David</w:t>
+                <w:t xml:space="preserve">Mathilde Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Rau</w:t>
+                <w:t xml:space="preserve">Nicolas Maziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Hiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Mathematical and Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.mcb.100417⟩</w:t>
+              <w:t xml:space="preserve">Gut Microbes Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/29933935.2025.2527766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461768v1</w:t>
+                <w:t xml:space="preserve">hal-05279637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations in gut microbiota characteristics along a type 2 diabetes risk gradient linked with family history</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The cutting type of vegetables influences the spontaneous fermentation rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Sola</w:t>
+                <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Maziers</w:t>
+                <w:t xml:space="preserve">Romane Junker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hiol</w:t>
+                <w:t xml:space="preserve">Céline Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut Microbes Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/29933935.2025.2527766⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05279637v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701063v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cutting type of vegetables influences the spontaneous fermentation rate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulating transgenerational hologenomes under selection with RITHMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Junker</w:t>
+                <w:t xml:space="preserve">Solène Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Baty</w:t>
+                <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rué</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Microbiology</w:t>
+              <w:t xml:space="preserve">Peer Community In Mathematical and Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pci.mcb.100417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701063v3</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data.</w:t>
+                <w:t xml:space="preserve">Zero-inflation in the multivariate poisson lognormal family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Bastien Batardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Bize</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Gindraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.06704⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (6), pp.196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-025-10729-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785149v1</w:t>
+                <w:t xml:space="preserve">hal-05579456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Role of Gut Microbiota in Duchenne Muscular Dystrophy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive, large-scale analysis of “terroir” cheese and milk microbiota reveals profiles strongly shaped by both geographical and human factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Jollet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
+                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2023.10.010⟩</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), pp.ycae095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycae095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383411v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive, large-scale analysis of “terroir” cheese and milk microbiota reveals profiles strongly shaped by both geographical and human factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Irlinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (1), pp.ycae095. </w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (103), pp.6704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycae095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21105/joss.06704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668230v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota members from body sites of dairy cows are largely shared within individual hosts throughout lactation but sharing is limited in the herd</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Insight into the Role of Gut Microbiota in Duchenne Muscular Dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Constant</w:t>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego P. Morgavi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rault</w:t>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42523-023-00252-w⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194 (2), pp.264-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2023.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126196v1</w:t>
+                <w:t xml:space="preserve">hal-04383411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Fecal Sample Collection Methods for Microbial Analysis Embedded within Colorectal Cancer Screening Programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiota members from body sites of dairy cows are largely shared within individual hosts throughout lactation but sharing is limited in the herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi Zouiouich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Fabienne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Vogtmann</w:t>
+                <w:t xml:space="preserve">Diego P. Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Huybrechts</w:t>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (2), pp. 305-314. </w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-21-0188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42523-023-00252-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625845v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prebiotic Supplementation During Gestation Induces a Tolerogenic Environment and a Protective Microbiota in Offspring Mitigating Food Allergy</w:t>
               </w:r>
@@ -1293,1856 +1276,1856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical correction of p-values via an ultrametric tree running Ornstein-Uhlenbeck process</w:t>
+                <w:t xml:space="preserve">Comparison of Fecal Sample Collection Methods for Microbial Analysis Embedded within Colorectal Cancer Screening Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bichat</w:t>
+                <w:t xml:space="preserve">Semi Zouiouich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ambroise</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emily Vogtmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Huybrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00180-021-01148-6⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (2), pp. 305-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-21-0188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072108v1</w:t>
+                <w:t xml:space="preserve">hal-03625845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical correction of p-values via an ultrametric tree running Ornstein-Uhlenbeck process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Watteaux</w:t>
+                <w:t xml:space="preserve">Antoine Bichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vannier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (3), pp.995-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00180-021-01148-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399723v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Poisson-Lognormal Model as a Versatile Framework for the Joint Analysis of Species Abundances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chiquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Thomas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Robin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2021.588292⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215628v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Physical Inactivity Induce Significant Changes in Human Gut Microbiota? New Answers Using the Dry Immersion Hypoactivity Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitric Oxide Impacts Human Gut Microbiota Diversity and Functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Chopard</w:t>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Bareille</w:t>
+                <w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Beck</w:t>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13113865⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSystems.00558-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415988v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric Oxide Impacts Human Gut Microbiota Diversity and Functionalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Leclerc</w:t>
+                <w:t xml:space="preserve">Does Physical Inactivity Induce Significant Changes in Human Gut Microbiota? New Answers Using the Dry Immersion Hypoactivity Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Lebreuilly</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSystems.00558-21⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13113865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413913v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial and functional characterization of an allochthonous consortium applied to hydrogen production from Citrus Peel Waste in batch reactor in optimized conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
+                <w:t xml:space="preserve">The Poisson-Lognormal Model as a Versatile Framework for the Joint Analysis of Species Abundances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Kimiko Sakamoto</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112631⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2021.588292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211333v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rhinobiome of Exacerbated Wheezers and Asthmatics: Insights From a German Pediatric Exacerbation Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FROGS: a powerful tool to analyse the diversity of fungi with special management of internal transcribed spacers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Aydin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/falgy.2021.667562⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbab318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244864v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose but Not Fructose Alters the Intestinal Paracellular Permeability in Association With Gut Inflammation and Dysbiosis in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial and functional characterization of an allochthonous consortium applied to hydrogen production from Citrus Peel Waste in batch reactor in optimized conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Kimiko Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Monnoye</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tiago Palladino Delforno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.742584⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 291, pp.112631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634400v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FROGS: a powerful tool to analyse the diversity of fungi with special management of internal transcribed spacers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glucose but Not Fructose Alters the Intestinal Paracellular Permeability in Association With Gut Inflammation and Dysbiosis in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Monnoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xufei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Beguet-Crespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bernard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bib/bbab318⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.742584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323846v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal patterns in Ixodes ricinus microbial communities: an insight into tick-borne microbe interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Rhinobiome of Exacerbated Wheezers and Asthmatics: Insights From a German Pediatric Exacerbation Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Aydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lejal</w:t>
+                <w:t xml:space="preserve">Cornelius Weisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chiquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Estrada-Peña</w:t>
+                <w:t xml:space="preserve">Sandra Maaß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-021-01051-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/falgy.2021.667562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287263v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring short k-mer profiles in cells and mobile elements from Archaea highlights the major influence of both the ecological niche and evolutionary history</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Temporal patterns in Ixodes ricinus microbial communities: an insight into tick-borne microbe interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lejal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Schbath</w:t>
+                <w:t xml:space="preserve">S. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Forterre</w:t>
+                <w:t xml:space="preserve">A. Estrada-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-07471-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-021-01051-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176011v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the history of the genus Gallus through whole genome sequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploring short k-mer profiles in cells and mobile elements from Archaea highlights the major influence of both the ecological niche and evolutionary history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Suez</w:t>
+                <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanbadam Sathyakumar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mariangela Arca</w:t>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.107044⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-07471-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155990v1</w:t>
+                <w:t xml:space="preserve">hal-03176011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function-Driven Design of Lactic Acid Bacteria Co-cultures to Produce New Fermented Food Associating Milk and Lupin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the history of the genus Gallus through whole genome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Suez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanbadam Sathyakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Canon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+                <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.584163⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, pp.107044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.107044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019865v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimkaMin: fast and resource frugal de novo comparative metagenomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taxon appearance from extraction and amplification steps demonstrates the value of multiple controls in tick microbiome analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lejal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Benoit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Schbath</w:t>
+                <w:t xml:space="preserve">Maud Marsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (4), pp.1-2. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308101v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency and asymptotic normality of stochastic block models estimators from sampled data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Tabouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3183,1199 +3166,1199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxon appearance from extraction and amplification steps demonstrates the value of multiple controls in tick microbiome analysis</w:t>
+                <w:t xml:space="preserve">SimkaMin: fast and resource frugal de novo comparative metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lejal</w:t>
+                <w:t xml:space="preserve">Gaëtan Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01093⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (4), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790980v1</w:t>
+                <w:t xml:space="preserve">hal-02308101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First step of odorant detection in the olfactory epithelium and olfactory preferences differ according to the microbiota profile in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of selection signatures in Limousin cattle using whole‐genome resequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ramayo‐caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Naudon</w:t>
+                <w:t xml:space="preserve">M. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien François</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Monnoye</w:t>
+                <w:t xml:space="preserve">M. Féménia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
+                <w:t xml:space="preserve">G. Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 384, </w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (5), pp.815-819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/age.12982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503302v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murine genetic background overcomes gut microbiota changes to explain metabolic response to high-fat diet</w:t>
+                <w:t xml:space="preserve">First step of odorant detection in the olfactory epithelium and olfactory preferences differ according to the microbiota profile in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Safari</w:t>
+                <w:t xml:space="preserve">Laurent Naudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Adrien François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12020287⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503303v1</w:t>
+                <w:t xml:space="preserve">hal-02503302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of selection signatures in Limousin cattle using whole‐genome resequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Murine genetic background overcomes gut microbiota changes to explain metabolic response to high-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ramayo‐caldas</w:t>
+                <w:t xml:space="preserve">Zahra Safari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Charles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Renand</w:t>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Monnoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/age.12982⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12020287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285327v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts in the temperature-sensitive periods for spring phenology in European beech and pedunculate oak clones across latitudes and over recent decades.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Consistency and Asymptotic Normality of Latent Blocks Model Estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Keribin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Vitasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14918⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.1234-1268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/20-EJS1695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622770v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511960v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency and Asymptotic Normality of Latent Blocks Model Estimators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Shifts in the temperature-sensitive periods for spring phenology in European beech and pedunculate oak clones across latitudes and over recent decades.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank-M Chmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Vitasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/20-EJS1695⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.1808-1819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511960v3</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Probiotic Mixture Induces Anxiolytic- and Antidepressive-Like Effects in Fischer and Maternally Deprived Long Evans Rats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Incorporating Phylogenetic Information in Microbiome Differential Abundance Studies Has No Effect on Detection Power and FDR Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Plassais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2020.581296⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225018v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating Phylogenetic Information in Microbiome Differential Abundance Studies Has No Effect on Detection Power and FDR Control</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Probiotic Mixture Induces Anxiolytic- and Antidepressive-Like Effects in Fischer and Maternally Deprived Long Evans Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00649⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2020.581296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635268v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steatosis and gut microbiota dysbiosis induced by high-fat diet are reversed by 1-week chow diet administration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Monnoye</w:t>
+                <w:t xml:space="preserve">Function-Driven Design of Lactic Acid Bacteria Co-cultures to Produce New Fermented Food Associating Milk and Lupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter M. Abuja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Kashofer</w:t>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 71, pp.72-88. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nutres.2019.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.584163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503316v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fructose malabsorption induces cholecystokinin expression in the ileum and cecum by changing microbiota composition and metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xufei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Grosfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4459,645 +4442,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and metabolic signatures of Salmonella enterica subsp. enterica associated with animal sources at the pangenomic scale</w:t>
+                <w:t xml:space="preserve">Comparative metatranscriptomic analysis of anaerobic digesters treating anionic surfactant contaminated wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méryl Vila Nova</w:t>
+                <w:t xml:space="preserve">Tiago P. Delforno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Durimel</w:t>
+                <w:t xml:space="preserve">Thais Z. Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin La</w:t>
+                <w:t xml:space="preserve">Cedric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Felten</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+                <w:t xml:space="preserve">Gileno V. Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-6188-x⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (649), pp.482-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392205v1</w:t>
+                <w:t xml:space="preserve">hal-01888286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle functiona potential link with glucose homeostasis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxence Jollet</w:t>
+                <w:t xml:space="preserve">Optimize the plant microbiota to increase plant growth and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+                <w:t xml:space="preserve">P. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjes Baati</w:t>
+                <w:t xml:space="preserve">Mylène Durand-Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 317 (1), pp.E158-E171. </w:t>
+              <w:t xml:space="preserve">Consortium Biocontrôle et GIS Biotechnologies Vertes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00521.2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1fve-e105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152871v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative metatranscriptomic analysis of anaerobic digesters treating anionic surfactant contaminated wastewater</w:t>
+                <w:t xml:space="preserve">Genetic and metabolic signatures of Salmonella enterica subsp. enterica associated with animal sources at the pangenomic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago P. Delforno</w:t>
+                <w:t xml:space="preserve">Méryl Vila Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thais Z. Macedo</w:t>
+                <w:t xml:space="preserve">Kévin Durimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Midoux</w:t>
+                <w:t xml:space="preserve">Kévin La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gileno V. Lacerda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Arnaud Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.328⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-6188-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888286v1</w:t>
+                <w:t xml:space="preserve">hal-02392205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimize the plant microbiota to increase plant growth and health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle functiona potential link with glucose homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dufour</w:t>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Durand-Tardif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consortium Biocontrôle et GIS Biotechnologies Vertes </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 317 (1), pp.E158-E171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1fve-e105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00521.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297096v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pratique à destination des biologistes, bioinformaticiens et statisticiens qui souhaitent s’initier aux analyses métabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 97, pp.46-69</w:t>
@@ -5124,1372 +5107,1372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational inference for probabilistic Poisson PCA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Steatosis and gut microbiota dysbiosis induced by high-fat diet are reversed by 1-week chow diet administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Safari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Monnoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M. Abuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kashofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/18-AOAS1177⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.72-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nutres.2019.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941270v1</w:t>
+                <w:t xml:space="preserve">hal-02503316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference of Adaptive Shifts for Multivariate Correlated Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/sysbio/syy005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROGS: Find, Rapidly, OTUs with Galaxy Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (8), pp.1287-1294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phages infecting Faecalibacterium prausnitzii belong to novel viral genera that help to decipher intestinal viromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey K. Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Benevides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (1), 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40168-018-0452-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented large inverted repeats at the replication terminus of circular bacterial chromosomes suggest a novel mode of chromosome rescue</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Variational inference for probabilistic Poisson PCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep44331⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (4), pp.2674-2698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/18-AOAS1177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509688v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of large 16S rRNA Illumina datasets: impact of singleton read filtering on microbial community description</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Unprecedented large inverted repeats at the replication terminus of circular bacterial chromosomes suggest a novel mode of chromosome rescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela El Kafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+                <w:t xml:space="preserve">Camille Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12700⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep44331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01605865v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of proteins involved in the anti-inflammatory properties of Propionibacterium freudenreichii by means of a multi-strain study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of large 16S rRNA Illumina datasets: impact of singleton read filtering on microbial community description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nicolas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep46409⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01510019v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH1 from Orf virus: a new tyrosine phosphatase that displays distinct structural features and triple substrate specificity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of proteins involved in the anti-inflammatory properties of Propionibacterium freudenreichii by means of a multi-strain study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Segovia</w:t>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Haouz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mariano Martinez</w:t>
+                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2017.07.017⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.46409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep46409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602647v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of adaptive shifts on phylogenies by using shifted stochastic processes on a tree</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OH1 from Orf virus: a new tyrosine phosphatase that displays distinct structural features and triple substrate specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Haouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Porley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rssb.12206⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2017.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551071v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory epithelium changes in germfree mice</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Detection of adaptive shifts on phylogenies by using shifted stochastic processes on a tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.24687. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep24687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rssb.12206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371054v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple comparative metagenomics using multiset k -mer counting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (14), 25 p. </w:t>
@@ -6553,1996 +6536,2130 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lehrter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Rhimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (5), pp.1484-1497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.13181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Red Queen lives: Epistasis between linked resistance loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar M. J. A. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pepijn Luijckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberto Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Ebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70 (2), pp.480-487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/evo.12854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Olfactory epithelium changes in germfree mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amal Hammani</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Naudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (1), pp.35. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.24687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep24687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142363v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High genetic variation in resting-stage production in a metapopulation: is there evidence for local adaptation?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Co-clustering through Latent Bloc Model: a Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 156 (3), pp.120-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634111v1</w:t>
+                <w:t xml:space="preserve">hal-02088216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-clustering through Latent Bloc Model: a Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High genetic variation in resting-stage production in a metapopulation: is there evidence for local adaptation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew D Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Walser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph R. Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (10), pp.2747-2756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.12770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088216v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of the groups posterior distribution in latent or stochastic block models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Matias</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sintia Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713120v2</w:t>
+                <w:t xml:space="preserve">hal-01142363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial ecosystems are dominated by specialist taxa.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Convergence of the groups posterior distribution in latent or stochastic block models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dieter Ebert</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Matias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (1), pp.537-573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.12478⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02631330v1</w:t>
+                <w:t xml:space="preserve">hal-00713120v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative prediction of genome-wide resource allocation in bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial ecosystems are dominated by specialist taxa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Goelzer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Ebert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2015.10.003⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (9), pp.974-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536511v1</w:t>
+                <w:t xml:space="preserve">hal-02631330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of amino acids in mitochondrially encoded proteins that correlate with lifespan.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Quantitative prediction of genome-wide resource allocation in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Muntel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chubukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier Pellay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Prestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2014.03.009⟩</w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.232-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630250v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and systemic Immune mechanisms underlying the Anti-Colitis effects of the dairy Bacterium Lactobacillus delbrueckii.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarissa Santos Rocha</w:t>
+                <w:t xml:space="preserve">Identification of amino acids in mitochondrially encoded proteins that correlate with lifespan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Cristina Gomes-Santos</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois-Xavier Pellay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085923⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.53-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2014.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204288v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of the radiation of birnaviruses from diverse host phyla and of their evolutionary affinities with other double-stranded RNA and positive strand RNA viruses using robust structure-based multiple sequence alignments and advanced phylogenetic methods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local and systemic Immune mechanisms underlying the Anti-Colitis effects of the dairy Bacterium Lactobacillus delbrueckii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Santos Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cristina Gomes-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Garcias Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gibrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Marcela de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tessalia Diniz Luerce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-13-154⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645508v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxon influence index: assessing taxon-induced incongruities in phylogenetic inference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analyses of the radiation of birnaviruses from diverse host phyla and of their evolutionary affinities with other double-stranded RNA and positive strand RNA viruses using robust structure-based multiple sequence alignments and advanced phylogenetic methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gibrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirohisa Kishino</w:t>
+                <w:t xml:space="preserve">Bernard B. Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 61 (2), pp.337-345. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.3-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syr129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-13-154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642639v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic and complementation analysis of a single-stranded dna binding protein family from lactococcal phages indicates a non-bacterial origin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taxon influence index: assessing taxon-induced incongruities in phylogenetic inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka K. Szczepankowska</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek K. Bardowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Bidnenko</w:t>
+                <w:t xml:space="preserve">Hirohisa Kishino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0026942⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (2), pp.337-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syr129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191212v1</w:t>
+                <w:t xml:space="preserve">hal-02642639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering latent structure in valued graphs: a variational approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic and complementation analysis of a single-stranded dna binding protein family from lactococcal phages indicates a non-bacterial origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka K. Szczepankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Prestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Vacher</w:t>
+                <w:t xml:space="preserve">Jacek K. Bardowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/10-AOAS361⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0026942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197514v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration inequality for evolutionary trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Uncovering latent structure in valued graphs: a variational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (2), pp.715-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/10-AOAS361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2009.02.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00410872v1</w:t>
+                <w:t xml:space="preserve">hal-01197514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence function for robust phylogenetic reconstructions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Concentration inequality for evolutionary trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.2055-2064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2009.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msn030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00312860v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence function for robust phylogenetic reconstructions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Poursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (5), pp.869-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msn030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Uncovering structure in biological networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">incollection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, --, pp.471-483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8552,4322 +8669,4322 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An advanced stochastic framework for the simulation of transgenerational hologenomic data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rétrospective FROGS 2015–2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux (FR), France</w:t>
+              <w:t xml:space="preserve">Symposium FROGSDays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Toulouse, Dec 2025, Castanet Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344529v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétrospective FROGS 2015–2025</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Bernard</w:t>
+                <w:t xml:space="preserve">An advanced stochastic framework for the simulation of transgenerational hologenomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rué</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium FROGSDays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Toulouse, Dec 2025, Castanet Tolosan, France</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492401v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data</w:t>
+                <w:t xml:space="preserve">Zero-inflation in the MPLN Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bastien Batardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gindraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2024, Vannes, France</w:t>
+              <w:t xml:space="preserve">55èmes journées de la statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611225v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-inflation in the MPLN Family</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55èmes journées de la statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2024, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738587v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of microbial diversity in French Protected designation of Origin (PDO) cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF World Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk microbiota: potential allies for mammary gland health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Dairy Science Association, Jun 2023, Ottawa, Canada. pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addition of dairy lipids and probiotic in infant formulas modulates gut microbiota and intestinal physiology with long-term consequences; a preclinical study in a minipig model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Randuineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congress of the international society for the study of fatty acids and lipids (ISSFAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaPDOcheese : investigation of the drivers of microbial communities from French PDO milks and cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COST PIMENTO, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins and rate of mutations in bacteriophage Lambda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Sanjuán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Elez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages in Lyon 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, phages.fr, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric Oxide impacts human gut microbiota diversity and functionalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalini Ramarao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Microbiome and probiotics R &amp; D and business collaboration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow Shotgun Metagenomics as a cost-effective and accurate alternative to WGS for taxonomic profiling and clinical diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plauzolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifts in the temperature sensitivity periods for two forest tree species under warming climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank-M Chmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Vitasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation des populations de bactériophages de la croûte de fromages (type époisses) sous différentes conditions environnementales d’affinage</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Is skeletal muscle remodeling associated with gut microbiota signature?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Congrès de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Porto, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789388v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membre du comité d'organisation scientifique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation et modélisation des populations de bactériophages de la croûte de fromages (type époisses) sous différentes conditions environnementales d’affinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bourion</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Roger-Gaillard,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de lancement du métaprogramme HOLOFLUX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">15. Congrès de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229623v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is skeletal muscle remodeling associated with gut microbiota signature?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">Membre du comité d'organisation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Canceill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bonnieu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Roger-Gaillard,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Porto, Portugal. pp.1</w:t>
+              <w:t xml:space="preserve">Séminaire de lancement du métaprogramme HOLOFLUX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736948v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological modelling of phage, bacterial and yeast populations structure in Epoisses cheese under changing ripening conditions using factorial experimental design and metavirome analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Picque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MD 2019 : 5th International Conference on Microbial Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Inference for sparse network reconstruction from count data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2019 International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metagenomic tool for cheese ecosystems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Walk Along Models for Count Data in Microbial Ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. European Conference on Computational Biology (ECCB 2018, Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">Recent Computational Advances in Metagenomics (RCAM) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789036v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Walk Along Models for Count Data in Microbial Ecology</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A metagenomic tool for cheese ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Computational Advances in Metagenomics (RCAM) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">17. European Conference on Computational Biology (ECCB 2018, Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382269v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sweet cherry phenology in the context of climate change: a systems biology approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Statistical analysis of trends in sweet cherry flowering data across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Cherry FA1104 Working Group 2 Cherry Phenology, Modelling and Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1162.6⟩</w:t>
+              <w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Leuven, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736013v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-Microbiomes Transfert, a shotgun metagenomic tool and a database to analyze cheese ecosystems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Équivalence asymptotique des vraisemblances observée et complète dans le modèle de blocs latents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Keribin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">XXIV èmes Rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Classification, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788899v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of trends in sweet cherry flowering data across Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Genomics of Chicken Domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Suez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.31⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02737108v1</w:t>
+                <w:t xml:space="preserve">hal-02785437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équivalence asymptotique des vraisemblances observée et complète dans le modèle de blocs latents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">FORTRESS : Impact of microbial diversity on the barrier effect against an exogenous species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine de Barbeyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Callon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV èmes Rencontres de la Société Francophone de Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone de Classification, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510994v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORTRESS : Impact of microbial diversity on the barrier effect against an exogenous species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sweet cherry phenology in the context of climate change: a systems biology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COST Cherry FA1104 Working Group 2 Cherry Phenology, Modelling and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2017, Ullensvang, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1162.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608159v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of Chicken Domestication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Food-Microbiomes Transfert, a shotgun metagenomic tool and a database to analyze cheese ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Symposium on Poultry Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785437v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative prediction of genome-wide resource allocation in bacteria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normalité asymptotique de l’estimateur du maximum de vraisemblance dans le modèle de blocs latents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Keribin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGSB 2016: International Study Group for Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Jena, Germany</w:t>
+              <w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798691v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalité asymptotique de l’estimateur du maximum de vraisemblance dans le modèle de blocs latents</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative prediction of genome-wide resource allocation in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Muntel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chubukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Prestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISGSB 2016: International Study Group for Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440084v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowering time response to temperature in sweet cherry across Europe: multi-cultivar and multi-environment analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessing virus genomes out of metagenomic data: improving statistical and bioinformatics analytic tools to better assess the contribution of phages on microbial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages On Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Find Rapidly OTU with Galaxy Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of trends in Sweet Cherry flowering data across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique de données multisites de floraison pour le cerisier doux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone Phénologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominant Species are Specialists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMTB14 - European Conference on Mathematical and Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Gôteborg, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The specificity - abundance relationship in microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMTB14 - European Conference on Mathematical and Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Gothenburg, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering latent structure in valued graphs: a variational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability and Discrete Mathematics in Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Singapore, Singapore. 47 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence function for robust phylogenetic reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner A. Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction d'influence pour la reconstruction de phylogénies robustes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France. pp.USB-key</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12877,996 +12994,996 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 20025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROGS Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering and cataloging the genomic and functional diversity of the French cheese microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WDS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers across a food chain: from grassland to cheese using metagenetic high-throughput sequencing approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of dairy cow holobiont revealed an important sharing of microbes between anatomic sites within individual hosts throughout lactation but sharing was limited in the herd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.adsa.org/Meetings/2023-Annual-Meeting. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Combining marker genes in amplicon sequencing: a novel approach enhancing taxonomic profiling of microbial ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Goutorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plauzolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME18, 18th International Symposium on Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland. </w:t>
+              <w:t xml:space="preserve">3rd International Conference on Holobionts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04359643v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining marker genes in amplicon sequencing: a novel approach enhancing taxonomic profiling of microbial ecosystems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rôle du microbiote dans la relation entre activité physique, santé et bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Plauzolles</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Holobionts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. 317, pp.E158 - E171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176902v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t>
@@ -13889,3625 +14006,3625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du microbiote dans la relation entre activité physique, santé et bien-être</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. 317, pp.E158 - E171</w:t>
+              <w:t xml:space="preserve">ISME18, 18th International Symposium on Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804882v1</w:t>
+                <w:t xml:space="preserve">hal-04359643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bioinformatic pipeline to elucidate the links between viruses and their hosts in microbial communities, applied to viruses in anaerobic digestion processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2021 (JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t>
+              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04359920v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A bioinformatic pipeline to elucidate the links between viruses and their hosts in microbial communities, applied to viruses in anaerobic digestion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France. 2021</w:t>
+              <w:t xml:space="preserve">JOBIM 2021 (JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176768v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04359920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota and skeletal muscle crosstalk : lessons from muscle remarkable phenotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Congress of Association of Researchers in Physical and Sport Activities ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into cow holobiont in relation to heath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne F. Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e congres national de la SFM-MICROBES 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Christiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow sequencing: a cost-effective and accurate alternative to WGS for taxonomic profiling ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shotgun metagenomics analysis applied to the ecological engineering of anaerobic microbial communities for the production of hydrogen from Citrus Peel Waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciele Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining anaerobic digestion data with Deep-omics, a new digital environmental engineering platform for omics data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Feedback on a c omparative metatranscriptomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago P. Delforno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Z. Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gileno V. Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AD16 (16th IWA World Conference on Anaerobic Digestion)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019, JOBIM 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361137v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback on a c omparative metatranscriptomic analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mining anaerobic digestion data with Deep-omics, a new digital environmental engineering platform for omics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Prédhumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019, JOBIM 2019</w:t>
+              <w:t xml:space="preserve">AD16 (16th IWA World Conference on Anaerobic Digestion)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735859v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Detection of an archaeal-specific viral family, previously thought to infect exclusively hyperthermophiles, in human gut metaviromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Martin</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
+              <w:t xml:space="preserve">Phages in Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176805v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of an archaeal-specific viral family, previously thought to infect exclusively hyperthermophiles, in human gut metaviromes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Inizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Violette Da Cunha</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phages in Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Grenoble, France. </w:t>
+              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360160v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design de communautés bactériennes pour fermenter un nouvel aliment associant lait et légumineuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Schbath</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">RFL2, 2e Rencontres Francophones sur les Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299131v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design de communautés bactériennes pour fermenter un nouvel aliment associant lait et légumineuse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Easy16S : a user-friendly Shiny interface for analysis and visualization of metagenomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL2, 2e Rencontres Francophones sur les Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
+              <w:t xml:space="preserve">JOBIM 2018 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, JOBIM 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902837v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy16S : a user-friendly Shiny interface for analysis and visualization of metagenomic data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2018 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, JOBIM 2018</w:t>
+              <w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737257v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of statistical methods of inference of cooccurrence networks within micro- bial ecosystems from metagenomics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lille, France. , pp.234, 2017, JOBIM 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simka: large scale de novo comparative metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lille, France. , pp.234, 2017, JOBIM 2017 LILLE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of bacterial consortia for fermentation of novel food mixing milk and lupin flour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bari, Italy. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheese ecosystems insights with shotgun metagenomics and a metadata extended genomics database.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2016 : Journées ouvertes de biologie informatique et mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to design an efficient and robust pipeline for 16S rRNA-gene sequence analysis to improve our understanding on microbial communities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 16. Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of &amp;lt;i&amp;gt;Propionibacterium freudenreichii&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 16. Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate taxonomy assignments in cheeses ecosystems via a metagenomic approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">FROGS : Find Rapidly OTUs with Galaxy Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , pp.1, 2015</w:t>
+              <w:t xml:space="preserve">Colloque d'Écologie Microbienne organisé par l'Association Française d'Écologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Anglet, France. Oxford University Press, 34, 7 p., 2015, Bioinformatics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204484v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FROGS : Find Rapidly OTUs with Galaxy Solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katia Vidal</w:t>
+                <w:t xml:space="preserve">Accurate taxonomy assignments in cheeses ecosystems via a metagenomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'Écologie Microbienne organisé par l'Association Française d'Écologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Anglet, France. Oxford University Press, 34, 7 p., 2015, Bioinformatics</w:t>
+              <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886389v1</w:t>
+                <w:t xml:space="preserve">hal-01204484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Approche génomique de la domestication du poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amal Hammami</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rodolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherches Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. , 2015, Onzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170054v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche génomique de la domestication du poulet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francois Rodolphe</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherches Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France. , 2015, Onzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535349v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight in the genetic diversity of wild and domestic [i]Gallus[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lahalle-Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Plaudet Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Buratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of in silico and proteomic approaches to identify candidate genes responsible for the immunomodulatory properties of[i] Propionibacterium freudenreichii[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Plaudet Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Buratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ouvertes en biologie informatique mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17517,396 +17634,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Poisson Log-Normal Model: A Generic Framework for Analyzing Joint Abundance Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Peyrard; Olivier Gimenez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical approaches for hidden variables in ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle Poisson log-normal pour l’analyse de distributions jointes d’abondance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Peyrard; Olivier Gimenez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches statistiques pour les variables cachées en écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Éditions, 2022, 9781789480474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree Evaluation and Robustness Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirohisa Kishino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Bioinformatics and Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.736-745, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-809633-8.20259-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17916,147 +18033,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROGS : Find Rapidly OTU with Galaxy Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18066,791 +18183,791 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating transgenerational hologenomes under selection with RITHMS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Atypical Replication Error Pattern and Limited Repair Efficiency Contribute to Elevated Mutation Rate in Phage lambda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ventroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913329v5</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeighborFinder: an R package inferring local microbial network around a species of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Paravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Plaza-Oñate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Plaza-Oñate</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05408767v1</w:t>
+                <w:t xml:space="preserve">hal-05408767v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Replication Error Pattern and Limited Repair Efficiency Contribute to Elevated Mutation Rate in Phage lambda</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simulating transgenerational hologenomes under selection with RITHMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289701v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913329v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OneNet – One network to rule them all: consensus network inference from microbiome data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Momal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the limits of shallow shotgun metagenomics for taxonomic profiling of human gut microbiota in clinical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plauzolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Comparative Metagenomics using Multiset k-mer Counting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Distribution Consistency of Sequential Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18860,205 +18977,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational inference for probabilistic Poisson PCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équivalence asymptotique des vraisemblances observée et complète dans le modèle de blocs latents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Keribin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19068,100 +19185,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustess of Phylogenetic Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Université Paris Sud - Paris XI, 2009. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00472052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19171,261 +19288,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROGS Training on Galaxy : Metagenomics November 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Formation Métagénomique avec le logiciel FROGS (Find, Rapidly, Otus with Galaxy Solution), 2017, 270 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROGS Training on Galaxy : Statistics to Explore Metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Training on Galaxy : Statistics to Explore Metagenomics - FROGS (Find, Rapidly, Otus with Galaxy Solution), 2017, 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19435,143 +19552,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software engineering and genericity of a transgenerational hologonomic simulation framework, followed by an in silico analysis of thermal effects on the bovine holobiont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Maillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Pety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistics [stat]. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19581,280 +19698,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLNmodels: Poisson lognormal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gindraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:cfa1e1e06bbff34b4203820ebe23d1a1b54e713f;origin=https://github.com/PLN-team/PLNmodels;visit=swh:1:snp:33650f3635758717aa9ed6d1c6150f6e00711181;anchor=swh:1:rev:afad5560c704d29ff5704df4993bb471bd971f6c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId549"/>
+      <w:footerReference w:type="default" r:id="rId551"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20001,51 +20118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pety" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.mcb.100417" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279637v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gitton-Quent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maziers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hiol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/29933935.2025.2527766" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701063v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.553" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06704" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625845v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semi Zouiouich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Vogtmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Huybrechts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-0188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Selle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brosseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bouchaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.745535" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072108v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bichat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-021-01148-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.588292" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreuilly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00558-21" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211333v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Kimiko Sakamoto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Palladino Delforno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112631" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244864v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Aydin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Weisser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maa&#223;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/falgy.2021.667562" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634400v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xufei Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.742584" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbab318" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lejal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01051-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176011v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07471-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155990v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanbadam Sathyakumar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107044" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019865v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584163" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308101v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Benoit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz685" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04380551v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Tabouy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-ejs1750" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lejal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01093" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503302v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112549" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Safari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020287" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285327v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariadassou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ramayo&#8208;caldas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12982" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622770v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-M Chmielewski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14918" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511960v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJS1695" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225018v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daug&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2020.581296" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635268v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Plassais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00649" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503316v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Abuja" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kashofer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2019.09.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191008v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grosfeld" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edek Williams" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasiliauskas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Barretto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801526RR" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Vila Nova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Durimel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin La" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6188-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888286v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago P. Delforno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Z. Macedo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Midoux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gileno V. Lacerda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.328" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297096v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1fve-e105" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941270v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOAS1177" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608932v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line An&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626808v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudi&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx791" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774632v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey K. Cornuault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0452-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509688v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44331" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605865v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12700" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510019v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46409" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602647v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Segovia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Porley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Olivero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2017.07.017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551071v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12206" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371054v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24687" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397150v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.94" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372071v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lehrter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mangin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peucelle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13181" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VSQ6VTN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar M. J. A. Metzger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Luijckx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Bento" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Ebert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12854" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NX7BFZ70-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634111v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Roulin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Hall" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Walser" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R. Haag" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12770" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15FGP1BG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088216v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713120v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631330v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pichon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12478" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLB09TH6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536511v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chubukov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2015.10.003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630250v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Pellay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2014.03.009" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204288v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Santos Rocha" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Gomes-Santos" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Garcias Moreira" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela de Azevedo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessalia Diniz Luerce" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085923" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645508v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-154" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642639v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Kishino" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syr129" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191212v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka K. Szczepankowska" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K. Bardowski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026942" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197514v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS361" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410872v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2009.02.015" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSZQG5C1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312860v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Poursat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn030" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427936v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Daudin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miele" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344529v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492401v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611225v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738587v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardi&#232;re" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820075v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155652v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221356v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321371v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sanju&#225;n" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Elez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739679v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451266v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goutorbe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plauzolles" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790841v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789388v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229623v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roger-Gaillard," TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736948v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416628v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735800v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789036v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cavaill&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Guirimand" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382269v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736013v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1162.6" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788899v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737108v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.31" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510994v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608159v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine de Barbeyrac" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Callon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785437v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798691v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440084v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740156v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535378v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vidal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793616v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744122v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793165v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798419v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802815v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746361v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner A. Bar-Hen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494834v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288574v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dugat-Bony" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359643v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176902v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goutorbe" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonnet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176761v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359920v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176768v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451271v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902758v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Camargo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361137v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perr&#233;al" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735859v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176805v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360160v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902837v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737257v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563604v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595071v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628088v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512085v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204484v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886389v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535349v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rodolphe" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193928v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lahalle-Faucon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209410v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209420v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688958v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033421v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02484863v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128096338202598" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20259-8" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886442v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913329v5" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408767v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paravel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza-O&#241;ate" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289701v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ventroux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381703v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Champion" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Momal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316615v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300485v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391682v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608912v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603137v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472052v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791696v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788316v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344476v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Mailli&#233;" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304559v2" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440660v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cfa1e1e06bbff34b4203820ebe23d1a1b54e713f;origin=https://github.com/PLN-team/PLNmodels;visit=swh:1:snp:33650f3635758717aa9ed6d1c6150f6e00711181;anchor=swh:1:rev:afad5560c704d29ff5704df4993bb471bd971f6c" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gitton-Quent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maziers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hiol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/29933935.2025.2527766" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701063v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.553" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pety" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.mcb.100417" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10729-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668230v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae095" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06704" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Selle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brosseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bouchaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.745535" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semi Zouiouich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Vogtmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Huybrechts" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-0188" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bichat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-021-01148-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreuilly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00558-21" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.588292" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbab318" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Kimiko Sakamoto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Palladino Delforno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112631" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634400v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xufei Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.742584" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244864v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Aydin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Weisser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maa&#223;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/falgy.2021.667562" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287263v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lejal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01051-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176011v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07471-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155990v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanbadam Sathyakumar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107044" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lejal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01093" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04380551v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Tabouy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-ejs1750" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Benoit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz685" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285327v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariadassou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ramayo&#8208;caldas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12982" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503302v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112549" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Safari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020287" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511960v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJS1695" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622770v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-M Chmielewski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14918" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Plassais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00649" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daug&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2020.581296" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019865v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584163" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191008v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grosfeld" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edek Williams" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasiliauskas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Barretto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801526RR" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888286v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago P. Delforno" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Z. Macedo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Midoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gileno V. Lacerda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.328" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297096v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1fve-e105" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392205v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Vila Nova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Durimel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin La" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6188-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503316v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Abuja" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kashofer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2019.09.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608932v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line An&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626808v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudi&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx791" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774632v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey K. Cornuault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0452-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941270v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOAS1177" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509688v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44331" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605865v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12700" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510019v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46409" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602647v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Segovia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Porley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Olivero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2017.07.017" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551071v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12206" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397150v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.94" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372071v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lehrter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mangin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peucelle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13181" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VSQ6VTN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631286v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar M. J. A. Metzger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Luijckx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Bento" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Ebert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12854" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NX7BFZ70-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371054v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24687" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088216v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634111v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Roulin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Hall" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Walser" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R. Haag" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12770" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15FGP1BG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713120v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631330v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pichon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12478" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLB09TH6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536511v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chubukov" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2015.10.003" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630250v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Pellay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2014.03.009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204288v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Santos Rocha" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Gomes-Santos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Garcias Moreira" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela de Azevedo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessalia Diniz Luerce" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085923" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645508v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-154" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642639v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Kishino" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syr129" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191212v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka K. Szczepankowska" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K. Bardowski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026942" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197514v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS361" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410872v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2009.02.015" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSZQG5C1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312860v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Poursat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn030" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427936v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Daudin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miele" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492401v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344529v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738587v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611225v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820075v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155652v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221356v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321371v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sanju&#225;n" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Elez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739679v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451266v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goutorbe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plauzolles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790841v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736948v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789388v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229623v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roger-Gaillard," TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416628v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735800v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382269v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789036v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cavaill&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Guirimand" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737108v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.31" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510994v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785437v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608159v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine de Barbeyrac" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Callon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736013v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1162.6" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788899v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440084v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798691v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740156v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535378v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vidal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793616v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744122v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793165v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798419v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802815v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746361v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner A. Bar-Hen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494834v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288574v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dugat-Bony" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176902v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goutorbe" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonnet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176761v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359643v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176768v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359920v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451271v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902758v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Camargo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735859v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361137v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perr&#233;al" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360160v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176805v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902837v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737257v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563604v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595071v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628088v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512085v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886389v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204484v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535349v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rodolphe" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193928v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lahalle-Faucon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209410v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209420v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688958v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033421v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02484863v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128096338202598" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20259-8" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886442v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289701v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ventroux" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408767v2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paravel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza-O&#241;ate" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913329v5" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381703v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Champion" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Momal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316615v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300485v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391682v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608912v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603137v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472052v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791696v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788316v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344476v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Mailli&#233;" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304559v2" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440660v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cfa1e1e06bbff34b4203820ebe23d1a1b54e713f;origin=https://github.com/PLN-team/PLNmodels;visit=swh:1:snp:33650f3635758717aa9ed6d1c6150f6e00711181;anchor=swh:1:rev:afad5560c704d29ff5704df4993bb471bd971f6c" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>