--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -372,261 +372,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701063v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating transgenerational hologenomes under selection with RITHMS</w:t>
+                <w:t xml:space="preserve">Zero-inflation in the multivariate poisson lognormal family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Pety</w:t>
+                <w:t xml:space="preserve">Bastien Batardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid David</w:t>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Rau</w:t>
+                <w:t xml:space="preserve">François Gindraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Mathematical and Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (6), pp.196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pci.mcb.100417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11222-025-10729-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461768v1</w:t>
+                <w:t xml:space="preserve">hal-05579456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-inflation in the multivariate poisson lognormal family</w:t>
+                <w:t xml:space="preserve">Simulating transgenerational hologenomes under selection with RITHMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Batardière</w:t>
+                <w:t xml:space="preserve">Solène Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chiquet</w:t>
+                <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gindraud</w:t>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (6), pp.196. </w:t>
+              <w:t xml:space="preserve">Peer Community In Mathematical and Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11222-025-10729-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pci.mcb.100417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579456v1</w:t>
+                <w:t xml:space="preserve">hal-05461768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive, large-scale analysis of “terroir” cheese and milk microbiota reveals profiles strongly shaped by both geographical and human factors</w:t>
               </w:r>
@@ -740,295 +740,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data.</w:t>
+                <w:t xml:space="preserve">Insight into the Role of Gut Microbiota in Duchenne Muscular Dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Bize</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.06704⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194 (2), pp.264-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2023.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785149v1</w:t>
+                <w:t xml:space="preserve">hal-04383411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Role of Gut Microbiota in Duchenne Muscular Dystrophy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Jollet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 194 (2), pp.264-279. </w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (103), pp.6704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2023.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21105/joss.06704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383411v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota members from body sites of dairy cows are largely shared within individual hosts throughout lactation but sharing is limited in the herd</w:t>
               </w:r>
@@ -1142,399 +1142,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prebiotic Supplementation During Gestation Induces a Tolerogenic Environment and a Protective Microbiota in Offspring Mitigating Food Allergy</w:t>
+                <w:t xml:space="preserve">Comparison of Fecal Sample Collection Methods for Microbial Analysis Embedded within Colorectal Cancer Screening Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Selle</w:t>
+                <w:t xml:space="preserve">Semi Zouiouich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Brosseau</w:t>
+                <w:t xml:space="preserve">Emily Vogtmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wieneke Dijk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gregory Bouchaud</w:t>
+                <w:t xml:space="preserve">Inge Huybrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.745535⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (2), pp. 305-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-21-0188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578742v1</w:t>
+                <w:t xml:space="preserve">hal-03625845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Fecal Sample Collection Methods for Microbial Analysis Embedded within Colorectal Cancer Screening Programs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Semi Zouiouich</w:t>
+                <w:t xml:space="preserve">Hierarchical correction of p-values via an ultrametric tree running Ornstein-Uhlenbeck process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-21-0188⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (3), pp.995-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00180-021-01148-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625845v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical correction of p-values via an ultrametric tree running Ornstein-Uhlenbeck process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prebiotic Supplementation During Gestation Induces a Tolerogenic Environment and a Protective Microbiota in Offspring Mitigating Food Allergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wieneke Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bichat</w:t>
+                <w:t xml:space="preserve">Angéline Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ambroise</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregory Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (3), pp.995-1013. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.745535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00180-021-01148-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.745535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072108v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t>
               </w:r>
@@ -1648,918 +1648,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric Oxide Impacts Human Gut Microbiota Diversity and Functionalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Poisson-Lognormal Model as a Versatile Framework for the Joint Analysis of Species Abundances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Leclerc</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSystems.00558-21⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2021.588292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413913v1</w:t>
+                <w:t xml:space="preserve">hal-03215628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Physical Inactivity Induce Significant Changes in Human Gut Microbiota? New Answers Using the Dry Immersion Hypoactivity Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu13113865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Poisson-Lognormal Model as a Versatile Framework for the Joint Analysis of Species Abundances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Chiquet</w:t>
+                <w:t xml:space="preserve">FROGS: a powerful tool to analyse the diversity of fungi with special management of internal transcribed spacers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Robin</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2021.588292⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbab318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215628v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FROGS: a powerful tool to analyse the diversity of fungi with special management of internal transcribed spacers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial and functional characterization of an allochthonous consortium applied to hydrogen production from Citrus Peel Waste in batch reactor in optimized conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Kimiko Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Tiago Palladino Delforno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bib/bbab318⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 291, pp.112631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323846v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial and functional characterization of an allochthonous consortium applied to hydrogen production from Citrus Peel Waste in batch reactor in optimized conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Rhinobiome of Exacerbated Wheezers and Asthmatics: Insights From a German Pediatric Exacerbation Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Aydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
+                <w:t xml:space="preserve">Cornelius Weisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Kimiko Sakamoto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Sandra Maaß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112631⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/falgy.2021.667562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211333v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose but Not Fructose Alters the Intestinal Paracellular Permeability in Association With Gut Inflammation and Dysbiosis in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Monnoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Monnoye</w:t>
+                <w:t xml:space="preserve">Xufei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xufei Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Fabienne Beguet-Crespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2021.742584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rhinobiome of Exacerbated Wheezers and Asthmatics: Insights From a German Pediatric Exacerbation Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitric Oxide Impacts Human Gut Microbiota Diversity and Functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Aydin</w:t>
+                <w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelius Weisser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Maaß</w:t>
+                <w:t xml:space="preserve">Lucie Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/falgy.2021.667562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mSystems.00558-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244864v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal patterns in Ixodes ricinus microbial communities: an insight into tick-borne microbe interactions</w:t>
               </w:r>
@@ -2679,64 +2679,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring short k-mer profiles in cells and mobile elements from Archaea highlights the major influence of both the ecological niche and evolutionary history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2941,788 +2941,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxon appearance from extraction and amplification steps demonstrates the value of multiple controls in tick microbiome analysis</w:t>
+                <w:t xml:space="preserve">SimkaMin: fast and resource frugal de novo comparative metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lejal</w:t>
+                <w:t xml:space="preserve">Gaëtan Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01093⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (4), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790980v1</w:t>
+                <w:t xml:space="preserve">hal-02308101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency and asymptotic normality of stochastic block models estimators from sampled data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Tabouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (2), pp.3672-3704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/20-ejs1750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimkaMin: fast and resource frugal de novo comparative metagenomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of selection signatures in Limousin cattle using whole‐genome resequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ramayo‐caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Benoit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Schbath</w:t>
+                <w:t xml:space="preserve">M. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+                <w:t xml:space="preserve">M. Féménia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz685⟩</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (5), pp.815-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/age.12982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308101v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of selection signatures in Limousin cattle using whole‐genome resequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First step of odorant detection in the olfactory epithelium and olfactory preferences differ according to the microbiota profile in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ramayo‐caldas</w:t>
+                <w:t xml:space="preserve">Laurent Naudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Charles</w:t>
+                <w:t xml:space="preserve">Adrien François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Féménia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Renand</w:t>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/age.12982⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285327v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First step of odorant detection in the olfactory epithelium and olfactory preferences differ according to the microbiota profile in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Murine genetic background overcomes gut microbiota changes to explain metabolic response to high-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Safari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Naudon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien François</w:t>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112549⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12020287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503302v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murine genetic background overcomes gut microbiota changes to explain metabolic response to high-fat diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taxon appearance from extraction and amplification steps demonstrates the value of multiple controls in tick microbiome analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lejal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Safari</w:t>
+                <w:t xml:space="preserve">Maud Marsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (2), </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu12020287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503303v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency and Asymptotic Normality of Latent Blocks Model Estimators</w:t>
               </w:r>
@@ -3929,77 +3929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating Phylogenetic Information in Microbiome Differential Abundance Studies Has No Effect on Detection Power and FDR Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Plassais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4059,51 +4059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Probiotic Mixture Induces Anxiolytic- and Antidepressive-Like Effects in Fischer and Maternally Deprived Long Evans Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4308,697 +4308,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fructose malabsorption induces cholecystokinin expression in the ileum and cecum by changing microbiota composition and metabolism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative metatranscriptomic analysis of anaerobic digesters treating anionic surfactant contaminated wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Grosfeld</w:t>
+                <w:t xml:space="preserve">Tiago P. Delforno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edek Williams</w:t>
+                <w:t xml:space="preserve">Thais Z. Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Vasiliauskas</w:t>
+                <w:t xml:space="preserve">Cedric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharon Barretto</w:t>
+                <w:t xml:space="preserve">Gileno V. Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (6), pp.7126-7142. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (649), pp.482-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.201801526RR⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191008v1</w:t>
+                <w:t xml:space="preserve">hal-01888286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative metatranscriptomic analysis of anaerobic digesters treating anionic surfactant contaminated wastewater</w:t>
+                <w:t xml:space="preserve">Optimize the plant microbiota to increase plant growth and health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago P. Delforno</w:t>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thais Z. Macedo</w:t>
+                <w:t xml:space="preserve">P. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Midoux</w:t>
+                <w:t xml:space="preserve">Mylène Durand-Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gileno V. Lacerda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (649), pp.482-494. </w:t>
+              <w:t xml:space="preserve">Consortium Biocontrôle et GIS Biotechnologies Vertes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1fve-e105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888286v1</w:t>
+                <w:t xml:space="preserve">hal-03297096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimize the plant microbiota to increase plant growth and health</w:t>
+                <w:t xml:space="preserve">Genetic and metabolic signatures of Salmonella enterica subsp. enterica associated with animal sources at the pangenomic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">Méryl Vila Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dufour</w:t>
+                <w:t xml:space="preserve">Kévin Durimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Durand-Tardif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Kévin La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
+                <w:t xml:space="preserve">Arnaud Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consortium Biocontrôle et GIS Biotechnologies Vertes </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1fve-e105⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-6188-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297096v1</w:t>
+                <w:t xml:space="preserve">hal-02392205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and metabolic signatures of Salmonella enterica subsp. enterica associated with animal sources at the pangenomic scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Méryl Vila Nova</w:t>
+                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle functiona potential link with glucose homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Durimel</w:t>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin La</w:t>
+                <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Felten</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-6188-x⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 317 (1), pp.E158-E171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00521.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392205v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle functiona potential link with glucose homeostasis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxence Jollet</w:t>
+                <w:t xml:space="preserve">Fructose malabsorption induces cholecystokinin expression in the ileum and cecum by changing microbiota composition and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xufei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Grosfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+                <w:t xml:space="preserve">Edek Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjes Baati</w:t>
+                <w:t xml:space="preserve">Daniel Vasiliauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">Sharon Barretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 317 (1), pp.E158-E171. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (6), pp.7126-7142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00521.2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.201801526RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152871v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pratique à destination des biologistes, bioinformaticiens et statisticiens qui souhaitent s’initier aux analyses métabarcoding</w:t>
               </w:r>
@@ -5023,51 +5023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5113,64 +5113,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steatosis and gut microbiota dysbiosis induced by high-fat diet are reversed by 1-week chow diet administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Safari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter M. Abuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5390,51 +5390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5632,51 +5632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational inference for probabilistic Poisson PCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5730,295 +5730,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented large inverted repeats at the replication terminus of circular bacterial chromosomes suggest a novel mode of chromosome rescue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of large 16S rRNA Illumina datasets: impact of singleton read filtering on microbial community description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela El Kafsi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Blin</w:t>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chiapello</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep44331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509688v1</w:t>
+                <w:t xml:space="preserve">hal-01605865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of large 16S rRNA Illumina datasets: impact of singleton read filtering on microbial community description</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Auer</w:t>
+                <w:t xml:space="preserve">Unprecedented large inverted repeats at the replication terminus of circular bacterial chromosomes suggest a novel mode of chromosome rescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela El Kafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Camille Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep44331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605865v1</w:t>
+                <w:t xml:space="preserve">hal-01509688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of proteins involved in the anti-inflammatory properties of Propionibacterium freudenreichii by means of a multi-strain study</w:t>
               </w:r>
@@ -6370,307 +6370,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple comparative metagenomics using multiset k -mer counting</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beneficial metabolic effects of selected probiotics on diet-induced obesity and insulin resistance in mice are associated with improvement of dysbiotic gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Drezen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Schbath</w:t>
+                <w:t xml:space="preserve">Jeanne Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lehrter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj-cs.94⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (5), pp.1484-1497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397150v1</w:t>
+                <w:t xml:space="preserve">hal-03372071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial metabolic effects of selected probiotics on diet-induced obesity and insulin resistance in mice are associated with improvement of dysbiotic gut microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Peucelle</w:t>
+                <w:t xml:space="preserve">Multiple comparative metagenomics using multiset k -mer counting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13181⟩</w:t>
+              <w:t xml:space="preserve">PeerJ Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (14), 25 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj-cs.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03372071v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Red Queen lives: Epistasis between linked resistance loci</w:t>
               </w:r>
@@ -6798,103 +6798,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory epithelium changes in germfree mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Rhimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Naudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.24687. </w:t>
@@ -6926,471 +6926,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-clustering through Latent Bloc Model: a Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Brault</w:t>
+                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088216v1</w:t>
+                <w:t xml:space="preserve">hal-01142363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High genetic variation in resting-stage production in a metapopulation: is there evidence for local adaptation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Roulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew D Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph R. Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69 (10), pp.2747-2756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/evo.12770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence of the groups posterior distribution in latent or stochastic block models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Matias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (1), pp.537-573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01142363v1</w:t>
+                <w:t xml:space="preserve">hal-00713120v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of the groups posterior distribution in latent or stochastic block models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-clustering through Latent Bloc Model: a Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Matias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (1), pp.537-573</w:t>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 156 (3), pp.120-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713120v2</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial ecosystems are dominated by specialist taxa.</w:t>
               </w:r>
@@ -8552,51 +8552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8683,64 +8683,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétrospective FROGS 2015–2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8808,90 +8808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An advanced stochastic framework for the simulation of transgenerational hologenomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8916,77 +8916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-inflation in the MPLN Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Batardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gindraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9024,51 +9024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9632,51 +9632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Sanjuán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9869,90 +9869,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric Oxide impacts human gut microbiota diversity and functionalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalini Ramarao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Microbiome and probiotics R &amp; D and business collaboration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Rotterdam, Netherlands</w:t>
@@ -10208,445 +10208,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is skeletal muscle remodeling associated with gut microbiota signature?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation et modélisation des populations de bactériophages de la croûte de fromages (type époisses) sous différentes conditions environnementales d’affinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Porto, Portugal. pp.1</w:t>
+              <w:t xml:space="preserve">15. Congrès de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736948v1</w:t>
+                <w:t xml:space="preserve">hal-02789388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation des populations de bactériophages de la croûte de fromages (type époisses) sous différentes conditions environnementales d’affinage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Membre du comité d'organisation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lossouarn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
+                <w:t xml:space="preserve">Danielle Canceill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Roger-Gaillard,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Congrès de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de lancement du métaprogramme HOLOFLUX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789388v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membre du comité d'organisation scientifique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bourion</w:t>
+                <w:t xml:space="preserve">Is skeletal muscle remodeling associated with gut microbiota signature?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Roger-Gaillard,</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de lancement du métaprogramme HOLOFLUX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Porto, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229623v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological modelling of phage, bacterial and yeast populations structure in Epoisses cheese under changing ripening conditions using factorial experimental design and metavirome analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10714,51 +10714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Inference for sparse network reconstruction from count data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10822,64 +10822,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Walk Along Models for Count Data in Microbial Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Computational Advances in Metagenomics (RCAM) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11714,368 +11714,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalité asymptotique de l’estimateur du maximum de vraisemblance dans le modèle de blocs latents</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative prediction of genome-wide resource allocation in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Muntel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chubukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Prestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISGSB 2016: International Study Group for Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440084v1</w:t>
+                <w:t xml:space="preserve">hal-02798691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative prediction of genome-wide resource allocation in bacteria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flowering time response to temperature in sweet cherry across Europe: multi-cultivar and multi-environment analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGSB 2016: International Study Group for Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Jena, Germany</w:t>
+              <w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798691v1</w:t>
+                <w:t xml:space="preserve">hal-02740156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowering time response to temperature in sweet cherry across Europe: multi-cultivar and multi-environment analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normalité asymptotique de l’estimateur du maximum de vraisemblance dans le modèle de blocs latents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Keribin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740156v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessing virus genomes out of metagenomic data: improving statistical and bioinformatics analytic tools to better assess the contribution of phages on microbial ecosystems</w:t>
               </w:r>
@@ -12212,51 +12212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12311,51 +12311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of trends in Sweet Cherry flowering data across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12432,51 +12432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique de données multisites de floraison pour le cerisier doux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13762,103 +13762,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du microbiote dans la relation entre activité physique, santé et bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. 317, pp.E158 - E171</w:t>
@@ -13900,77 +13900,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14038,77 +14038,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME18, 18th International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland. </w:t>
@@ -14131,402 +14131,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A bioinformatic pipeline to elucidate the links between viruses and their hosts in microbial communities, applied to viruses in anaerobic digestion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France. 2021</w:t>
+              <w:t xml:space="preserve">JOBIM 2021 (JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176768v1</w:t>
+                <w:t xml:space="preserve">hal-04359920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bioinformatic pipeline to elucidate the links between viruses and their hosts in microbial communities, applied to viruses in anaerobic digestion processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gut microbiota and skeletal muscle crosstalk : lessons from muscle remarkable phenotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Enault</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2021 (JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t>
+              <w:t xml:space="preserve">19. Congress of Association of Researchers in Physical and Sport Activities ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04359920v1</w:t>
+                <w:t xml:space="preserve">hal-04829963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota and skeletal muscle crosstalk : lessons from muscle remarkable phenotypes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Nay</w:t>
+                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Congress of Association of Researchers in Physical and Sport Activities ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829963v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into cow holobiont in relation to heath</w:t>
               </w:r>
@@ -14676,51 +14676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Christiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14926,51 +14926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15012,51 +15012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shotgun metagenomics analysis applied to the ecological engineering of anaerobic microbial communities for the production of hydrogen from Citrus Peel Waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciele Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15064,51 +15064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
@@ -15137,90 +15137,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback on a c omparative metatranscriptomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago P. Delforno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Z. Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gileno V. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15262,51 +15262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining anaerobic digestion data with Deep-omics, a new digital environmental engineering platform for omics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perréal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15400,51 +15400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of an archaeal-specific viral family, previously thought to infect exclusively hyperthermophiles, in human gut metaviromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15512,51 +15512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dérozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15631,277 +15631,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design de communautés bactériennes pour fermenter un nouvel aliment associant lait et légumineuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Easy16S : a user-friendly Shiny interface for analysis and visualization of metagenomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL2, 2e Rencontres Francophones sur les Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
+              <w:t xml:space="preserve">JOBIM 2018 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, JOBIM 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902837v1</w:t>
+                <w:t xml:space="preserve">hal-02737257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy16S : a user-friendly Shiny interface for analysis and visualization of metagenomic data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+                <w:t xml:space="preserve">Design de communautés bactériennes pour fermenter un nouvel aliment associant lait et légumineuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2018 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, JOBIM 2018</w:t>
+              <w:t xml:space="preserve">RFL2, 2e Rencontres Francophones sur les Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737257v1</w:t>
+                <w:t xml:space="preserve">hal-01902837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t>
               </w:r>
@@ -16006,247 +16006,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of statistical methods of inference of cooccurrence networks within micro- bial ecosystems from metagenomics data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simka: large scale de novo comparative metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Lille, France. , pp.234, 2017, JOBIM 2017</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Lille, France. , pp.234, 2017, JOBIM 2017 LILLE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563604v1</w:t>
+                <w:t xml:space="preserve">hal-01595071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simka: large scale de novo comparative metagenomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+                <w:t xml:space="preserve">Comparison of statistical methods of inference of cooccurrence networks within micro- bial ecosystems from metagenomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Lille, France. , pp.234, 2017, JOBIM 2017 LILLE</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Lille, France. , pp.234, 2017, JOBIM 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595071v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of bacterial consortia for fermentation of novel food mixing milk and lupin flour</w:t>
               </w:r>
@@ -16476,286 +16476,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to design an efficient and robust pipeline for 16S rRNA-gene sequence analysis to improve our understanding on microbial communities?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of &amp;lt;i&amp;gt;Propionibacterium freudenreichii&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 16. Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOBIM 16. Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195512v1</w:t>
+                <w:t xml:space="preserve">hal-01209851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of &amp;lt;i&amp;gt;Propionibacterium freudenreichii&amp;lt;/i&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amal Hammami</w:t>
+                <w:t xml:space="preserve">How to design an efficient and robust pipeline for 16S rRNA-gene sequence analysis to improve our understanding on microbial communities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 16. Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOBIM 16. Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209851v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROGS : Find Rapidly OTUs with Galaxy Solution</w:t>
               </w:r>
@@ -16767,51 +16767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16985,277 +16985,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche génomique de la domestication du poulet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francois Rodolphe</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherches Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France. , 2015, Onzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535349v1</w:t>
+                <w:t xml:space="preserve">hal-01170054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Approche génomique de la domestication du poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amal Hammami</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rodolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherches Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. , 2015, Onzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170054v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight in the genetic diversity of wild and domestic [i]Gallus[/i]</w:t>
               </w:r>
@@ -17392,51 +17392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Plaudet Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17517,51 +17517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Plaudet Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17648,51 +17648,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Poisson Log-Normal Model: A Generic Framework for Analyzing Joint Abundance Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17700,51 +17700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Peyrard; Olivier Gimenez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical approaches for hidden variables in ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2022</w:t>
@@ -17773,51 +17773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle Poisson log-normal pour l’analyse de distributions jointes d’abondance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17825,51 +17825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Peyrard; Olivier Gimenez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches statistiques pour les variables cachées en écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Éditions, 2022, 9781789480474</w:t>
@@ -18073,51 +18073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18157,817 +18157,935 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Replication Error Pattern and Limited Repair Efficiency Contribute to Elevated Mutation Rate in Phage lambda</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Concept to Perspective: Digital Twins of Microbial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Ventroux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lecointe</w:t>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289701v1</w:t>
+                <w:t xml:space="preserve">hal-05613501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeighborFinder: an R package inferring local microbial network around a species of interest</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atypical Replication Error Pattern and Limited Repair Efficiency Contribute to Elevated Mutation Rate in Phage lambda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ventroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05408767v2</w:t>
+                <w:t xml:space="preserve">hal-05289701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating transgenerational hologenomes under selection with RITHMS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NeighborFinder: an R package inferring local microbial network around a species of interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Paravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Plaza-Oñate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913329v5</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408767v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OneNet – One network to rule them all: consensus network inference from microbiome data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
+                <w:t xml:space="preserve">Simulating transgenerational hologenomes under selection with RITHMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381703v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913329v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the limits of shallow shotgun metagenomics for taxonomic profiling of human gut microbiota in clinical studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+                <w:t xml:space="preserve">OneNet – One network to rule them all: consensus network inference from microbiome data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Momal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316615v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Comparative Metagenomics using Multiset k-mer Counting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+                <w:t xml:space="preserve">Characterizing the limits of shallow shotgun metagenomics for taxonomic profiling of human gut microbiota in clinical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Goutorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Schbath</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plauzolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300485v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multiple Comparative Metagenomics using Multiset k-mer Counting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schbath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assessing the Distribution Consistency of Sequential Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18977,308 +19095,308 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational inference for probabilistic Poisson PCA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Chiquet</w:t>
+                <w:t xml:space="preserve">Équivalence asymptotique des vraisemblances observée et complète dans le modèle de blocs latents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Keribin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[University works] auto-saisine. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608912v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équivalence asymptotique des vraisemblances observée et complète dans le modèle de blocs latents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Keribin</w:t>
+                <w:t xml:space="preserve">Variational inference for probabilistic Poisson PCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] auto-saisine. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603137v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustess of Phylogenetic Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Université Paris Sud - Paris XI, 2009. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00472052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19288,261 +19406,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROGS Training on Galaxy : Metagenomics November 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Formation Métagénomique avec le logiciel FROGS (Find, Rapidly, Otus with Galaxy Solution), 2017, 270 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROGS Training on Galaxy : Statistics to Explore Metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Training on Galaxy : Statistics to Explore Metagenomics - FROGS (Find, Rapidly, Otus with Galaxy Solution), 2017, 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19552,143 +19670,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software engineering and genericity of a transgenerational hologonomic simulation framework, followed by an in silico analysis of thermal effects on the bovine holobiont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Maillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Pety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistics [stat]. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19698,280 +19816,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLNmodels: Poisson lognormal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gindraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:cfa1e1e06bbff34b4203820ebe23d1a1b54e713f;origin=https://github.com/PLN-team/PLNmodels;visit=swh:1:snp:33650f3635758717aa9ed6d1c6150f6e00711181;anchor=swh:1:rev:afad5560c704d29ff5704df4993bb471bd971f6c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId551"/>
+      <w:footerReference w:type="default" r:id="rId557"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20118,51 +20236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gitton-Quent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maziers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hiol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/29933935.2025.2527766" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701063v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.553" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pety" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.mcb.100417" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10729-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668230v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae095" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06704" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Selle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brosseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bouchaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.745535" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semi Zouiouich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Vogtmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Huybrechts" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-0188" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bichat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-021-01148-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreuilly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00558-21" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.588292" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbab318" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Kimiko Sakamoto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Palladino Delforno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112631" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634400v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xufei Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.742584" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244864v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Aydin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Weisser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maa&#223;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/falgy.2021.667562" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287263v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lejal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01051-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176011v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07471-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155990v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanbadam Sathyakumar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107044" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lejal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01093" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04380551v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Tabouy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-ejs1750" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Benoit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz685" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285327v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariadassou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ramayo&#8208;caldas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12982" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503302v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112549" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Safari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020287" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511960v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJS1695" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622770v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-M Chmielewski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14918" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Plassais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00649" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daug&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2020.581296" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019865v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584163" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191008v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grosfeld" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edek Williams" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasiliauskas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Barretto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801526RR" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888286v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago P. Delforno" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Z. Macedo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Midoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gileno V. Lacerda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.328" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297096v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1fve-e105" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392205v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Vila Nova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Durimel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin La" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6188-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503316v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Abuja" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kashofer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2019.09.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608932v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line An&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626808v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudi&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx791" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774632v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey K. Cornuault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0452-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941270v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOAS1177" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509688v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44331" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605865v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12700" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510019v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46409" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602647v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Segovia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Porley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Olivero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2017.07.017" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551071v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12206" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397150v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.94" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372071v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lehrter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mangin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peucelle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13181" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VSQ6VTN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631286v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar M. J. A. Metzger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Luijckx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Bento" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Ebert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12854" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NX7BFZ70-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371054v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24687" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088216v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634111v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Roulin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Hall" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Walser" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R. Haag" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12770" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15FGP1BG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713120v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631330v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pichon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12478" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLB09TH6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536511v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chubukov" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2015.10.003" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630250v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Pellay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2014.03.009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204288v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Santos Rocha" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Gomes-Santos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Garcias Moreira" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela de Azevedo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessalia Diniz Luerce" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085923" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645508v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-154" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642639v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Kishino" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syr129" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191212v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka K. Szczepankowska" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K. Bardowski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026942" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197514v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS361" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410872v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2009.02.015" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSZQG5C1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312860v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Poursat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn030" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427936v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Daudin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miele" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492401v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344529v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738587v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611225v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820075v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155652v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221356v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321371v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sanju&#225;n" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Elez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739679v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451266v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goutorbe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plauzolles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790841v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736948v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789388v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229623v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roger-Gaillard," TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416628v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735800v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382269v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789036v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cavaill&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Guirimand" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737108v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.31" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510994v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785437v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608159v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine de Barbeyrac" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Callon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736013v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1162.6" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788899v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440084v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798691v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740156v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535378v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vidal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793616v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744122v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793165v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798419v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802815v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746361v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner A. Bar-Hen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494834v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288574v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dugat-Bony" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176902v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goutorbe" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonnet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176761v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359643v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176768v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359920v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451271v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902758v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Camargo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735859v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361137v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perr&#233;al" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360160v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176805v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902837v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737257v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563604v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595071v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628088v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512085v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886389v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204484v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535349v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rodolphe" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193928v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lahalle-Faucon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209410v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209420v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688958v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033421v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02484863v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128096338202598" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20259-8" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886442v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289701v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ventroux" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408767v2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paravel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza-O&#241;ate" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913329v5" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381703v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Champion" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Momal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316615v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300485v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391682v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608912v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603137v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472052v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791696v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788316v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344476v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Mailli&#233;" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304559v2" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440660v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cfa1e1e06bbff34b4203820ebe23d1a1b54e713f;origin=https://github.com/PLN-team/PLNmodels;visit=swh:1:snp:33650f3635758717aa9ed6d1c6150f6e00711181;anchor=swh:1:rev:afad5560c704d29ff5704df4993bb471bd971f6c" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gitton-Quent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maziers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hiol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/29933935.2025.2527766" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701063v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.553" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579456v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10729-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pety" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.mcb.100417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668230v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae095" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06704" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625845v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semi Zouiouich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Vogtmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Huybrechts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-0188" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bichat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-021-01148-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Selle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brosseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bouchaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.745535" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.588292" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323846v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbab318" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Kimiko Sakamoto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Palladino Delforno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112631" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Aydin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Weisser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maa&#223;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/falgy.2021.667562" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634400v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xufei Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.742584" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreuilly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00558-21" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287263v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lejal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01051-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176011v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07471-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155990v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanbadam Sathyakumar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107044" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308101v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Benoit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz685" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04380551v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Tabouy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-ejs1750" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariadassou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ramayo&#8208;caldas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12982" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503302v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112549" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Safari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020287" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790980v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lejal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01093" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511960v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJS1695" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622770v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-M Chmielewski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14918" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Plassais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00649" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daug&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2020.581296" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019865v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584163" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888286v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago P. Delforno" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Z. Macedo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Midoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gileno V. Lacerda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.328" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297096v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1fve-e105" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392205v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Vila Nova" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Durimel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin La" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6188-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191008v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grosfeld" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edek Williams" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasiliauskas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Barretto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801526RR" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503316v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Abuja" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kashofer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2019.09.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608932v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line An&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626808v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudi&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx791" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774632v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey K. Cornuault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0452-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941270v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOAS1177" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605865v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12700" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509688v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44331" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510019v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46409" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602647v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Segovia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Porley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Olivero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2017.07.017" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551071v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12206" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372071v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lehrter" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mangin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peucelle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13181" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VSQ6VTN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397150v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.94" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631286v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar M. J. A. Metzger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Luijckx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Bento" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Ebert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12854" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NX7BFZ70-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371054v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24687" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634111v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Roulin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Hall" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Walser" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R. Haag" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12770" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15FGP1BG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713120v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088216v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631330v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pichon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12478" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLB09TH6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536511v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chubukov" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2015.10.003" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630250v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Pellay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2014.03.009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204288v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Santos Rocha" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Gomes-Santos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Garcias Moreira" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela de Azevedo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessalia Diniz Luerce" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085923" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645508v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-154" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642639v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Kishino" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syr129" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191212v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka K. Szczepankowska" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K. Bardowski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026942" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197514v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS361" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410872v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2009.02.015" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSZQG5C1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312860v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Poursat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn030" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427936v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Daudin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miele" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492401v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344529v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738587v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611225v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820075v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155652v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221356v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321371v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sanju&#225;n" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Elez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739679v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451266v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goutorbe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plauzolles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790841v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789388v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229623v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roger-Gaillard," TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736948v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416628v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735800v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382269v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789036v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cavaill&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Guirimand" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737108v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.31" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510994v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785437v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608159v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine de Barbeyrac" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Callon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736013v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1162.6" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788899v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798691v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740156v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440084v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535378v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vidal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793616v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744122v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793165v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798419v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802815v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746361v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner A. Bar-Hen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494834v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288574v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dugat-Bony" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176902v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goutorbe" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonnet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176761v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359643v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359920v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176768v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451271v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902758v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Camargo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735859v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361137v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perr&#233;al" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360160v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176805v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737257v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902837v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595071v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563604v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628088v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512085v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886389v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204484v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535349v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rodolphe" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193928v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lahalle-Faucon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209410v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209420v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688958v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033421v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02484863v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128096338202598" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20259-8" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886442v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613501v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289701v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ventroux" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408767v2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paravel" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza-O&#241;ate" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913329v5" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381703v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Champion" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Momal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316615v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300485v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391682v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603137v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608912v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472052v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791696v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788316v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344476v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Mailli&#233;" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304559v2" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440660v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cfa1e1e06bbff34b4203820ebe23d1a1b54e713f;origin=https://github.com/PLN-team/PLNmodels;visit=swh:1:snp:33650f3635758717aa9ed6d1c6150f6e00711181;anchor=swh:1:rev:afad5560c704d29ff5704df4993bb471bd971f6c" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>