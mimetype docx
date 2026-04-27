--- v0 (2026-03-28)
+++ v1 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maher Jridi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Data Analysis for Prediction of Employee Presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhaila Goujili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3580697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSS-MDL: Natural Scene Statistics-guided multi-task deep learning for no-reference point cloud quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bourbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.200570. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iswa.2025.200570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I2CKD : Intra- and inter-class knowledge distillation for semantic segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 649, pp.130791. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2025.130791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scoring methodology for Industry 4.0 maturity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JMTM-11-2024-0635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCEPTION ET DEVELOPPEMENT D’UNE VOITURE AUTONOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of ADAS Fatigue Control System using Pynq z1 and Jetson Xavier NX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lew Lew Yan Voon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international Conference SETIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.65-68. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT54465.2022.9875823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation des Ressources IOT par Conteneurisation de Passerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Intelligence Artificielle et Génie Électrique 2ème partie, 109, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical face detection and recognition system on low-end-low-cost Xilinx Zynq SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Merzougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 217, pp.164747. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2020.164747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Recognition Systems: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.342. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20020342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient approximate core transform and its reconfigurable architectures for HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Meher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.329-339. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-018-0768-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One lens optical correlation: application to face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (9), pp.2087. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.57.002087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC-Based Edge Computing Gateway in the Context of the Internet of Multimedia Things: Experimental Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Le Bougeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea8010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time and encryption efficiency improvements of simultaneous fusion, compression and encryption method based on chaotic generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Approximate DCT Architectures for Efficient HEVC-Compliant Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (8), pp.1815-1825. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2016.2556578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy paradox and political intervention: A stochastic model for the case of electrical equipments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Aguir Barguaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Zouheir Nouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2016.02.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of DRPE performance with a novel scheme based on new RAC: Principle, security analysis and FPGA implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 360, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of DRPE performance with a novel scheme based on new RAC: Principle, security analysis and FPGA implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néji Nihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 360, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Algorithm and Reconfigurable Architecture for Efficient and Scalable Orthogonal Approximation of DCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Pramod Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (2), pp.449 - 457 </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2014.2360763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Algorithm and Reconfigurable Architecture for Efficient and Scalable Orthogonal Approximation of DCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (2), pp.449-457. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2014.2360763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.09.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero Quantized DCT Coefficients Prediction Technique for Intra-Frame Video Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing, IET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.165-173. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ipr.2012.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performance of a method of simultaneous compression and encryption of multiple images and its resistance against various attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (7), pp.8025-8043. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.008025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.09.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performance of a method of simultaneous compression and encryption of multiple images and its resistance against various attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (7), pp.8025. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.008025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.09.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-quantised discrete cosine transform coefficients prediction technique for intra-frame video encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.165-173. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ipr.2012.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Architecture Using a Novel Subexpression Elimination on Loeffler Algorithm for DCT-Based Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, 209208-12 p. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/209208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AREA-DELAY EFFICIENT FFT ARCHITECTURE USING PARALLEL PROCESSING AND NEW MEMORY SHARING TECHNIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (06), pp.1240018. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021812661240018X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AREA-DELAY EFFICIENT FFT ARCHITECTURE USING PARALLEL PROCESSING AND NEW MEMORY SHARING TECHNIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), 1240018 (15 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 289, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Architecture Using a Novel Subexpression Elimination on Loeffler Algorithm for DCT-Based Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/209208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous fusion, compression, and encryption of multiple images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.24023-24029. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.024023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Prediction Technique of Zero Quantized DCT Coefficients for Fast Image Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Scientific Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, ISSN 1450-216X, 63 (4), pp.489-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Architecture Using a Novel Subexpression Elimination on Loeffler Algorithm for DCT-Based Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Pramod Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Digital Frequency Synthesizer with CORDIC Algorithm and Taylor Series Approximation for Digital Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Scientific Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (4), pp.542-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Programming for Job Sequencing and Tool Switching Problem with Non-Identical Parallel Machines and Stochastic Processing Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khayati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Hadj Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bhar Layeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026 - 27ème congrès annuel de la société française de recherche opérationnelle et d'aide à la decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition Aware Multimodal Semantic Segmentation Adapted to Underwater Scene Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Fnaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized VVC Transform Module based on Fast MTS Decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taheni Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Forest Based Fast MTS Algorithm for VVC Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taheni Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Ben Ayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAIS - ICSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Point Cloud Quality Assessment via 3D Visual Saliency and Point-Based Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bourbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, France. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA62886.2024.10755773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind point cloud quality assessment via 3D visual saliency and point-based neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bourbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA62886.2024.10755773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stream Point-based model for Blind Geometric Point Cloud Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bourbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMI 2023: 20th International Conference on Content-based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orleans France, France. pp.224-228, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stream POINTNet-based Model For Blind Geometric Point Cloud Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bourbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la qualité de nuages de points 3D sans référence en utilisant un transformer et la saillance visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bourbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Traitement du Signal et des Images (GRETSI) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply Chain Forecasting in a fast-moving global economy: Review, Limits and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Abderrahmane Benziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Mcharek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Automation and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Robotics &amp; Automation Society, Aug 2023, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLS-based Hardware Acceleration on the Zynq SoC: A Real-Time Face Detection and Recognition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lew F.C. Lew Yan Voon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference SETIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genoa Italy and Sfax Tunisia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Images Segmentation for autonomous driving using Self-Attention Knowledge Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Signal Image Technology &amp; Internet Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-reference Point Clouds Quality Assessment using Transformer and Visual Saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bourbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QoEVMA'22: Proceedings of the 2nd Workshop on Quality of Experience (QoE) in Visual Multimedia Applications, ACM Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Shop Scheduling: A Novel DRL approach for continuous schedule-generation facing real-time job arrivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel B Hadj-Alouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th MIM Conference of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.2493-2498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater exploration by AUV using deep neural network implemented on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, United States. pp.23, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2558606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity DST approximation for VVC standard using Particle Swarm Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonda Ben Jdidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, United States. pp.31, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2559939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel face detection approach using local binary pattern histogram and support vector machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Al Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Advanced Systems and Electric Technologies (IC_ASET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hammamet, France. pp.28-33, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASET.2018.8379829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity algorithm using DCT approximation for POST-HEVC standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonda Ben Jdidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orlando, United States. pp.39, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2309457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of CFs, LBP, HOG, SIFT, SURF, and BRIEF techniques for face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kourtli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orlando, United States. pp.25, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2309454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid prototyping of SoC-based real-time vision system: application to image preprocessing and face detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense + Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anaheim, United States. pp.102030M, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2264712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA design of correlation-based pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense + Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anaheim, United States. pp.102030N, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2264715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of improved binarizer design for context-based adaptive binary arithmetic coder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Image Processing, Applications and Systems (IPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hammamet, Tunisia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS.2016.7880123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and implementation of simultaneous binary arithmetic coding and encryption for HD H264/AVC codec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 10th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2013.6564043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Implementation of Simultaneous Binary Arithmetic Coding and Encryption for HD H264/AVC Codec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néji Nihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2013.6564043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity DCT engine for image and video compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Optimization of Low-power DCT Architecture and Effcient Quantization Technique for Embedded Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Very Large Scale Integration (VLSISOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Madrid, Spain. pp.155-181, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28566-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subband FFT-based method for static errors compensation in Time-Interleaved ADCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 54th International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Séoul, South Korea. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2011.6026640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation techniques of high-order FFT into low-cost FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 54th International Midwest Symposium on Circuits and Systems (MWSCAS), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, North Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation techniques of high-order FFT into low-cost FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 54th International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, South Korea. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2011.6026390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VLSI Implementation of a New Simultaneous Images Compression and Encryption Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internation Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Greece. pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized images compression for FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris Cergy, France. pp.Not mentionned</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Face Recognition Approach Using a Graphical Processing Unit ”GPU”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Greece. pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Power, High-Speed DCT architecture for image compression: principle and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE/IFIP International Conference on VLSI and System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Madrid, Spain. pp.304-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Face Recognition Approach Using a Graphical Processing Unit &amp;quot;GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Thessalonique, Greece. pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simultaneous compression & encryption method for images suitable to recognize form by optical correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Loussert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics for Counterterrorism and Crime Fighting V, edited by Colin Lewis, Proc. of SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Germany. pp.not mentionned, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.830180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Orthogonal Online Digital Calibration for Time-Interleaved Analog-to-Digital Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Seattle, United States. pp.576-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Adaptive Calibration Method for Time Interleaved Analog to Digital Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ottawa, Canada. pp.932-935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les convertisseurs analogique numérique entrelacés dans le temps: théorie et nouvelles tendances des méthodes de correction d'erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An offset and gain calibration method for timeinterleaved analog to digital converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th IEEE International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.1097-2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Time-Interleaved ADC Channel Structure : Analysis and Modling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperture Jitter and Timing Skew Analyses in ADC Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Shirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on ADC Modelling and Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Poland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Sigma Delta Oscillator : Design Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiheb Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dugoujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLSI Architectures for Future Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonda Ben Jdidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institution of Engineering and Technology, 2019, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCS053E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of CFs, LBP, HOG, SIFT, SURF, and BRIEF for security and face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kortli Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Secure Optical Image Processing for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, 2018, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-1457-2ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous encryption and arithmetic coding for performing image compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Secure Optical Image Processing for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, 2018, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-1457-2ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of CFs, LBP, HOG, SIFT, SURF, and BRIEF for security and face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Secure Optical Image Processing for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, 2018, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-1457-2ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude, Modélisation et Amélioration des Performances des Convertisseurs Analogique Numérique Entrelacés dans le Temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Sciences et Technologies - Bordeaux I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00298981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et architectures pour le calcul embarqué haute performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bretagne Occidentale, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02124011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maher Jridi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Data Analysis for Prediction of Employee Presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhaila Goujili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3580697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSS-MDL: Natural Scene Statistics-guided multi-task deep learning for no-reference point cloud quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bourbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.200570. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iswa.2025.200570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I2CKD : Intra- and inter-class knowledge distillation for semantic segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 649, pp.130791. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2025.130791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scoring methodology for Industry 4.0 maturity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JMTM-11-2024-0635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCEPTION ET DEVELOPPEMENT D’UNE VOITURE AUTONOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of ADAS Fatigue Control System using Pynq z1 and Jetson Xavier NX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lew Lew Yan Voon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international Conference SETIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.65-68. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT54465.2022.9875823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation des Ressources IOT par Conteneurisation de Passerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Intelligence Artificielle et Génie Électrique 2ème partie, 109, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical face detection and recognition system on low-end-low-cost Xilinx Zynq SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Merzougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 217, pp.164747. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2020.164747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Recognition Systems: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.342. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20020342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient approximate core transform and its reconfigurable architectures for HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Meher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.329-339. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-018-0768-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One lens optical correlation: application to face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (9), pp.2087. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.57.002087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC-Based Edge Computing Gateway in the Context of the Internet of Multimedia Things: Experimental Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Le Bougeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea8010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time and encryption efficiency improvements of simultaneous fusion, compression and encryption method based on chaotic generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Approximate DCT Architectures for Efficient HEVC-Compliant Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (8), pp.1815-1825. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2016.2556578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy paradox and political intervention: A stochastic model for the case of electrical equipments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Aguir Barguaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Zouheir Nouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2016.02.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of DRPE performance with a novel scheme based on new RAC: Principle, security analysis and FPGA implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 360, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of DRPE performance with a novel scheme based on new RAC: Principle, security analysis and FPGA implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néji Nihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 360, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Algorithm and Reconfigurable Architecture for Efficient and Scalable Orthogonal Approximation of DCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Pramod Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (2), pp.449 - 457 </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2014.2360763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Algorithm and Reconfigurable Architecture for Efficient and Scalable Orthogonal Approximation of DCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (2), pp.449-457. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2014.2360763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.09.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero Quantized DCT Coefficients Prediction Technique for Intra-Frame Video Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing, IET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.165-173. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ipr.2012.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performance of a method of simultaneous compression and encryption of multiple images and its resistance against various attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (7), pp.8025-8043. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.008025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.09.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.09.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performance of a method of simultaneous compression and encryption of multiple images and its resistance against various attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (7), pp.8025. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.008025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-quantised discrete cosine transform coefficients prediction technique for intra-frame video encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.165-173. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ipr.2012.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Architecture Using a Novel Subexpression Elimination on Loeffler Algorithm for DCT-Based Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, 209208-12 p. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/209208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AREA-DELAY EFFICIENT FFT ARCHITECTURE USING PARALLEL PROCESSING AND NEW MEMORY SHARING TECHNIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (06), pp.1240018. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021812661240018X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AREA-DELAY EFFICIENT FFT ARCHITECTURE USING PARALLEL PROCESSING AND NEW MEMORY SHARING TECHNIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), 1240018 (15 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 289, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Architecture Using a Novel Subexpression Elimination on Loeffler Algorithm for DCT-Based Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/209208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous fusion, compression, and encryption of multiple images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.24023-24029. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.024023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Prediction Technique of Zero Quantized DCT Coefficients for Fast Image Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Scientific Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, ISSN 1450-216X, 63 (4), pp.489-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Architecture Using a Novel Subexpression Elimination on Loeffler Algorithm for DCT-Based Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Pramod Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Digital Frequency Synthesizer with CORDIC Algorithm and Taylor Series Approximation for Digital Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Scientific Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (4), pp.542-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Programming for Job Sequencing and Tool Switching Problem with Non-Identical Parallel Machines and Stochastic Processing Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khayati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Hadj Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bhar Layeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026 - 27ème congrès annuel de la société française de recherche opérationnelle et d'aide à la decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition Aware Multimodal Semantic Segmentation Adapted to Underwater Scene Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Fnaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized VVC Transform Module based on Fast MTS Decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taheni Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Forest Based Fast MTS Algorithm for VVC Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taheni Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Ben Ayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAIS - ICSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Point Cloud Quality Assessment via 3D Visual Saliency and Point-Based Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bourbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, France. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA62886.2024.10755773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind point cloud quality assessment via 3D visual saliency and point-based neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bourbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA62886.2024.10755773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stream Point-based model for Blind Geometric Point Cloud Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bourbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMI 2023: 20th International Conference on Content-based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orleans France, France. pp.224-228, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stream POINTNet-based Model For Blind Geometric Point Cloud Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bourbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply Chain Forecasting in a fast-moving global economy: Review, Limits and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Abderrahmane Benziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Mcharek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Automation and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Robotics &amp; Automation Society, Aug 2023, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la qualité de nuages de points 3D sans référence en utilisant un transformer et la saillance visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bourbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Traitement du Signal et des Images (GRETSI) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLS-based Hardware Acceleration on the Zynq SoC: A Real-Time Face Detection and Recognition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lew F.C. Lew Yan Voon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference SETIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genoa Italy and Sfax Tunisia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Images Segmentation for autonomous driving using Self-Attention Knowledge Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Signal Image Technology &amp; Internet Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Shop Scheduling: A Novel DRL approach for continuous schedule-generation facing real-time job arrivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel B Hadj-Alouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th MIM Conference of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.2493-2498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-reference Point Clouds Quality Assessment using Transformer and Visual Saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bourbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QoEVMA'22: Proceedings of the 2nd Workshop on Quality of Experience (QoE) in Visual Multimedia Applications, ACM Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater exploration by AUV using deep neural network implemented on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, United States. pp.23, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2558606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity DST approximation for VVC standard using Particle Swarm Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonda Ben Jdidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, United States. pp.31, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2559939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel face detection approach using local binary pattern histogram and support vector machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Al Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Advanced Systems and Electric Technologies (IC_ASET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hammamet, France. pp.28-33, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASET.2018.8379829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity algorithm using DCT approximation for POST-HEVC standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonda Ben Jdidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orlando, United States. pp.39, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2309457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of CFs, LBP, HOG, SIFT, SURF, and BRIEF techniques for face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kourtli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orlando, United States. pp.25, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2309454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid prototyping of SoC-based real-time vision system: application to image preprocessing and face detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense + Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anaheim, United States. pp.102030M, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2264712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA design of correlation-based pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense + Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anaheim, United States. pp.102030N, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2264715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of improved binarizer design for context-based adaptive binary arithmetic coder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Image Processing, Applications and Systems (IPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hammamet, Tunisia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS.2016.7880123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and implementation of simultaneous binary arithmetic coding and encryption for HD H264/AVC codec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 10th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2013.6564043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Implementation of Simultaneous Binary Arithmetic Coding and Encryption for HD H264/AVC Codec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néji Nihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2013.6564043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity DCT engine for image and video compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Optimization of Low-power DCT Architecture and Effcient Quantization Technique for Embedded Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Very Large Scale Integration (VLSISOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Madrid, Spain. pp.155-181, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28566-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subband FFT-based method for static errors compensation in Time-Interleaved ADCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 54th International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Séoul, South Korea. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2011.6026640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation techniques of high-order FFT into low-cost FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 54th International Midwest Symposium on Circuits and Systems (MWSCAS), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, North Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation techniques of high-order FFT into low-cost FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 54th International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, South Korea. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2011.6026390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VLSI Implementation of a New Simultaneous Images Compression and Encryption Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internation Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Greece. pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized images compression for FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris Cergy, France. pp.Not mentionned</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Face Recognition Approach Using a Graphical Processing Unit ”GPU”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Greece. pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Power, High-Speed DCT architecture for image compression: principle and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE/IFIP International Conference on VLSI and System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Madrid, Spain. pp.304-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Face Recognition Approach Using a Graphical Processing Unit &amp;quot;GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Thessalonique, Greece. pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simultaneous compression & encryption method for images suitable to recognize form by optical correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Loussert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics for Counterterrorism and Crime Fighting V, edited by Colin Lewis, Proc. of SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Germany. pp.not mentionned, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.830180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Orthogonal Online Digital Calibration for Time-Interleaved Analog-to-Digital Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Seattle, United States. pp.576-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Adaptive Calibration Method for Time Interleaved Analog to Digital Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ottawa, Canada. pp.932-935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les convertisseurs analogique numérique entrelacés dans le temps: théorie et nouvelles tendances des méthodes de correction d'erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An offset and gain calibration method for timeinterleaved analog to digital converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th IEEE International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.1097-2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Time-Interleaved ADC Channel Structure : Analysis and Modling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperture Jitter and Timing Skew Analyses in ADC Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Shirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on ADC Modelling and Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Poland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Sigma Delta Oscillator : Design Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiheb Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dugoujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLSI Architectures for Future Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonda Ben Jdidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institution of Engineering and Technology, 2019, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCS053E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of CFs, LBP, HOG, SIFT, SURF, and BRIEF for security and face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kortli Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Secure Optical Image Processing for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, 2018, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-1457-2ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous encryption and arithmetic coding for performing image compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Secure Optical Image Processing for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, 2018, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-1457-2ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of CFs, LBP, HOG, SIFT, SURF, and BRIEF for security and face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Secure Optical Image Processing for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, 2018, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-1457-2ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude, Modélisation et Amélioration des Performances des Convertisseurs Analogique Numérique Entrelacés dans le Temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Sciences et Technologies - Bordeaux I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00298981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et architectures pour le calcul embarqué haute performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bretagne Occidentale, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02124011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Goujili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saumard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3580697" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216326v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bourbia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Karine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2025.200570" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144692v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.130791" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lardeux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guyader" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lecointre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubrun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-11-2024-0635" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demousselle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kortli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gabsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Lew Yan Voon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT54465.2022.9875823" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Merzougui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2020.164747" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020342" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Meher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0768-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562740v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napoleon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.002087" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chapel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dorez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Le Bougeant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Botlan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea8010001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2017.10.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H79246VJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105176v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar Meher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2016.2556578" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Jridi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Aguir Barguaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Zouheir Nouri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2016.02.046" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53472JFS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jridi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.10.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ji Nihel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1HZ8HNB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253749v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Pramod Kumar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2014.2360763" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105186v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerhani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.09.074" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J46TZ1K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2012.0145" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164938v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.008025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277464v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Ouerhani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105180v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdallah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105183v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/209208" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812661240018X" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782668v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105188v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abdallah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.024023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671814v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253737v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516790v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khayati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349022v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Fnaich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Samir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Damak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767794v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755773" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693832v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281591v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617247" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125265v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212525v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Abderrahmane Benziane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Mcharek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762054v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760529v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Hammami" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B Hadj-Alouane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Pennec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Florin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558606" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105067v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Ben Jdidia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sallem" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Belghith" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559939" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105156v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al Falou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASET.2018.8379829" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105152v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309457" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kourtli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309454" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105166v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264712" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105170v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264715" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105174v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Neji" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2016.7880123" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564043" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164956v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28566-0_7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671808v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2011.6026640" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783028v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2011.6026390" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516792v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518067v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516793v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518068v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782740v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516791v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elbouz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loussert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.830180" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288043v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180510v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183654v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monnerie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183659v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183660v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Shirakawa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183665v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Rebai" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engels" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dugoujon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105075v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS053E" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105155v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kortli Yassin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-1457-2ch13" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105161v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-1457-2ch12" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105160v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00298981v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02124011v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Goujili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saumard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3580697" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216326v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bourbia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Karine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2025.200570" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144692v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.130791" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lardeux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guyader" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lecointre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubrun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-11-2024-0635" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demousselle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kortli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gabsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Lew Yan Voon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT54465.2022.9875823" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Merzougui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2020.164747" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020342" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Meher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0768-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562740v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napoleon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.002087" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chapel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dorez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Le Bougeant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Botlan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea8010001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2017.10.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H79246VJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105176v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar Meher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2016.2556578" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Jridi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Aguir Barguaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Zouheir Nouri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2016.02.046" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53472JFS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jridi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.10.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ji Nihel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1HZ8HNB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253749v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Pramod Kumar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2014.2360763" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105186v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerhani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.09.074" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J46TZ1K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2012.0145" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164938v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.008025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277464v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Ouerhani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdallah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/209208" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812661240018X" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782668v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105188v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abdallah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.024023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671814v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253737v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516790v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khayati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349022v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Fnaich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Samir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Damak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767794v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755773" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693832v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281591v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617247" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125265v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212525v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Abderrahmane Benziane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Mcharek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129360v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762054v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706994v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Hammami" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B Hadj-Alouane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760529v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Pennec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Florin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558606" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105067v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Ben Jdidia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sallem" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Belghith" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559939" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105156v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al Falou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASET.2018.8379829" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105152v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309457" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kourtli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309454" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105166v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264712" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105170v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264715" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105174v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Neji" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2016.7880123" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564043" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164956v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28566-0_7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671808v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2011.6026640" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783028v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2011.6026390" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516792v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518067v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516793v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518068v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782740v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516791v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elbouz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loussert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.830180" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288043v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180510v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183654v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monnerie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183659v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183660v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Shirakawa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183665v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Rebai" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engels" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dugoujon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105075v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS053E" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105155v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kortli Yassin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-1457-2ch13" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105161v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-1457-2ch12" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105160v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00298981v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02124011v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>