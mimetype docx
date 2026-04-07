--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -189,51 +189,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -617,1351 +617,1343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of dredged sediments: Influence of sediment content on mechanical properties and environmental behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of flash-calcined sediment on the mechanical – microstructural development and the durability of cementitious materials against to chloride attack and leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bader Bouzar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Technologies and Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.grets.2025.100209⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.100868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2025.100868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042218v1</w:t>
+                <w:t xml:space="preserve">hal-05573826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of layered double hydroxides derived from blast furnace slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Bouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Alloul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+                <w:t xml:space="preserve">Zeinab Mkahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-025-02209-4⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 462, pp.121165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514953v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+                <w:t xml:space="preserve">Valorization of dredged sediments: Influence of sediment content on mechanical properties and environmental behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Bouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-025-02209-4⟩</w:t>
+              <w:t xml:space="preserve">Green Technologies and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.grets.2025.100209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530275v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoul Rachid Lankoandé</w:t>
+                <w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (3), pp.1854-1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-025-02209-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514957v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Rachid Lankoandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Zeraoui</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nongwendé Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-024-02014-5⟩</w:t>
+              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (04), pp.208-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530270v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated carbonation of waste paper fly ash by liquid process (NaHCO3) for stabilization of Ba and Pb</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yassine Abriak</w:t>
+                <w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (3), pp.1854-1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-025-02209-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119340⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04387569v1</w:t>
+                <w:t xml:space="preserve">hal-05530275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+                <w:t xml:space="preserve">Accelerated carbonation of waste paper fly ash by liquid process (NaHCO3) for stabilization of Ba and Pb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Bouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhargav Ladduri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Alloul</w:t>
+                <w:t xml:space="preserve">Yassine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, pp.e03280. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 434, pp.119340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530268v1</w:t>
+                <w:t xml:space="preserve">hal-04387569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonation in just add water geopolymer based on fly ash and dredged sediments mix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction: Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+                <w:t xml:space="preserve">Mouhamadou Tall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+                <w:t xml:space="preserve">Ahmed Zeraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138959⟩</w:t>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (4), pp.2600-2600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-024-02014-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882217v1</w:t>
+                <w:t xml:space="preserve">hal-05530270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Zeraoui</w:t>
+                <w:t xml:space="preserve">Carbonation in just add water geopolymer based on fly ash and dredged sediments mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Aggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-024-01957-z⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 452, pp.138959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636110v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Benzerzour</w:t>
+                <w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Amar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bhargav Ladduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiales de construccion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.e03280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815869v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1979,2622 +1971,2630 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21, pp.e03498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t>
+              <w:t xml:space="preserve">Materiales de construccion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (354), pp.e340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626745v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Tall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zeraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (4), pp.2579-2590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-024-01957-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530272v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Benzerzour</w:t>
+                <w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Amar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bhargav Ladduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiales de construccion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.e03280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530266v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled effect of elevated thermal exposure and nanochannel confined water on the phase transformations and mechanical changes in calcium silicate hydrates paste</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.e03498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119288⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04382165v1</w:t>
+                <w:t xml:space="preserve">hal-05530272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and mechanical properties of geopolymers utilizing excavated soils, metakaolin and slags</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108755⟩</w:t>
+              <w:t xml:space="preserve">Materiales de construccion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (354), pp.e340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633654v1</w:t>
+                <w:t xml:space="preserve">hal-05530266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-part geopolymer based on micronized sediments and fly ash mix: Mechanical, microstructural and leaching assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+                <w:t xml:space="preserve">Coupled effect of elevated thermal exposure and nanochannel confined water on the phase transformations and mechanical changes in calcium silicate hydrates paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Sekkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.110426⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 433, pp.119288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687752v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling of one-part-geopolymer binders based on fly ash and micronized dredged sediments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Salima Aggoun</w:t>
+                <w:t xml:space="preserve">Microstructure and mechanical properties of geopolymers utilizing excavated soils, metakaolin and slags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhargav Ladduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138906⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86, pp.108755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882237v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorine soil stabilization using hydroxyapatite synthesized from minerals wastes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+                <w:t xml:space="preserve">One-part geopolymer based on micronized sediments and fly ash mix: Mechanical, microstructural and leaching assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Aggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2023.105261⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.110426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.110426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247399v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash-Calcined Sediments for Zinc Adsorption</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joelle Kleib</w:t>
+                <w:t xml:space="preserve">Thermodynamic modeling of one-part-geopolymer binders based on fly ash and micronized dredged sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Aggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su151310230⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 452, pp.138906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301879v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Flash-Calcined Sediment and Blast Furnace Slag Ternary Binders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Maherzi</w:t>
+                <w:t xml:space="preserve">Fluorine soil stabilization using hydroxyapatite synthesized from minerals wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Bouzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Aouad</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (2), pp.333. </w:t>
+              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (11), pp.105261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings13020333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2023.105261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007498v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolymer mortar with flash-calcined sediments cured under ambient conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+                <w:t xml:space="preserve">Development of Flash-Calcined Sediment and Blast Furnace Slag Ternary Binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zeraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131809⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13020333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154717v1</w:t>
+                <w:t xml:space="preserve">hal-04007498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of Dredged Sediments and Recycled Concrete Aggregates in Road Subgrade Construction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Maherzi</w:t>
+                <w:t xml:space="preserve">Flash-Calcined Sediments for Zinc Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Rivard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (3), pp.646. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.10230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings13030646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su151310230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168015v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Rocks Made from Dredged Sands of the Magdalen Islands (Canada): Preliminary Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Rivard</w:t>
+                <w:t xml:space="preserve">Geopolymer mortar with flash-calcined sediments cured under ambient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rilem Bookseries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_105⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 391, pp.131809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168027v1</w:t>
+                <w:t xml:space="preserve">hal-04154717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Dynamic Surface Leaching of Monolithic Polymer Mortars Comprised of Wastes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Maherzi</w:t>
+                <w:t xml:space="preserve">Artificial Rocks Made from Dredged Sands of the Magdalen Islands (Canada): Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine El Mahdi Safhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyas Ennahal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zahra Bouaich</w:t>
+                <w:t xml:space="preserve">Patrice Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16062150⟩</w:t>
+              <w:t xml:space="preserve">Rilem Bookseries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, RILEM Bookseries, 40, pp.994-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168009v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of ambient-cured metakaolin geopolymer mortar and flash-calcined soil geopolymer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+                <w:t xml:space="preserve">Valorization of Dredged Sediments and Recycled Concrete Aggregates in Road Subgrade Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134085⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13030646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301731v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and microstructural properties of just add water geopolymer cement comprised of Thermo-Mechanicalsynthesis Sediments-Fly ash mix</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of Dynamic Surface Leaching of Monolithic Polymer Mortars Comprised of Wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Ennahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Bouaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salima Aggoun</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Rais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132626⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.2150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16062150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329455v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties and shrinkage performance of one-part-geopolymer based on fly ash and micronized dredged sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Mahfoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Aggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in the Built Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16, pp.100253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dibe.2023.100253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Development of Soil-Based 3D-Printable Mixtures: A Mix-Design Methodology and a Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joelle Kleib</w:t>
+                <w:t xml:space="preserve">A comparative analysis of ambient-cured metakaolin geopolymer mortar and flash-calcined soil geopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 409, pp.134085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings13071618⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04301841v1</w:t>
+                <w:t xml:space="preserve">hal-04301731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the physical and chemical characteristics of sediment fillers on the properties of mastic asphalt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Maherzi</w:t>
+                <w:t xml:space="preserve">Mechanical and microstructural properties of just add water geopolymer cement comprised of Thermo-Mechanicalsynthesis Sediments-Fly ash mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Aggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 421, pp.118393. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 400, pp.132626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154718v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the Heat Release of Calcium Sulfoaluminate Cement by Modifying the Ye’elimite Content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Aouad</w:t>
+                <w:t xml:space="preserve">Influence of the physical and chemical characteristics of sediment fillers on the properties of mastic asphalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Belayali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mirvat Zakhour</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (6), pp.2470. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 421, pp.118393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma16062470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168019v1</w:t>
+                <w:t xml:space="preserve">hal-04154718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of external sulfate attack on the durability of reinforced mortars in the presence of calcined river sediments</w:t>
               </w:r>
@@ -4708,6633 +4708,6893 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing mortar using limestone flash-calcined dredged sediment/millstone-clay cement binder (LFC)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+                <w:t xml:space="preserve">The Development of Soil-Based 3D-Printable Mixtures: A Mix-Design Methodology and a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107346⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13071618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329431v1</w:t>
+                <w:t xml:space="preserve">hal-04301841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Efficient Flash-Calcined Sediment-Based Ecobinders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+                <w:t xml:space="preserve">Managing the Heat Release of Calcium Sulfoaluminate Cement by Modifying the Ye’elimite Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvat Zakhour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (20), pp.7107. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.2470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16062470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15207107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04168060v1</w:t>
+                <w:t xml:space="preserve">hal-04168019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the Compressive Strength of Waste-Based Concretes Using Artificial Neural Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing mortar using limestone flash-calcined dredged sediment/millstone-clay cement binder (LFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76, pp.107346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15207045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04168045v1</w:t>
+                <w:t xml:space="preserve">hal-04329431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Callovo-Oxfordian Argillite as a Raw Material for Portland Cement Clinker Production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing Efficient Flash-Calcined Sediment-Based Ecobinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (9), pp.1421. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (20), pp.7107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings12091421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15207107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168065v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Dredged Marine Sediment in the Formulation of Air–Foam Concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Use of Callovo-Oxfordian Argillite as a Raw Material for Portland Cement Clinker Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Moueden</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Zambon</w:t>
+                <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-021-01650-4⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings12091421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764619v1</w:t>
+                <w:t xml:space="preserve">hal-04168065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of flash-calcined sediment substitution in sulfoaluminate cement mortar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of the Compressive Strength of Waste-Based Concretes Using Artificial Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (20), pp.7045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmats.2022.1035551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15207045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168032v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of treated wastewater and non-potable groundwater in the manufacture of concrete: major challenge of environmental preservation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Use of Dredged Marine Sediment in the Formulation of Air–Foam Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadoua El-Hajjaji</w:t>
+                <w:t xml:space="preserve">Hamza Moueden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-15561-3⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), pp.2591-2607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-021-01650-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168073v1</w:t>
+                <w:t xml:space="preserve">hal-03764619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed Earth Blocks Using Sediments and Alkali-Activated Byproducts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Maherzi</w:t>
+                <w:t xml:space="preserve">Effect of flash-calcined sediment substitution in sulfoaluminate cement mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2022.1035551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su14063158⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03767092v1</w:t>
+                <w:t xml:space="preserve">hal-04168032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortar mixing using treated wastewater feasibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Reuse of treated wastewater and non-potable groundwater in the manufacture of concrete: major challenge of environmental preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Bouaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua El-Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128983⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.146-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-15561-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168038v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of dredged sediment as a raw material for the manufacture of Portland cement – Numerical modeling of the hydration of synthesized cement using the CEMHYD3D code</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+                <w:t xml:space="preserve">Compressed Earth Blocks Using Sediments and Alkali-Activated Byproducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Belayali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), pp.3158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14063158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103871⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03766505v1</w:t>
+                <w:t xml:space="preserve">hal-03767092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of Flash-Calcined Dredged Sediment for Concrete 3D Printing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joelle Kleib</w:t>
+                <w:t xml:space="preserve">Mortar mixing using treated wastewater feasibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Bouaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 352, pp.128983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings12091400⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04168070v1</w:t>
+                <w:t xml:space="preserve">hal-04168038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calcium sulfoaluminate cements composition on their durability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recycling of dredged sediment as a raw material for the manufacture of Portland cement – Numerical modeling of the hydration of synthesized cement using the CEMHYD3D code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Aouad</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirvat Zakhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124952⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.103871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772496v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties and Microstructure of Low Carbon Binders Manufactured from Calcined Canal Sediments and Ground Granulated Blast Furnace Slag (GGBS)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Maherzi</w:t>
+                <w:t xml:space="preserve">Recycling of Flash-Calcined Dredged Sediment for Concrete 3D Printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13169057⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings12091400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360269v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the degree of hydration of Portland cement using three different approaches: Scanning electron microscopy (SEM-BSE) and Thermogravimetric analysis (TGA)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+                <w:t xml:space="preserve">Mechanical Properties and Microstructure of Low Carbon Binders Manufactured from Calcined Canal Sediments and Ground Granulated Blast Furnace Slag (GGBS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Hadj Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Torrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00754⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.9057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13169057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770251v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Lightweight Aggregates Comprised of Sediments and Thermoplastic Waste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Maherzi</w:t>
+                <w:t xml:space="preserve">Effect of calcium sulfoaluminate cements composition on their durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvat Zakhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-00970-1⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 307, pp.124952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168120v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From dredged sediment to supplementary cementitious material: characterization, treatment, and reuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the degree of hydration of Portland cement using three different approaches: Scanning electron microscopy (SEM-BSE) and Thermogravimetric analysis (TGA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.06.002⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.e00754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178700v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment, mechanical behavior, and chemical properties of self-compacting mortars (SCMs) with harbor dredged sediments to be used in construction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Becquart</w:t>
+                <w:t xml:space="preserve">Performance of Lightweight Aggregates Comprised of Sediments and Thermoplastic Waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Ennahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (39), pp.55003-55013. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.515-530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-12279-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-00970-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770175v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fine sediments on rheology properties of self-compacting concretes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Environmental assessment, mechanical behavior, and chemical properties of self-compacting mortars (SCMs) with harbor dredged sediments to be used in construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nongwendé Philippe Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.07.035⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (39), pp.55003-55013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-12279-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168098v1</w:t>
+                <w:t xml:space="preserve">hal-03770175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing of Low-Carbon Binders Using Waste Glass and Dredged Sediments: Formulation and Performance Assessment at Laboratory Scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Maherzi</w:t>
+                <w:t xml:space="preserve">From dredged sediment to supplementary cementitious material: characterization, treatment, and reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (9), pp.4960. </w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (1), pp.92-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su13094960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168115v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Mechanical and Environmental Properties of Self-Compacting Mortars with Raw Harbour Dredging Sediments (SCMs)</w:t>
+                <w:t xml:space="preserve">Manufacturing of Low-Carbon Binders Using Waste Glass and Dredged Sediments: Formulation and Performance Assessment at Laboratory Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Philippe Ouedraogo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Becquart</w:t>
+                <w:t xml:space="preserve">Abdelhadi Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Peys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_57⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.4960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13094960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168113v1</w:t>
+                <w:t xml:space="preserve">hal-04168115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Local Materials to Optimize the Eco-design of a Resilient Urban Environment in Sustainable Urban Project Process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the Mechanical and Environmental Properties of Self-Compacting Mortars with Raw Harbour Dredging Sediments (SCMs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafida Marouf</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Philippe Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Civil Engineering and Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13189/cea.2021.090636⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Environmental Science and Engineering, pp.349-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168092v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Red Muds and Slag Based Hydraulic Binders for Zn Removal: A Matrix-Spiking Approach Applied on Clayey Sediments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Influence of fine sediments on rheology properties of self-compacting concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nongwendé Philippe Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Edine Abriak</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min11111189⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 392, pp.544-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03469324v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Portland cement clinker from French Municipal Solid Waste Incineration Bottom Ash</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using Local Materials to Optimize the Eco-design of a Resilient Urban Environment in Sustainable Urban Project Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Moudjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Marouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hameed Muhamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Chaalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mequignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, pp.e00629. </w:t>
+              <w:t xml:space="preserve">Journal of Civil Engineering and Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.2084-2097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13189/cea.2021.090636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363618v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of residual waste glass in an alkali-activated binder – Structural characterization, environmental leaching behavior and comparison of reactivity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modified Red Muds and Slag Based Hydraulic Binders for Zn Removal: A Matrix-Spiking Approach Applied on Clayey Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Albert-Mercier</w:t>
+                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza El-Moueden</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34, pp.101903. </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.1189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min11111189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360292v1</w:t>
+                <w:t xml:space="preserve">insu-03469324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of basalt fiber inclusion on the mechanical properties and microstructure of cement-solidified kaolinite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of residual waste glass in an alkali-activated binder – Structural characterization, environmental leaching behavior and comparison of reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Wang</w:t>
+                <w:t xml:space="preserve">Cyrille Albert-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">W. Maherzi</w:t>
+                <w:t xml:space="preserve">Hamza El-Moueden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118085⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.101903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224994v1</w:t>
+                <w:t xml:space="preserve">hal-03360292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength, Permeability, and Micromechanisms of Industrial Residue Magnesium Oxychloride Cement Solidified Slurry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of Portland cement clinker from French Municipal Solid Waste Incineration Bottom Ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0001690⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.e00629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224958v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated curing temperature-associated strength and mechanisms of reactive MgO-activated industrial by-products solidified soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Strength, Permeability, and Micromechanisms of Industrial Residue Magnesium Oxychloride Cement Solidified Slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Georesources and Geotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1064119X.2019.1610817⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0001690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224949v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of dredged sediments in self-consolidating concrete: Fresh, hardened, and microstructural properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Effect of basalt fiber inclusion on the mechanical properties and microstructure of cement-solidified kaolinite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.121472⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224946v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between reactive MgO- and Na 2 SO 4 -activated low-calcium fly ash-solidified soils dredged from East Lake, China</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+                <w:t xml:space="preserve">Valorization of dredged sediments in self-consolidating concrete: Fresh, hardened, and microstructural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E.M. Safhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. Khayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Georesources and Geotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1064119X.2019.1648616⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.121472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168127v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New software for the optimization of the formulation and the treatment of dredged sediments for utilization in civil engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Elevated curing temperature-associated strength and mechanisms of reactive MgO-activated industrial by-products solidified soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-020-02605-3⟩</w:t>
+              <w:t xml:space="preserve">Marine Georesources and Geotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (6), pp.659-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1064119X.2019.1610817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224959v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the polymer mortar based on dredged sediments and epoxy resin: Effect of the sediments on the behavior of the polymer mortar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+                <w:t xml:space="preserve">Comparison between reactive MgO- and Na 2 SO 4 -activated low-calcium fly ash-solidified soils dredged from East Lake, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+                <w:t xml:space="preserve">Ruihong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.104⟩</w:t>
+              <w:t xml:space="preserve">Marine Georesources and Geotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (9), pp.1046-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1064119X.2019.1648616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225012v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly polymers mortar for floor covering based on dredged sediments of the north of France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Study of the polymer mortar based on dredged sediments and epoxy resin: Effect of the sediments on the behavior of the polymer mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ennahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF MATERIAL CYCLES AND WASTE MANAGEMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (4), pp.861-871. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 361, pp.968-982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10163-019-00843-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250372v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of using marine sediments in SCC pastes as supplementary cementitious materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+                <w:t xml:space="preserve">New software for the optimization of the formulation and the treatment of dredged sediments for utilization in civil engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zeraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mansi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2018.12.060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (6), pp.2709-2716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-020-02605-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250374v1</w:t>
+                <w:t xml:space="preserve">hal-03224959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of rockburst under true-triaxial gradient loading conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Lin</w:t>
+                <w:t xml:space="preserve">Eco-friendly polymers mortar for floor covering based on dredged sediments of the north of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Ennahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12989/gae.2019.18.5.481⟩</w:t>
+              <w:t xml:space="preserve">JOURNAL OF MATERIAL CYCLES AND WASTE MANAGEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), pp.861-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-019-00843-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250371v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of self-compacting mortars based on treated marine sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Feasibility of using marine sediments in SCC pastes as supplementary cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Mahdi Safhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilyas Ennahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.12.024⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 344, pp.730-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2018.12.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03250373v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the impact of waste glasses types on pozzolanic activity of cementitious matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi Bouchikhi</w:t>
+                <w:t xml:space="preserve">Experimental study of rockburst under true-triaxial gradient loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.11.180⟩</w:t>
+              <w:t xml:space="preserve">Geomechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.481-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/gae.2019.18.5.481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03250375v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of mortars based on thermally treated sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Damidot</w:t>
+                <w:t xml:space="preserve">Study of the impact of waste glasses types on pozzolanic activity of cementitious matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF MATERIAL CYCLES AND WASTE MANAGEMENT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 197, pp.626-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.11.180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10163-017-0626-0⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185567v1</w:t>
+                <w:t xml:space="preserve">hal-03250375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the establishment of formulation laws for sediment-based mortars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+                <w:t xml:space="preserve">Development of self-compacting mortars based on treated marine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine El Mahdi Safhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Ennahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 16, pp.106 - 117. </w:t>
+              <w:t xml:space="preserve">, 2019, 22, pp.252-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2017.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250245v1</w:t>
+                <w:t xml:space="preserve">hal-03250373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of uncontaminated marine sediments in mortar and concrete by partial substitution of cement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulation of mortars based on thermally treated sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Zhao</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Damidot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2018.07.010⟩</w:t>
+              <w:t xml:space="preserve">JOURNAL OF MATERIAL CYCLES AND WASTE MANAGEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.592-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-017-0626-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185565v1</w:t>
+                <w:t xml:space="preserve">hal-03185567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial reuse of Brest-Harbor (France)-dredged sediment as alternative material in road building: laboratory investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Maherzi</w:t>
+                <w:t xml:space="preserve">Towards the establishment of formulation laws for sediment-based mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2017.1308440⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.106 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2017.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250251v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of a cementitious matrix based on treated sediments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of uncontaminated marine sediments in mortar and concrete by partial substitution of cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Damidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Courard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.155-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2018.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2018.01.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03250244v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A laboratory-scale experimental investigation on the reuse of a modified red mud in ceramic materials production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beneficial reuse of Brest-Harbor (France)-dredged sediment as alternative material in road building: laboratory investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Scribot</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Van Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.092⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (5), pp.566-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2017.1308440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250252v1</w:t>
+                <w:t xml:space="preserve">hal-03250251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of municipal solid waste incinerator bottom ash: Results from triaxial tests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S.-T. Nguyen</w:t>
+                <w:t xml:space="preserve">Durability of a cementitious matrix based on treated sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine El Mahdi Safhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2017.03.045⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.258 - 276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2018.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322382v1</w:t>
+                <w:t xml:space="preserve">hal-03250244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the pozzolanic activity of a dredged sediment from Dunkirk harbour</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Mamindy-Pajany</w:t>
+                <w:t xml:space="preserve">A laboratory-scale experimental investigation on the reuse of a modified red mud in ceramic materials production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Scribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2017.07.055⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.21-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322365v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact and mechanical behavior study of experimental road made with river sediments: recycling of river sediments in road construction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Mechanical behavior of municipal solid waste incinerator bottom ash: Results from triaxial tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.H. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Azrar</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF MATERIAL CYCLES AND WASTE MANAGEMENT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-016-0529-5⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2017.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322366v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bibliography on the analytical model of the mechanical behaviour in uniaxial tension of fibre concrete: Application to concrete reinforced with fibres and powders from recycling of thermoset composite materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Study of the pozzolanic activity of a dredged sediment from Dunkirk harbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Sebaibi</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.060⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 320, pp.748-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2017.07.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322409v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental approach of the reuse of dredged sediments in a cement matrix by physical and heat treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Environmental impact and mechanical behavior study of experimental road made with river sediments: recycling of river sediments in road construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Azrar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.02.142⟩</w:t>
+              <w:t xml:space="preserve">JOURNAL OF MATERIAL CYCLES AND WASTE MANAGEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (4), pp.1405-1414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-016-0529-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03322384v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Dewatering by the Addition of Flocculation Aid on Treated River Sediments for Valorization in Road Construction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">New experimental approach of the reuse of dredged sediments in a cement matrix by physical and heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-E. Abriak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Azrar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-016-9587-0⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.432-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.02.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322404v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais d’aptitude au traitement des sédiments de dragage marins en vue de leur valorisation en techniques routières</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+                <w:t xml:space="preserve">A bibliography on the analytical model of the mechanical behaviour in uniaxial tension of fibre concrete: Application to concrete reinforced with fibres and powders from recycling of thermoset composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farouk Ben Abdelghani</w:t>
+                <w:t xml:space="preserve">Y. Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, N°68 - Novembre 2014, pp.16-22. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 131, pp.214-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160565v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste fibre–cement matrix bond characteristics improved by using silane-treated fibres</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+                <w:t xml:space="preserve">Effect of Dewatering by the Addition of Flocculation Aid on Treated River Sediments for Valorization in Road Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Azrar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (3), pp.585-597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-016-9587-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007431v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of siliceous–aluminous fly ash and cement for solidification of marine sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Essais d’aptitude au traitement des sédiments de dragage marins en vue de leur valorisation en techniques routières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Zentar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Wenzhao Chen</w:t>
+                <w:t xml:space="preserve">Farouk Ben Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.04.024⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, N°68 - Novembre 2014, pp.16-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095964v1</w:t>
+                <w:t xml:space="preserve">hal-03160565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Waste fibre–cement matrix bond characteristics improved by using silane-treated fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilization of siliceous–aluminous fly ash and cement for solidification of marine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzhao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.856-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.04.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Natural Dewatering of Marine Dredged Sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Miraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (14), pp.1705-1713. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07373937.2011.599905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11344,186 +11604,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance mortar using flash calcined materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash calcined sediment used in the CEM III cement production and the potential production of hydraulic binder for the road construction – Part I: Characterization of CEM III cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11555,87 +11815,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOMATE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of dredged sediments as a raw material for Portland cement production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11676,176 +11936,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Sediment Management (I2SM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Nord Europe, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURICATES: demonstration through pilots of sediment reuse for coastal defence or climate change mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Wijdeveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Battelle - Sediments Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11855,113 +12115,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des sédiments de dragage et des granulats de béton recyclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Ecole nationale supérieure Mines-Télécom Lille Douai; Université de Sherbrooke (Québec, Canada), 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023MTLD0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04682158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11971,105 +12231,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital tools for waste valorization: example of sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId310"/>
+      <w:footerReference w:type="default" r:id="rId316"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12137,51 +12397,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B9E83DA"/>
+    <w:nsid w:val="FE6DB9FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12368,51 +12628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mahfoud-benzerzour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6860-2679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094993653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196096699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-6742-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afif Zeggar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maherzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Edine Abriak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115594" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36673-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530273v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rachid Lankoand&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nongwend&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2025.164012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Bouzar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grets.2025.100209" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514953v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alloul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-025-02209-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514957v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Tall" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeraoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02014-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Abriak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119340" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530268v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Ladduri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03280" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aggoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138959" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636110v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-01957-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Chu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleib" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. Abriak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2024.363223" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530266v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382165v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Sekkal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119288" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108755" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110426" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138906" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04247399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2023.105261" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04007498v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020333" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154717v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131809" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senouci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rivard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13030646" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168027v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Mahdi Safhi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_105" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168009v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Ennahal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouaich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Rais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062150" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134085" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329455v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132626" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2023.100253" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301841v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Daher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071618" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Belayali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118393" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Zakhour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062470" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279993v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benkabouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le T&#8217;kint" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206684" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329431v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107346" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168060v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207107" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168045v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207045" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091421" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Moueden" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zambon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01650-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168032v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035551" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168073v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua El-Hajjaji" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15561-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767092v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14063158" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168038v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Taleb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128983" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168070v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091400" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772496v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124952" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360269v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadj Sadok" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lord" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Torrance" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13169057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168120v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-00970-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178700v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.06.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770175v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongwend&#233; Philippe Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-12279-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168098v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.035" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168115v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bouchikhi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Peys" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094960" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168113v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Philippe Ouedraogo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_57" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168092v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Moudjari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Marouf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameed Muhamad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Chaalal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/cea.2021.090636" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11111189" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363618v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00629" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360292v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Albert-Mercier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El-Moueden" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101903" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224994v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larsson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118085" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224958v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001690" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224949v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2019.1610817" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224946v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E.M. Safhi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yahia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Khayat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121472" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168127v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxing Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihong Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2019.1648616" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224959v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeraoui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mansi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02605-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225012v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ennahal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.104" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250372v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-019-00843-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250374v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.12.060" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250371v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/gae.2019.18.5.481" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250373v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.12.024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MJK161S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250375v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.180" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPHNM05R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185567v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-017-0626-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250245v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.12.011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GT0V2Z1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185565v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.07.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ75F5PD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250251v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Van Veen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutouil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2017.1308440" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250244v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2018.01.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250252v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scribot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.092" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G5FDNJZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322382v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Le" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Abriak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binetruy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Nguyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.03.045" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTHWQ2SX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322365v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.055" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX9NH298-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322366v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasmi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azrar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-016-0529-5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322409v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sebaibi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sebaibi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.060" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG3KNK65-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322384v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.142" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM1GCKXV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322404v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9587-0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160565v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ben Abdelghani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.129" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007431v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.024" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095964v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhao Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.024" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FL0CZ1M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096004v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miraoui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.599905" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879522v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01950573v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Harrington" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Wijdeveld" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Groot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04682158v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023MTLD0004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04167951v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mahfoud-benzerzour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6860-2679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094993653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196096699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-6742-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afif Zeggar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maherzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Edine Abriak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115594" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36673-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530273v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rachid Lankoand&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nongwend&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2025.164012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Bouzar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Mkahal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grets.2025.100209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514953v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alloul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-025-02209-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Abriak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119340" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530270v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Tall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeraoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02014-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aggoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138959" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Ladduri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03280" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Chu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. Abriak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2024.363223" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-01957-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626745v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Sekkal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119288" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108755" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110426" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138906" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04247399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2023.105261" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04007498v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020333" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131809" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Mahdi Safhi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rivard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168015v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senouci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13030646" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Ennahal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouaich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Rais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062150" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329880v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2023.100253" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134085" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132626" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Belayali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118393" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279993v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benkabouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le T&#8217;kint" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206684" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301841v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Daher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071618" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168019v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Zakhour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062470" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329431v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107346" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207107" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091421" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168045v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207045" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764619v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Moueden" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zambon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01650-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168032v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035551" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua El-Hajjaji" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15561-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767092v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14063158" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168038v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Taleb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128983" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091400" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360269v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadj Sadok" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lord" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Torrance" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13169057" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772496v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124952" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168120v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-00970-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongwend&#233; Philippe Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-12279-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178700v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.06.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168115v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bouchikhi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Peys" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094960" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168113v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Philippe Ouedraogo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_57" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168098v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168092v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Moudjari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Marouf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameed Muhamad" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Chaalal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/cea.2021.090636" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469324v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11111189" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Albert-Mercier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El-Moueden" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101903" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363618v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00629" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224958v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001690" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224994v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larsson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118085" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E.M. Safhi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yahia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Khayat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121472" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2019.1610817" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168127v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxing Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihong Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2019.1648616" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225012v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ennahal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.104" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224959v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeraoui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mansi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02605-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250372v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-019-00843-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250374v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.12.060" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250371v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/gae.2019.18.5.481" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250375v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.180" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPHNM05R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250373v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.12.024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MJK161S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185567v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-017-0626-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250245v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.12.011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GT0V2Z1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185565v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.07.010" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ75F5PD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250251v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Van Veen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutouil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2017.1308440" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250244v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2018.01.007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250252v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scribot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.092" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G5FDNJZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322382v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Le" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Abriak" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binetruy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Nguyen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.03.045" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTHWQ2SX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322365v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.055" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX9NH298-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322366v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasmi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azrar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-016-0529-5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322384v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.142" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM1GCKXV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322409v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sebaibi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sebaibi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.060" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG3KNK65-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322404v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9587-0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160565v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ben Abdelghani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.129" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007431v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.024" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095964v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhao Chen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.024" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FL0CZ1M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096004v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miraoui" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.599905" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879522v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01950573v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Harrington" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Wijdeveld" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Groot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04682158v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023MTLD0004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04167951v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>