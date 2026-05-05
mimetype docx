--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -483,581 +483,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
+                <w:t xml:space="preserve">Valorization of dredged sediments: Influence of sediment content on mechanical properties and environmental behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul Rachid Lankoandé</w:t>
+                <w:t xml:space="preserve">Bader Bouzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
+              <w:t xml:space="preserve">Green Technologies and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.grets.2025.100209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530273v1</w:t>
+                <w:t xml:space="preserve">hal-05042218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of flash-calcined sediment on the mechanical – microstructural development and the durability of cementitious materials against to chloride attack and leaching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Rachid Lankoandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Nongwendé Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2025.100868⟩</w:t>
+              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (04), pp.208-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573826v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of layered double hydroxides derived from blast furnace slag</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bader Bouzar</w:t>
+                <w:t xml:space="preserve">Effects of flash-calcined sediment on the mechanical – microstructural development and the durability of cementitious materials against to chloride attack and leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Mkahal</w:t>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121165⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.100868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2025.100868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05575518v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of dredged sediments: Influence of sediment content on mechanical properties and environmental behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Synthesis of layered double hydroxides derived from blast furnace slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bader Bouzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Mkahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+                <w:t xml:space="preserve">Charlotte Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Technologies and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.100209. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 462, pp.121165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.grets.2025.100209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042218v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1117,130 +1117,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Rachid Lankoandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nongwendé Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (04), pp.208-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514957v1</w:t>
@@ -1264,51 +1264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1368,64 +1368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated carbonation of waste paper fly ash by liquid process (NaHCO3) for stabilization of Ba and Pb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bader Bouzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1498,64 +1498,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Tall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1626,1425 +1626,1425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonation in just add water geopolymer based on fly ash and dredged sediments mix</w:t>
+                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+                <w:t xml:space="preserve">D.C. Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Walid Maherzi</w:t>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Aggoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+                <w:t xml:space="preserve">M. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138959⟩</w:t>
+              <w:t xml:space="preserve">Materiales de construccion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (354), pp.e340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882217v1</w:t>
+                <w:t xml:space="preserve">hal-04815869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bhargav Ladduri</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Tall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zeraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (4), pp.2579-2590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-024-01957-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05530268v1</w:t>
+                <w:t xml:space="preserve">hal-04636110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joelle Kleib</w:t>
+                <w:t xml:space="preserve">Carbonation in just add water geopolymer based on fly ash and dredged sediments mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Aggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 452, pp.138959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04687663v1</w:t>
+                <w:t xml:space="preserve">hal-04882217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Kleib</w:t>
+                <w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-E. Abriak</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bhargav Ladduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiales de construccion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 74 (354), pp.e340. </w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.e03280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815869v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (4), pp.2579-2590. </w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.e03498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10163-024-01957-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636110v1</w:t>
+                <w:t xml:space="preserve">hal-04687663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20, pp.e03280. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 21, pp.e03498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626745v1</w:t>
+                <w:t xml:space="preserve">hal-05530272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
+              <w:t xml:space="preserve">Materiales de construccion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (354), pp.e340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530272v1</w:t>
+                <w:t xml:space="preserve">hal-05530266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Kleib</w:t>
+                <w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-E. Abriak</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bhargav Ladduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiales de construccion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 74 (354), pp.e340. </w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.e03280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530266v1</w:t>
+                <w:t xml:space="preserve">hal-04626745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled effect of elevated thermal exposure and nanochannel confined water on the phase transformations and mechanical changes in calcium silicate hydrates paste</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Maherzi</w:t>
+                <w:t xml:space="preserve">Microstructure and mechanical properties of geopolymers utilizing excavated soils, metakaolin and slags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhargav Ladduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119288⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86, pp.108755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382165v1</w:t>
+                <w:t xml:space="preserve">hal-04633654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and mechanical properties of geopolymers utilizing excavated soils, metakaolin and slags</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Alloul</w:t>
+                <w:t xml:space="preserve">Coupled effect of elevated thermal exposure and nanochannel confined water on the phase transformations and mechanical changes in calcium silicate hydrates paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Sekkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 86, pp.108755. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 433, pp.119288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633654v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-part geopolymer based on micronized sediments and fly ash mix: Mechanical, microstructural and leaching assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Mahfoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Aggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 96, pp.110426. </w:t>
@@ -3082,90 +3082,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic modeling of one-part-geopolymer binders based on fly ash and micronized dredged sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Mahfoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Aggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3216,51 +3216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorine soil stabilization using hydroxyapatite synthesized from minerals wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bader Bouzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3450,90 +3450,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash-Calcined Sediments for Zinc Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3574,1464 +3574,1464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolymer mortar with flash-calcined sediments cured under ambient conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+                <w:t xml:space="preserve">Valorization of Dredged Sediments and Recycled Concrete Aggregates in Road Subgrade Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131809⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13030646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154717v1</w:t>
+                <w:t xml:space="preserve">hal-04168015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Rocks Made from Dredged Sands of the Magdalen Islands (Canada): Preliminary Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Rivard</w:t>
+                <w:t xml:space="preserve">Assessment of Dynamic Surface Leaching of Monolithic Polymer Mortars Comprised of Wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Ennahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Bouaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Rais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rilem Bookseries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_105⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.2150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16062150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168027v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of Dredged Sediments and Recycled Concrete Aggregates in Road Subgrade Construction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Maherzi</w:t>
+                <w:t xml:space="preserve">Artificial Rocks Made from Dredged Sands of the Magdalen Islands (Canada): Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine El Mahdi Safhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Rivard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13030646⟩</w:t>
+              <w:t xml:space="preserve">Rilem Bookseries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, RILEM Bookseries, 40, pp.994-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168015v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Dynamic Surface Leaching of Monolithic Polymer Mortars Comprised of Wastes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zahra Bouaich</w:t>
+                <w:t xml:space="preserve">Geopolymer mortar with flash-calcined sediments cured under ambient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (6), pp.2150. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 391, pp.131809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma16062150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168009v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and shrinkage performance of one-part-geopolymer based on fly ash and micronized dredged sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Mechanical and microstructural properties of just add water geopolymer cement comprised of Thermo-Mechanicalsynthesis Sediments-Fly ash mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Mahfoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Aggoun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, pp.100253. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 400, pp.132626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dibe.2023.100253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329880v1</w:t>
+                <w:t xml:space="preserve">hal-04329455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of ambient-cured metakaolin geopolymer mortar and flash-calcined soil geopolymer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+                <w:t xml:space="preserve">Mechanical properties and shrinkage performance of one-part-geopolymer based on fly ash and micronized dredged sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Aggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 409, pp.134085. </w:t>
+              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.100253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dibe.2023.100253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301731v1</w:t>
+                <w:t xml:space="preserve">hal-04329880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and microstructural properties of just add water geopolymer cement comprised of Thermo-Mechanicalsynthesis Sediments-Fly ash mix</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+                <w:t xml:space="preserve">A comparative analysis of ambient-cured metakaolin geopolymer mortar and flash-calcined soil geopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 400, pp.132626. </w:t>
+              <w:t xml:space="preserve">, 2023, 409, pp.134085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329455v1</w:t>
+                <w:t xml:space="preserve">hal-04301731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the physical and chemical characteristics of sediment fillers on the properties of mastic asphalt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing the Heat Release of Calcium Sulfoaluminate Cement by Modifying the Ye’elimite Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Belayali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+                <w:t xml:space="preserve">Mirvat Zakhour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 421, pp.118393. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.2470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma16062470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154718v1</w:t>
+                <w:t xml:space="preserve">hal-04168019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of external sulfate attack on the durability of reinforced mortars in the presence of calcined river sediments</w:t>
+                <w:t xml:space="preserve">Influence of the physical and chemical characteristics of sediment fillers on the properties of mastic asphalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Benkabouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+                <w:t xml:space="preserve">Fouad Belayali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16206684⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 421, pp.118393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279993v1</w:t>
+                <w:t xml:space="preserve">hal-04154718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Development of Soil-Based 3D-Printable Mixtures: A Mix-Design Methodology and a Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Influence of external sulfate attack on the durability of reinforced mortars in the presence of calcined river sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Benkabouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Daher</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michèle T’kint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (7), pp.1618. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (20), pp.6684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings13071618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma16206684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301841v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the Heat Release of Calcium Sulfoaluminate Cement by Modifying the Ye’elimite Content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The Development of Soil-Based 3D-Printable Mixtures: A Mix-Design Methodology and a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aouad</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mirvat Zakhour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (6), pp.2470. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma16062470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings13071618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168019v1</w:t>
+                <w:t xml:space="preserve">hal-04301841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing mortar using limestone flash-calcined dredged sediment/millstone-clay cement binder (LFC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5091,51 +5091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Efficient Flash-Calcined Sediment-Based Ecobinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5195,64 +5195,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Callovo-Oxfordian Argillite as a Raw Material for Portland Cement Clinker Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5329,51 +5329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the Compressive Strength of Waste-Based Concretes Using Artificial Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5459,51 +5459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Dredged Marine Sediment in the Formulation of Air–Foam Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Moueden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Zambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5576,64 +5576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of flash-calcined sediment substitution in sulfoaluminate cement mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5687,598 +5687,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of treated wastewater and non-potable groundwater in the manufacture of concrete: major challenge of environmental preservation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fadoua El-Hajjaji</w:t>
+                <w:t xml:space="preserve">Compressed Earth Blocks Using Sediments and Alkali-Activated Byproducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Belayali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-15561-3⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), pp.3158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14063158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168073v1</w:t>
+                <w:t xml:space="preserve">hal-03767092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed Earth Blocks Using Sediments and Alkali-Activated Byproducts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Maherzi</w:t>
+                <w:t xml:space="preserve">Reuse of treated wastewater and non-potable groundwater in the manufacture of concrete: major challenge of environmental preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Bouaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua El-Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (6), pp.3158. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.146-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su14063158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-15561-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767092v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortar mixing using treated wastewater feasibility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Maherzi</w:t>
+                <w:t xml:space="preserve">Recycling of dredged sediment as a raw material for the manufacture of Portland cement – Numerical modeling of the hydration of synthesized cement using the CEMHYD3D code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128983⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.103871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168038v1</w:t>
+                <w:t xml:space="preserve">hal-03766505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of dredged sediment as a raw material for the manufacture of Portland cement – Numerical modeling of the hydration of synthesized cement using the CEMHYD3D code</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+                <w:t xml:space="preserve">Mortar mixing using treated wastewater feasibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Bouaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48, pp.103871. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 352, pp.128983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766505v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of Flash-Calcined Dredged Sediment for Concrete 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6345,551 +6345,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties and Microstructure of Low Carbon Binders Manufactured from Calcined Canal Sediments and Ground Granulated Blast Furnace Slag (GGBS)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Maherzi</w:t>
+                <w:t xml:space="preserve">Performance of Lightweight Aggregates Comprised of Sediments and Thermoplastic Waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Ennahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13169057⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.515-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-00970-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360269v1</w:t>
+                <w:t xml:space="preserve">hal-04168120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calcium sulfoaluminate cements composition on their durability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Determination of the degree of hydration of Portland cement using three different approaches: Scanning electron microscopy (SEM-BSE) and Thermogravimetric analysis (TGA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Aouad</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirvat Zakhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124952⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.e00754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772496v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the degree of hydration of Portland cement using three different approaches: Scanning electron microscopy (SEM-BSE) and Thermogravimetric analysis (TGA)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+                <w:t xml:space="preserve">Mechanical Properties and Microstructure of Low Carbon Binders Manufactured from Calcined Canal Sediments and Ground Granulated Blast Furnace Slag (GGBS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Hadj Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Torrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, pp.e00754. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.9057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su13169057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770251v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Lightweight Aggregates Comprised of Sediments and Thermoplastic Waste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Maherzi</w:t>
+                <w:t xml:space="preserve">Effect of calcium sulfoaluminate cements composition on their durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvat Zakhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.515-530. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 307, pp.124952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-00970-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168120v1</w:t>
+                <w:t xml:space="preserve">hal-03772496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment, mechanical behavior, and chemical properties of self-compacting mortars (SCMs) with harbor dredged sediments to be used in construction</w:t>
               </w:r>
@@ -6992,77 +6992,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From dredged sediment to supplementary cementitious material: characterization, treatment, and reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7148,51 +7148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Peys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7471,334 +7471,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Local Materials to Optimize the Eco-design of a Resilient Urban Environment in Sustainable Urban Project Process</w:t>
+                <w:t xml:space="preserve">Modified Red Muds and Slag Based Hydraulic Binders for Zn Removal: A Matrix-Spiking Approach Applied on Clayey Sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messaoud Moudjari</w:t>
+                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafida Marouf</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Civil Engineering and Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13189/cea.2021.090636⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min11111189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168092v1</w:t>
+                <w:t xml:space="preserve">insu-03469324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Red Muds and Slag Based Hydraulic Binders for Zn Removal: A Matrix-Spiking Approach Applied on Clayey Sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Local Materials to Optimize the Eco-design of a Resilient Urban Environment in Sustainable Urban Project Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Moudjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Marouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hameed Muhamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Maherzi</w:t>
+                <w:t xml:space="preserve">Omar Chaalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Mequignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (11), pp.1189. </w:t>
+              <w:t xml:space="preserve">Journal of Civil Engineering and Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.2084-2097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min11111189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13189/cea.2021.090636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03469324v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of residual waste glass in an alkali-activated binder – Structural characterization, environmental leaching behavior and comparison of reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7875,51 +7875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Portland cement clinker from French Municipal Solid Waste Incineration Bottom Ash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7986,295 +7986,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength, Permeability, and Micromechanisms of Industrial Residue Magnesium Oxychloride Cement Solidified Slurry</w:t>
+                <w:t xml:space="preserve">Effect of basalt fiber inclusion on the mechanical properties and microstructure of cement-solidified kaolinite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Z. Chen</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0001690⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224958v1</w:t>
+                <w:t xml:space="preserve">hal-03224994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of basalt fiber inclusion on the mechanical properties and microstructure of cement-solidified kaolinite</w:t>
+                <w:t xml:space="preserve">Strength, Permeability, and Micromechanisms of Industrial Residue Magnesium Oxychloride Cement Solidified Slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Wang</w:t>
+                <w:t xml:space="preserve">B. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Larsson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">W. Maherzi</w:t>
+                <w:t xml:space="preserve">Z. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 241, </w:t>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0001690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224994v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of dredged sediments in self-consolidating concrete: Fresh, hardened, and microstructural properties</w:t>
               </w:r>
@@ -8299,51 +8299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Khayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8429,64 +8429,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Georesources and Geotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (6), pp.659-671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8650,90 +8650,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the polymer mortar based on dredged sediments and epoxy resin: Effect of the sediments on the behavior of the polymer mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ennahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8793,64 +8793,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New software for the optimization of the formulation and the treatment of dredged sediments for utilization in civil engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zeraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mansi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8910,77 +8910,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-friendly polymers mortar for floor covering based on dredged sediments of the north of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyas Ennahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9040,51 +9040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of using marine sediments in SCC pastes as supplementary cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Mahdi Safhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9326,51 +9326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 197, pp.626-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9416,51 +9416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of self-compacting mortars based on treated marine sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Mahdi Safhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9468,51 +9468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyas Ennahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22, pp.252-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9558,77 +9558,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of mortars based on thermally treated sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9688,51 +9688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the establishment of formulation laws for sediment-based mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9798,376 +9798,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of uncontaminated marine sediments in mortar and concrete by partial substitution of cement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beneficial reuse of Brest-Harbor (France)-dredged sediment as alternative material in road building: laboratory investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Zhao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Damidot</w:t>
+                <w:t xml:space="preserve">E. Van Veen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Courard</w:t>
+                <w:t xml:space="preserve">M. Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 93, pp.155-162. </w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (5), pp.566-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2018.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2017.1308440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185565v1</w:t>
+                <w:t xml:space="preserve">hal-03250251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial reuse of Brest-Harbor (France)-dredged sediment as alternative material in road building: laboratory investigations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+                <w:t xml:space="preserve">Use of uncontaminated marine sediments in mortar and concrete by partial substitution of cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Damidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Van Veen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Boutouil</w:t>
+                <w:t xml:space="preserve">L. Courard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.155-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2018.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2017.1308440⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03250251v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of a cementitious matrix based on treated sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Mahdi Safhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.258 - 276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10240,51 +10240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10382,51 +10382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10485,64 +10485,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the pozzolanic activity of a dredged sediment from Dunkirk harbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10640,51 +10640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Azrar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10731,64 +10731,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimental approach of the reuse of dredged sediments in a cement matrix by physical and heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10847,77 +10847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bibliography on the analytical model of the mechanical behaviour in uniaxial tension of fibre concrete: Application to concrete reinforced with fibres and powders from recycling of thermoset composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11015,51 +11015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Azrar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11204,286 +11204,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste fibre–cement matrix bond characteristics improved by using silane-treated fibres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilization of siliceous–aluminous fly ash and cement for solidification of marine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzhao Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37, pp.1-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.024⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 35, pp.856-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007431v1</w:t>
+                <w:t xml:space="preserve">hal-04095964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of siliceous–aluminous fly ash and cement for solidification of marine sediments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dongxing Wang</w:t>
+                <w:t xml:space="preserve">Waste fibre–cement matrix bond characteristics improved by using silane-treated fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wenzhao Chen</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 35, pp.856-863. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.04.024⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 37, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04095964v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Dewatering of Marine Dredged Sediments</w:t>
               </w:r>
@@ -11508,51 +11508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Miraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (14), pp.1705-1713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11631,51 +11631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance mortar using flash calcined materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11739,77 +11739,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash calcined sediment used in the CEM III cement production and the potential production of hydraulic binder for the road construction – Part I: Characterization of CEM III cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11851,77 +11851,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of dredged sediments as a raw material for Portland cement production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12024,51 +12024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Wijdeveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Battelle - Sediments Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, New Orleans, United States</w:t>
@@ -12397,51 +12397,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE6DB9FA"/>
+    <w:nsid w:val="B409443C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12628,51 +12628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mahfoud-benzerzour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6860-2679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094993653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196096699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-6742-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afif Zeggar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maherzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Edine Abriak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115594" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36673-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530273v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rachid Lankoand&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nongwend&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2025.164012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Bouzar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Mkahal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grets.2025.100209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514953v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alloul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-025-02209-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Abriak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119340" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530270v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Tall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeraoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02014-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aggoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138959" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Ladduri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03280" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Chu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. Abriak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2024.363223" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-01957-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626745v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Sekkal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119288" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108755" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110426" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138906" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04247399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2023.105261" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04007498v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020333" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131809" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Mahdi Safhi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rivard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168015v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senouci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13030646" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Ennahal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouaich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Rais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062150" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329880v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2023.100253" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134085" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132626" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Belayali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118393" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279993v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benkabouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le T&#8217;kint" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206684" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301841v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Daher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071618" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168019v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Zakhour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062470" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329431v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107346" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207107" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091421" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168045v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207045" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764619v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Moueden" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zambon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01650-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168032v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035551" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua El-Hajjaji" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15561-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767092v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14063158" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168038v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Taleb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128983" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091400" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360269v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadj Sadok" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lord" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Torrance" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13169057" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772496v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124952" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168120v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-00970-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongwend&#233; Philippe Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-12279-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178700v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.06.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168115v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bouchikhi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Peys" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094960" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168113v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Philippe Ouedraogo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_57" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168098v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168092v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Moudjari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Marouf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameed Muhamad" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Chaalal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/cea.2021.090636" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469324v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11111189" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Albert-Mercier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El-Moueden" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101903" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363618v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00629" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224958v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001690" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224994v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larsson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118085" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E.M. Safhi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yahia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Khayat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121472" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2019.1610817" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168127v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxing Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihong Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2019.1648616" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225012v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ennahal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.104" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224959v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeraoui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mansi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02605-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250372v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-019-00843-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250374v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.12.060" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250371v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/gae.2019.18.5.481" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250375v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.180" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPHNM05R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250373v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.12.024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MJK161S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185567v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-017-0626-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250245v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.12.011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GT0V2Z1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185565v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.07.010" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ75F5PD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250251v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Van Veen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutouil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2017.1308440" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250244v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2018.01.007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250252v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scribot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.092" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G5FDNJZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322382v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Le" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Abriak" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binetruy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Nguyen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.03.045" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTHWQ2SX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322365v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.055" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX9NH298-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322366v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasmi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azrar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-016-0529-5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322384v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.142" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM1GCKXV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322409v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sebaibi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sebaibi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.060" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG3KNK65-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322404v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9587-0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160565v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ben Abdelghani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.129" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007431v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.024" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095964v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhao Chen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.024" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FL0CZ1M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096004v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miraoui" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.599905" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879522v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01950573v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Harrington" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Wijdeveld" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Groot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04682158v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023MTLD0004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04167951v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mahfoud-benzerzour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6860-2679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094993653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196096699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-6742-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afif Zeggar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maherzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Edine Abriak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115594" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36673-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042218v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Bouzar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grets.2025.100209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rachid Lankoand&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nongwend&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2025.164012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100868" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Mkahal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121165" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514953v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alloul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-025-02209-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Abriak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119340" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530270v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Tall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeraoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02014-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Chu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleib" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. Abriak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2024.363223" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-01957-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882217v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aggoun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138959" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Ladduri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03280" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108755" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382165v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Sekkal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119288" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110426" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138906" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04247399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2023.105261" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04007498v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020333" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senouci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rivard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13030646" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168009v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Ennahal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouaich" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Rais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062150" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Mahdi Safhi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_105" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131809" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132626" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329880v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2023.100253" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134085" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Zakhour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062470" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Belayali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118393" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benkabouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le T&#8217;kint" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206684" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Daher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071618" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329431v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107346" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207107" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091421" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168045v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207045" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764619v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Moueden" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zambon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01650-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168032v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035551" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767092v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14063158" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168073v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua El-Hajjaji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15561-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168038v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Taleb" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128983" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091400" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168120v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-00970-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360269v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadj Sadok" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lord" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Torrance" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13169057" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772496v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124952" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongwend&#233; Philippe Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-12279-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178700v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.06.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168115v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bouchikhi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Peys" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094960" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168113v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Philippe Ouedraogo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_57" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168098v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469324v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11111189" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168092v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Moudjari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Marouf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameed Muhamad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Chaalal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/cea.2021.090636" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Albert-Mercier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El-Moueden" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101903" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363618v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00629" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224994v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larsson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118085" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224958v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001690" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E.M. Safhi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yahia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Khayat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121472" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2019.1610817" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168127v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxing Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihong Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2019.1648616" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225012v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ennahal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.104" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224959v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeraoui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mansi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02605-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250372v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-019-00843-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250374v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.12.060" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250371v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/gae.2019.18.5.481" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250375v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.180" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPHNM05R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250373v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.12.024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MJK161S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185567v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-017-0626-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250245v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.12.011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GT0V2Z1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250251v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Van Veen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutouil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2017.1308440" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185565v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.07.010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ75F5PD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250244v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2018.01.007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250252v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scribot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.092" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G5FDNJZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322382v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Le" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Abriak" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binetruy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Nguyen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.03.045" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTHWQ2SX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322365v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.055" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX9NH298-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322366v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasmi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azrar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-016-0529-5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322384v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.142" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM1GCKXV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322409v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sebaibi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sebaibi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.060" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG3KNK65-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322404v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9587-0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160565v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ben Abdelghani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.129" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095964v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhao Chen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FL0CZ1M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007431v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.024" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096004v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miraoui" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.599905" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879522v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01950573v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Harrington" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Wijdeveld" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Groot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04682158v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023MTLD0004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04167951v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>