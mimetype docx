--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -189,11412 +189,11650 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of raw and calcined sediments on mechanical and rheological behaviour of grout cement paste</w:t>
+                <w:t xml:space="preserve">Green upcycling Pistachio shells into a high-performance functional biocomposite for hazardous dye removal from textile effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Afif Zeggar</w:t>
+                <w:t xml:space="preserve">Smail Ait Said Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+                <w:t xml:space="preserve">Belaid Selhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Maherzi</w:t>
+                <w:t xml:space="preserve">Boujemaa Soubai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nor-Edine Edine Abriak</w:t>
+                <w:t xml:space="preserve">Kamal Ait El Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelghani Hsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 121, pp.115594. </w:t>
+              <w:t xml:space="preserve">Next Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11, pp.101824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2026.115594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nxmate.2026.101824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532849v1</w:t>
+                <w:t xml:space="preserve">hal-05613859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calcined street sweeping sediment on the mechanical and rheological properties of fly ash–slag geopolymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of raw and calcined sediments on mechanical and rheological behaviour of grout cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Afif Zeggar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-026-36673-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 121, pp.115594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2026.115594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532882v1</w:t>
+                <w:t xml:space="preserve">hal-05532849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of dredged sediments: Influence of sediment content on mechanical properties and environmental behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sustainable reuse of mineral waste: Synthesis and comprehensive characterization of hydroxyapatite (HAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bader Bouzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Technologies and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.100209. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.grets.2025.100209⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 4 (2), pp.100315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.grets.2025.100315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042218v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoul Rachid Lankoandé</w:t>
+                <w:t xml:space="preserve">Effect of calcined street sweeping sediment on the mechanical and rheological properties of fly ash–slag geopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Afif Zeggar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.6747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-36673-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530273v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of flash-calcined sediment on the mechanical – microstructural development and the durability of cementitious materials against to chloride attack and leaching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24, pp.100868. </w:t>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (3), pp.1854-1872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2025.100868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10163-025-02209-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573826v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of layered double hydroxides derived from blast furnace slag</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Mkahal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+                <w:t xml:space="preserve">Abdoul Rachid Lankoandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Hurel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nongwendé Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121165⟩</w:t>
+              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (04), pp.208-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05575518v1</w:t>
+                <w:t xml:space="preserve">hal-05530273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Alloul</w:t>
+                <w:t xml:space="preserve">Synthesis of layered double hydroxides derived from blast furnace slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Bouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Mkahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 462, pp.121165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10163-025-02209-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05514953v1</w:t>
+                <w:t xml:space="preserve">hal-05575518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoul Rachid Lankoandé</w:t>
+                <w:t xml:space="preserve">Effects of flash-calcined sediment on the mechanical – microstructural development and the durability of cementitious materials against to chloride attack and leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.100868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2025.100868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514957v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Alloul</w:t>
+                <w:t xml:space="preserve">Valorization of dredged sediments: Influence of sediment content on mechanical properties and environmental behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Bouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-025-02209-4⟩</w:t>
+              <w:t xml:space="preserve">Green Technologies and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.grets.2025.100209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530275v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated carbonation of waste paper fly ash by liquid process (NaHCO3) for stabilization of Ba and Pb</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Rachid Lankoandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nongwendé Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119340⟩</w:t>
+              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (04), pp.208-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387569v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 26 (4), pp.2600-2600. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-024-02014-5⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 27 (3), pp.1854-1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-025-02209-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530270v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiales de construccion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 74 (354), pp.e340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Tall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zeraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (4), pp.2579-2590. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10163-024-01957-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonation in just add water geopolymer based on fly ash and dredged sediments mix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Mahfoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Aggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 452, pp.138959. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhargav Ladduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20, pp.e03280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21, pp.e03498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Accelerated carbonation of waste paper fly ash by liquid process (NaHCO3) for stabilization of Ba and Pb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Bouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 434, pp.119340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530272v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N-E. Abriak</w:t>
+                <w:t xml:space="preserve">Correction: Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Tall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zeraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiales de construccion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (4), pp.2600-2600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-024-02014-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530266v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20, pp.e03280. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 21, pp.e03498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626745v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and mechanical properties of geopolymers utilizing excavated soils, metakaolin and slags</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108755⟩</w:t>
+              <w:t xml:space="preserve">Materiales de construccion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (354), pp.e340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633654v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled effect of elevated thermal exposure and nanochannel confined water on the phase transformations and mechanical changes in calcium silicate hydrates paste</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhargav Ladduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119288⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.e03280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382165v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-part geopolymer based on micronized sediments and fly ash mix: Mechanical, microstructural and leaching assessment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Microstructure and mechanical properties of geopolymers utilizing excavated soils, metakaolin and slags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhargav Ladduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 96, pp.110426. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.110426⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 86, pp.108755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687752v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling of one-part-geopolymer binders based on fly ash and micronized dredged sediments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Coupled effect of elevated thermal exposure and nanochannel confined water on the phase transformations and mechanical changes in calcium silicate hydrates paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Sekkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138906⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 433, pp.119288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882237v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorine soil stabilization using hydroxyapatite synthesized from minerals wastes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">One-part geopolymer based on micronized sediments and fly ash mix: Mechanical, microstructural and leaching assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Aggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2023.105261⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.110426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.110426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247399v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Flash-Calcined Sediment and Blast Furnace Slag Ternary Binders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic modeling of one-part-geopolymer binders based on fly ash and micronized dredged sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Aggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13020333⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 452, pp.138906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007498v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash-Calcined Sediments for Zinc Adsorption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Development of Flash-Calcined Sediment and Blast Furnace Slag Ternary Binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zeraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su151310230⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13020333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301879v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of Dredged Sediments and Recycled Concrete Aggregates in Road Subgrade Construction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Flash-Calcined Sediments for Zinc Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Rivard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13030646⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.10230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su151310230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168015v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Dynamic Surface Leaching of Monolithic Polymer Mortars Comprised of Wastes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fluorine soil stabilization using hydroxyapatite synthesized from minerals wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Bouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (6), pp.2150. </w:t>
+              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (11), pp.105261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma16062150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2023.105261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168009v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Rocks Made from Dredged Sands of the Magdalen Islands (Canada): Preliminary Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorization of Dredged Sediments and Recycled Concrete Aggregates in Road Subgrade Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine El Mahdi Safhi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Ahmed Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rivard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rilem Bookseries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_105⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13030646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168027v1</w:t>
+                <w:t xml:space="preserve">hal-04168015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolymer mortar with flash-calcined sediments cured under ambient conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessment of Dynamic Surface Leaching of Monolithic Polymer Mortars Comprised of Wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Ennahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Bouaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Rais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.2150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16062150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04154717v1</w:t>
+                <w:t xml:space="preserve">hal-04168009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and microstructural properties of just add water geopolymer cement comprised of Thermo-Mechanicalsynthesis Sediments-Fly ash mix</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Artificial Rocks Made from Dredged Sands of the Magdalen Islands (Canada): Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine El Mahdi Safhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132626⟩</w:t>
+              <w:t xml:space="preserve">Rilem Bookseries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, RILEM Bookseries, 40, pp.994-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329455v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and shrinkage performance of one-part-geopolymer based on fly ash and micronized dredged sediments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Geopolymer mortar with flash-calcined sediments cured under ambient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dibe.2023.100253⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 391, pp.131809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329880v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of ambient-cured metakaolin geopolymer mortar and flash-calcined soil geopolymer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mechanical and microstructural properties of just add water geopolymer cement comprised of Thermo-Mechanicalsynthesis Sediments-Fly ash mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Aggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 409, pp.134085. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134085⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 400, pp.132626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301731v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the Heat Release of Calcium Sulfoaluminate Cement by Modifying the Ye’elimite Content</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mechanical properties and shrinkage performance of one-part-geopolymer based on fly ash and micronized dredged sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Aggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16062470⟩</w:t>
+              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.100253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dibe.2023.100253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168019v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the physical and chemical characteristics of sediment fillers on the properties of mastic asphalt</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A comparative analysis of ambient-cured metakaolin geopolymer mortar and flash-calcined soil geopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118393⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 409, pp.134085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154718v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of external sulfate attack on the durability of reinforced mortars in the presence of calcined river sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Benkabouche</w:t>
+                <w:t xml:space="preserve">Influence of the physical and chemical characteristics of sediment fillers on the properties of mastic asphalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Belayali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 421, pp.118393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma16206684⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04279993v1</w:t>
+                <w:t xml:space="preserve">hal-04154718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Development of Soil-Based 3D-Printable Mixtures: A Mix-Design Methodology and a Case Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Influence of external sulfate attack on the durability of reinforced mortars in the presence of calcined river sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Benkabouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle T’kint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (20), pp.6684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16206684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings13071618⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04301841v1</w:t>
+                <w:t xml:space="preserve">hal-04279993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing mortar using limestone flash-calcined dredged sediment/millstone-clay cement binder (LFC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Alloul</w:t>
+                <w:t xml:space="preserve">The Development of Soil-Based 3D-Printable Mixtures: A Mix-Design Methodology and a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107346⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13071618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329431v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Efficient Flash-Calcined Sediment-Based Ecobinders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Managing the Heat Release of Calcium Sulfoaluminate Cement by Modifying the Ye’elimite Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvat Zakhour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (20), pp.7107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15207107⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.2470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16062470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168060v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Callovo-Oxfordian Argillite as a Raw Material for Portland Cement Clinker Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joelle Kleib</w:t>
+                <w:t xml:space="preserve">Developing mortar using limestone flash-calcined dredged sediment/millstone-clay cement binder (LFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings12091421⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76, pp.107346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168065v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the Compressive Strength of Waste-Based Concretes Using Artificial Neural Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The Use of Callovo-Oxfordian Argillite as a Raw Material for Portland Cement Clinker Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15207045⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings12091421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168045v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Dredged Marine Sediment in the Formulation of Air–Foam Concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Moueden</w:t>
+                <w:t xml:space="preserve">Prediction of the Compressive Strength of Waste-Based Concretes Using Artificial Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-021-01650-4⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (20), pp.7045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15207045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764619v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of flash-calcined sediment substitution in sulfoaluminate cement mortar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joelle Kleib</w:t>
+                <w:t xml:space="preserve">The Use of Dredged Marine Sediment in the Formulation of Air–Foam Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Moueden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2022.1035551⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), pp.2591-2607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-021-01650-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168032v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed Earth Blocks Using Sediments and Alkali-Activated Byproducts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effect of flash-calcined sediment substitution in sulfoaluminate cement mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su14063158⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2022.1035551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767092v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of treated wastewater and non-potable groundwater in the manufacture of concrete: major challenge of environmental preservation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Designing Efficient Flash-Calcined Sediment-Based Ecobinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-15561-3⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (20), pp.7107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15207107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168073v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of dredged sediment as a raw material for the manufacture of Portland cement – Numerical modeling of the hydration of synthesized cement using the CEMHYD3D code</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joelle Kleib</w:t>
+                <w:t xml:space="preserve">Compressed Earth Blocks Using Sediments and Alkali-Activated Byproducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Belayali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103871⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), pp.3158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14063158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766505v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortar mixing using treated wastewater feasibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Reuse of treated wastewater and non-potable groundwater in the manufacture of concrete: major challenge of environmental preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Bouaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua El-Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128983⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.146-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-15561-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168038v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of Flash-Calcined Dredged Sediment for Concrete 3D Printing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mortar mixing using treated wastewater feasibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Bouaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings12091400⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 352, pp.128983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168070v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Lightweight Aggregates Comprised of Sediments and Thermoplastic Waste</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Recycling of dredged sediment as a raw material for the manufacture of Portland cement – Numerical modeling of the hydration of synthesized cement using the CEMHYD3D code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-00970-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.103871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168120v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the degree of hydration of Portland cement using three different approaches: Scanning electron microscopy (SEM-BSE) and Thermogravimetric analysis (TGA)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Recycling of Flash-Calcined Dredged Sediment for Concrete 3D Printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00754⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings12091400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770251v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties and Microstructure of Low Carbon Binders Manufactured from Calcined Canal Sediments and Ground Granulated Blast Furnace Slag (GGBS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Hadj Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Torrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (16), pp.9057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su13169057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of calcium sulfoaluminate cements composition on their durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirvat Zakhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 307, pp.124952. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment, mechanical behavior, and chemical properties of self-compacting mortars (SCMs) with harbor dredged sediments to be used in construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nongwendé Philippe Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (39), pp.55003-55013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-020-12279-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From dredged sediment to supplementary cementitious material: characterization, treatment, and reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (1), pp.92-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing of Low-Carbon Binders Using Waste Glass and Dredged Sediments: Formulation and Performance Assessment at Laboratory Scale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Performance of Lightweight Aggregates Comprised of Sediments and Thermoplastic Waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Ennahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13094960⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.515-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-00970-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168115v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Mechanical and Environmental Properties of Self-Compacting Mortars with Raw Harbour Dredging Sediments (SCMs)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Determination of the degree of hydration of Portland cement using three different approaches: Scanning electron microscopy (SEM-BSE) and Thermogravimetric analysis (TGA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_57⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.e00754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168113v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fine sediments on rheology properties of self-compacting concretes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Manufacturing of Low-Carbon Binders Using Waste Glass and Dredged Sediments: Formulation and Performance Assessment at Laboratory Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Peys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.07.035⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.4960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13094960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168098v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Red Muds and Slag Based Hydraulic Binders for Zn Removal: A Matrix-Spiking Approach Applied on Clayey Sediments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the Mechanical and Environmental Properties of Self-Compacting Mortars with Raw Harbour Dredging Sediments (SCMs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Philippe Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Edine Abriak</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min11111189⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Environmental Science and Engineering, pp.349-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03469324v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Local Materials to Optimize the Eco-design of a Resilient Urban Environment in Sustainable Urban Project Process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of fine sediments on rheology properties of self-compacting concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nongwendé Philippe Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Civil Engineering and Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13189/cea.2021.090636⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 392, pp.544-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168092v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of residual waste glass in an alkali-activated binder – Structural characterization, environmental leaching behavior and comparison of reactivity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walid Maherzi</w:t>
+                <w:t xml:space="preserve">Using Local Materials to Optimize the Eco-design of a Resilient Urban Environment in Sustainable Urban Project Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Moudjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Marouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Albert-Mercier</w:t>
+                <w:t xml:space="preserve">Hameed Muhamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza El-Moueden</w:t>
+                <w:t xml:space="preserve">Omar Chaalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mequignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101903⟩</w:t>
+              <w:t xml:space="preserve">Journal of Civil Engineering and Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.2084-2097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13189/cea.2021.090636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360292v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Portland cement clinker from French Municipal Solid Waste Incineration Bottom Ash</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modified Red Muds and Slag Based Hydraulic Binders for Zn Removal: A Matrix-Spiking Approach Applied on Clayey Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min11111189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00629⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03363618v1</w:t>
+                <w:t xml:space="preserve">insu-03469324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of basalt fiber inclusion on the mechanical properties and microstructure of cement-solidified kaolinite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Maherzi</w:t>
+                <w:t xml:space="preserve">Use of residual waste glass in an alkali-activated binder – Structural characterization, environmental leaching behavior and comparison of reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Albert-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza El-Moueden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118085⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.101903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224994v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength, Permeability, and Micromechanisms of Industrial Residue Magnesium Oxychloride Cement Solidified Slurry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of Portland cement clinker from French Municipal Solid Waste Incineration Bottom Ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0001690⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.e00629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224958v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of dredged sediments in self-consolidating concrete: Fresh, hardened, and microstructural properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E.M. Safhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.E.M. Safhi</w:t>
+                <w:t xml:space="preserve">P. Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rivard</w:t>
+                <w:t xml:space="preserve">A. Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Khayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 263, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.121472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated curing temperature-associated strength and mechanisms of reactive MgO-activated industrial by-products solidified soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Georesources and Geotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (6), pp.659-671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1064119X.2019.1610817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between reactive MgO- and Na 2 SO 4 -activated low-calcium fly ash-solidified soils dredged from East Lake, China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dongxing Wang</w:t>
+                <w:t xml:space="preserve">Effect of basalt fiber inclusion on the mechanical properties and microstructure of cement-solidified kaolinite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruihong Wang</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Georesources and Geotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1064119X.2019.1648616⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168127v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the polymer mortar based on dredged sediments and epoxy resin: Effect of the sediments on the behavior of the polymer mortar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Maherzi</w:t>
+                <w:t xml:space="preserve">Strength, Permeability, and Micromechanisms of Industrial Residue Magnesium Oxychloride Cement Solidified Slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ennahal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+                <w:t xml:space="preserve">B. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.-E. Abriak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 361, pp.968-982. </w:t>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0001690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225012v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New software for the optimization of the formulation and the treatment of dredged sediments for utilization in civil engineering</w:t>
+                <w:t xml:space="preserve">Comparison between reactive MgO- and Na 2 SO 4 -activated low-calcium fly ash-solidified soils dredged from East Lake, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zeraoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">W. Maherzi</w:t>
+                <w:t xml:space="preserve">Dongxing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mansi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+                <w:t xml:space="preserve">Ruihong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-020-02605-3⟩</w:t>
+              <w:t xml:space="preserve">Marine Georesources and Geotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (9), pp.1046-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1064119X.2019.1648616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224959v1</w:t>
+                <w:t xml:space="preserve">hal-04168127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly polymers mortar for floor covering based on dredged sediments of the north of France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Study of the polymer mortar based on dredged sediments and epoxy resin: Effect of the sediments on the behavior of the polymer mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ennahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF MATERIAL CYCLES AND WASTE MANAGEMENT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 361, pp.968-982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10163-019-00843-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03250372v1</w:t>
+                <w:t xml:space="preserve">hal-03225012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of using marine sediments in SCC pastes as supplementary cementitious materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+                <w:t xml:space="preserve">New software for the optimization of the formulation and the treatment of dredged sediments for utilization in civil engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zeraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mansi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2018.12.060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (6), pp.2709-2716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-020-02605-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250374v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of rockburst under true-triaxial gradient loading conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Eco-friendly polymers mortar for floor covering based on dredged sediments of the north of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Ennahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12989/gae.2019.18.5.481⟩</w:t>
+              <w:t xml:space="preserve">JOURNAL OF MATERIAL CYCLES AND WASTE MANAGEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), pp.861-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-019-00843-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250371v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the impact of waste glasses types on pozzolanic activity of cementitious matrix</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Feasibility of using marine sediments in SCC pastes as supplementary cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine El Mahdi Safhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.11.180⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 344, pp.730-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2018.12.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03250375v1</w:t>
+                <w:t xml:space="preserve">hal-03250374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of self-compacting mortars based on treated marine sediments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental study of rockburst under true-triaxial gradient loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilyas Ennahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.481-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/gae.2019.18.5.481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.12.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03250373v1</w:t>
+                <w:t xml:space="preserve">hal-03250371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of mortars based on thermally treated sediments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Maherzi</w:t>
+                <w:t xml:space="preserve">Study of the impact of waste glasses types on pozzolanic activity of cementitious matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Damidot</w:t>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF MATERIAL CYCLES AND WASTE MANAGEMENT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-017-0626-0⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 197, pp.626-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.11.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185567v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the establishment of formulation laws for sediment-based mortars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of self-compacting mortars based on treated marine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine El Mahdi Safhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Ennahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 16, pp.106 - 117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2017.12.011⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 22, pp.252-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250245v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial reuse of Brest-Harbor (France)-dredged sediment as alternative material in road building: laboratory investigations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Towards the establishment of formulation laws for sediment-based mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.106 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2017.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2017.1308440⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03250251v1</w:t>
+                <w:t xml:space="preserve">hal-03250245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of uncontaminated marine sediments in mortar and concrete by partial substitution of cement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Formulation of mortars based on thermally treated sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Damidot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2018.07.010⟩</w:t>
+              <w:t xml:space="preserve">JOURNAL OF MATERIAL CYCLES AND WASTE MANAGEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.592-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-017-0626-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03185565v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of a cementitious matrix based on treated sediments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Beneficial reuse of Brest-Harbor (France)-dredged sediment as alternative material in road building: laboratory investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Van Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2018.01.007⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (5), pp.566-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2017.1308440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250244v1</w:t>
+                <w:t xml:space="preserve">hal-03250251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A laboratory-scale experimental investigation on the reuse of a modified red mud in ceramic materials production</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of uncontaminated marine sediments in mortar and concrete by partial substitution of cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Damidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Courard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.155-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2018.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.092⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03250252v1</w:t>
+                <w:t xml:space="preserve">hal-03185565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of municipal solid waste incinerator bottom ash: Results from triaxial tests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S.-T. Nguyen</w:t>
+                <w:t xml:space="preserve">Durability of a cementitious matrix based on treated sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine El Mahdi Safhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2017.03.045⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.258 - 276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2018.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03322382v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the pozzolanic activity of a dredged sediment from Dunkirk harbour</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Mamindy-Pajany</w:t>
+                <w:t xml:space="preserve">A laboratory-scale experimental investigation on the reuse of a modified red mud in ceramic materials production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Scribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2017.07.055⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.21-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322365v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact and mechanical behavior study of experimental road made with river sediments: recycling of river sediments in road construction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Study of the pozzolanic activity of a dredged sediment from Dunkirk harbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Azrar</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF MATERIAL CYCLES AND WASTE MANAGEMENT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-016-0529-5⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 320, pp.748-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2017.07.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322366v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental approach of the reuse of dredged sediments in a cement matrix by physical and heat treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Environmental impact and mechanical behavior study of experimental road made with river sediments: recycling of river sediments in road construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Azrar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 140, pp.432-444. </w:t>
+              <w:t xml:space="preserve">JOURNAL OF MATERIAL CYCLES AND WASTE MANAGEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (4), pp.1405-1414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.02.142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10163-016-0529-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03322384v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bibliography on the analytical model of the mechanical behaviour in uniaxial tension of fibre concrete: Application to concrete reinforced with fibres and powders from recycling of thermoset composite materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Mechanical behavior of municipal solid waste incinerator bottom ash: Results from triaxial tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.H. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Sebaibi</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.060⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2017.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322409v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Dewatering by the Addition of Flocculation Aid on Treated River Sediments for Valorization in Road Construction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A bibliography on the analytical model of the mechanical behaviour in uniaxial tension of fibre concrete: Application to concrete reinforced with fibres and powders from recycling of thermoset composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Azrar</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 131, pp.214-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-016-9587-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03322404v1</w:t>
+                <w:t xml:space="preserve">hal-03322409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais d’aptitude au traitement des sédiments de dragage marins en vue de leur valorisation en techniques routières</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farouk Ben Abdelghani</w:t>
+                <w:t xml:space="preserve">New experimental approach of the reuse of dredged sediments in a cement matrix by physical and heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.129⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.432-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.02.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160565v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of siliceous–aluminous fly ash and cement for solidification of marine sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wenzhao Chen</w:t>
+                <w:t xml:space="preserve">Effect of Dewatering by the Addition of Flocculation Aid on Treated River Sediments for Valorization in Road Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Azrar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.04.024⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (3), pp.585-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-016-9587-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04095964v1</w:t>
+                <w:t xml:space="preserve">hal-03322404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste fibre–cement matrix bond characteristics improved by using silane-treated fibres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Essais d’aptitude au traitement des sédiments de dragage marins en vue de leur valorisation en techniques routières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Ben Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.024⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, N°68 - Novembre 2014, pp.16-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007431v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Utilization of siliceous–aluminous fly ash and cement for solidification of marine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzhao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.856-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.04.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waste fibre–cement matrix bond characteristics improved by using silane-treated fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Natural Dewatering of Marine Dredged Sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Miraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (14), pp.1705-1713. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07373937.2011.599905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11604,508 +11842,508 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance mortar using flash calcined materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Alloul</w:t>
+                <w:t xml:space="preserve">Flash calcined sediment used in the CEM III cement production and the potential production of hydraulic binder for the road construction – Part I: Characterization of CEM III cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GEOMATE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879522v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash calcined sediment used in the CEM III cement production and the potential production of hydraulic binder for the road construction – Part I: Characterization of CEM III cements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">High performance mortar using flash calcined materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOMATE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816692v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of dredged sediments as a raw material for Portland cement production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joelle Kleib</w:t>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Sediment Management (I2SM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Nord Europe, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURICATES: demonstration through pilots of sediment reuse for coastal defence or climate change mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Wijdeveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Battelle - Sediments Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12115,113 +12353,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des sédiments de dragage et des granulats de béton recyclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Ecole nationale supérieure Mines-Télécom Lille Douai; Université de Sherbrooke (Québec, Canada), 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023MTLD0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04682158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12231,105 +12469,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital tools for waste valorization: example of sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId316"/>
+      <w:footerReference w:type="default" r:id="rId325"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12397,51 +12635,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B409443C"/>
+    <w:nsid w:val="52D93906"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12628,51 +12866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mahfoud-benzerzour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6860-2679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094993653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196096699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-6742-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afif Zeggar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maherzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Edine Abriak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115594" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36673-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042218v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Bouzar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grets.2025.100209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rachid Lankoand&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nongwend&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2025.164012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100868" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Mkahal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121165" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514953v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alloul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-025-02209-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Abriak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119340" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530270v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Tall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeraoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02014-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Chu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleib" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. Abriak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2024.363223" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-01957-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882217v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aggoun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138959" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Ladduri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03280" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108755" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382165v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Sekkal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119288" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110426" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138906" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04247399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2023.105261" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04007498v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020333" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senouci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rivard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13030646" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168009v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Ennahal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouaich" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Rais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062150" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Mahdi Safhi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_105" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131809" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132626" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329880v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2023.100253" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134085" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Zakhour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062470" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Belayali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118393" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benkabouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le T&#8217;kint" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206684" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Daher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071618" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329431v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107346" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207107" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091421" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168045v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207045" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764619v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Moueden" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zambon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01650-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168032v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035551" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767092v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14063158" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168073v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua El-Hajjaji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15561-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168038v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Taleb" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128983" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091400" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168120v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-00970-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360269v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadj Sadok" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lord" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Torrance" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13169057" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772496v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124952" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongwend&#233; Philippe Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-12279-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178700v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.06.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168115v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bouchikhi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Peys" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094960" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168113v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Philippe Ouedraogo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_57" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168098v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469324v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11111189" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168092v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Moudjari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Marouf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameed Muhamad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Chaalal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/cea.2021.090636" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Albert-Mercier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El-Moueden" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101903" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363618v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00629" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224994v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larsson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118085" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224958v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001690" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E.M. Safhi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yahia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Khayat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121472" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2019.1610817" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168127v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxing Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihong Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2019.1648616" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225012v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ennahal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.104" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224959v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeraoui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mansi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02605-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250372v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-019-00843-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250374v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.12.060" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250371v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/gae.2019.18.5.481" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250375v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.180" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPHNM05R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250373v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.12.024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MJK161S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185567v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-017-0626-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250245v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.12.011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GT0V2Z1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250251v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Van Veen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutouil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2017.1308440" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185565v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.07.010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ75F5PD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250244v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2018.01.007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250252v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scribot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.092" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G5FDNJZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322382v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Le" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Abriak" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binetruy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Nguyen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.03.045" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTHWQ2SX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322365v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.055" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX9NH298-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322366v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasmi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azrar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-016-0529-5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322384v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.142" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM1GCKXV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322409v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sebaibi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sebaibi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.060" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG3KNK65-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322404v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9587-0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160565v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ben Abdelghani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.129" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095964v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhao Chen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FL0CZ1M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007431v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.024" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096004v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miraoui" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.599905" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879522v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01950573v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Harrington" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Wijdeveld" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Groot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04682158v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023MTLD0004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04167951v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mahfoud-benzerzour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6860-2679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094993653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196096699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-6742-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613859v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ait Said Ali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Selhami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujemaa Soubai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ait El Bacha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Hsini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxmate.2026.101824" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afif Zeggar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maherzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Edine Abriak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115594" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613852v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Bouzar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grets.2025.100315" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36673-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514953v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alloul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-025-02209-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rachid Lankoand&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nongwend&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2025.164012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Mkahal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121165" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100868" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grets.2025.100209" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514957v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Chu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. Abriak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2024.363223" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636110v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Tall" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeraoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-01957-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882217v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aggoun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138959" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530268v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Ladduri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03280" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Abriak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119340" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02014-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530266v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108755" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Sekkal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119288" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687752v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110426" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138906" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04007498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020333" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04247399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2023.105261" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168015v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senouci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rivard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13030646" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168009v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Ennahal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouaich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Rais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062150" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Mahdi Safhi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_105" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131809" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329455v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132626" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329880v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2023.100253" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301731v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134085" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154718v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Belayali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118393" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279993v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benkabouche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le T&#8217;kint" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206684" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Daher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071618" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Zakhour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062470" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107346" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168065v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091421" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168045v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207045" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764619v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Moueden" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zambon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01650-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035551" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168060v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207107" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767092v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14063158" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua El-Hajjaji" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15561-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168038v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Taleb" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128983" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168070v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091400" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360269v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadj Sadok" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lord" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Torrance" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13169057" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772496v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124952" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770175v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongwend&#233; Philippe Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-12279-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178700v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.06.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168120v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-00970-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168115v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bouchikhi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Peys" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094960" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168113v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Philippe Ouedraogo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_57" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168098v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.035" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168092v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Moudjari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Marouf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameed Muhamad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Chaalal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/cea.2021.090636" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469324v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11111189" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360292v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Albert-Mercier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El-Moueden" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101903" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363618v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00629" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224946v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E.M. Safhi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yahia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Khayat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121472" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224949v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larsson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2019.1610817" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224994v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118085" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224958v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001690" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168127v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxing Wang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihong Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2019.1648616" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225012v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ennahal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.104" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224959v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeraoui" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mansi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02605-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250372v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-019-00843-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250374v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.12.060" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250371v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/gae.2019.18.5.481" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250375v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.180" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPHNM05R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250373v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.12.024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MJK161S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250245v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.12.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GT0V2Z1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185567v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-017-0626-0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250251v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Van Veen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutouil" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2017.1308440" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185565v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.07.010" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ75F5PD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250244v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2018.01.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250252v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scribot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.092" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G5FDNJZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322365v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.055" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX9NH298-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322366v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasmi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azrar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-016-0529-5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322382v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Le" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Abriak" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binetruy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Nguyen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.03.045" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTHWQ2SX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322409v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sebaibi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sebaibi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.060" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG3KNK65-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322384v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.142" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM1GCKXV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322404v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9587-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160565v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ben Abdelghani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.129" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095964v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhao Chen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.024" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FL0CZ1M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007431v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.024" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096004v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miraoui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.599905" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879522v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01950573v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Harrington" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Wijdeveld" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Groot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04682158v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023MTLD0004" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04167951v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>