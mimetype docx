--- v0 (2026-03-16)
+++ v1 (2026-04-28)
@@ -451,261 +451,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Similarity of Educational Items Using Data on Learners’ Performance and Behavioral Parameters: Application of New Models SCNN-Cosine and Fuzzy-Kappa</w:t>
+                <w:t xml:space="preserve">An Autonomous Multi-Agent System for Customized Scientific Literature Recommendation: A Tool for Researchers and Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadidja Harbouche</w:t>
+                <w:t xml:space="preserve">Abdelhakim Herrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chabane Khentout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
+                <w:t xml:space="preserve">Houssem Eddine Degha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Alti</w:t>
+                <w:t xml:space="preserve">Bouchra Boukanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 28 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.799-814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/isi.280101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/isi.280401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722703v1</w:t>
+                <w:t xml:space="preserve">hal-04722689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Autonomous Multi-Agent System for Customized Scientific Literature Recommendation: A Tool for Researchers and Students</w:t>
+                <w:t xml:space="preserve">Measuring Similarity of Educational Items Using Data on Learners’ Performance and Behavioral Parameters: Application of New Models SCNN-Cosine and Fuzzy-Kappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Herrouz</w:t>
+                <w:t xml:space="preserve">Khadidja Harbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabane Khentout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Boukanoun</w:t>
+                <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 28 (4), pp.799-814. </w:t>
+              <w:t xml:space="preserve">, 2023, 28 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/isi.280401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/isi.280101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722689v1</w:t>
+                <w:t xml:space="preserve">hal-04722703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Security Method for Cloud Storage Using Data Classification</w:t>
               </w:r>
@@ -899,64 +899,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learner to learner fuzzy profiles similarity using a hybrid interaction analysis grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabane Khentout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Harbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2193,373 +2193,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Recommendation System for the Learner from a Semantic Model of Knowledge in a Collaborative Environment</w:t>
+                <w:t xml:space="preserve">A Cloud Security Framework Based on Trust Model and Mobile Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chahrazed Mediani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+                <w:t xml:space="preserve">Saddek Benabied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Computer Science and Its Applications (CIIA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19578-0_26⟩</w:t>
+              <w:t xml:space="preserve">2015 International Conference on Cloud Technologies and Applications (CloudTech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Marrakech, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CloudTech.2015.7336962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789938v1</w:t>
+                <w:t xml:space="preserve">hal-02444529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cloud Security Framework Based on Trust Model and Mobile Agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a course mediatised with Xerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalia Merzougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saddek Benabied</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
+                <w:t xml:space="preserve">Roumaissa Dehkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maheiddine Djoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Cloud Technologies and Applications (CloudTech)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference of Computing for Engineering and Sciences (ICCES'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Istanbul,, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444529v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a course mediatised with Xerte</w:t>
+                <w:t xml:space="preserve">Towards a Recommendation System for the Learner from a Semantic Model of Knowledge in a Collaborative Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghalia Merzougui</w:t>
+                <w:t xml:space="preserve">Chahrazed Mediani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roumaissa Dehkal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maheiddine Djoudi</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Computing for Engineering and Sciences (ICCES'2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Computer Science and Its Applications (CIIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Saida, Algeria. pp.315-327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19578-0_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444531v1</w:t>
+                <w:t xml:space="preserve">hal-01789938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système de recommandation pour l'apprenant à partir d'un modèle sémantique de connaissances dans un environnement de collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahrazed Mediani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2673,558 +2673,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de compréhension de l'anglais écrit.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovations technologiques au sein du projet de l'université virtuelle algérienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Talhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première journée des Jeunes Chercheurs en Informatique : JCI'2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Guelma, Algérie</w:t>
+              <w:t xml:space="preserve">International Conference on Web and Information Technologies "ICWIT '08".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, SIDI BEL ABBES, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00302774v1</w:t>
+                <w:t xml:space="preserve">hal-00301553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations technologiques au sein du projet de l'université virtuelle algérienne.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of Architectural Design and Implementation Decisions into a MDA Framework.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web and Information Technologies "ICWIT '08".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, SIDI BEL ABBES, Algérie</w:t>
+              <w:t xml:space="preserve">10th Maghrebian Conference on Information Technologies, MCSEAI'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, ORAN, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00301553v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00302719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération automatique de curriculum adapté pour l'apprentissage à distance universitaire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Système de compréhension de l'anglais écrit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Talhi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Zidat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquième colloque international TICE Méditerranée (TiceMed'2008)   </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Sfax, Tunisie. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">Première journée des Jeunes Chercheurs en Informatique : JCI'2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Guelma, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365801v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00302774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification d'enchaînement de cursus dans un univers d'objets d'apprentissage.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Génération automatique de curriculum adapté pour l'apprentissage à distance universitaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Talhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouadfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zidat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première journée des Jeunes Chercheurs en Informatique : JCI'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Guelma, Algérie</w:t>
+              <w:t xml:space="preserve">Cinquième colloque international TICE Méditerranée (TiceMed'2008)   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Sfax, Tunisie. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00302761v1</w:t>
+                <w:t xml:space="preserve">hal-00365801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'apprenant dans les systèmes hypermédias adaptatifs.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Behaz</w:t>
+                <w:t xml:space="preserve">Planification d'enchaînement de cursus dans un univers d'objets d'apprentissage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Talhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web and Information Technologies "ICWIT '08" -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Sidi Belabbes, Algérie</w:t>
+              <w:t xml:space="preserve">Première journée des Jeunes Chercheurs en Informatique : JCI'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Guelma, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00302389v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00302761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Architectural Design and Implementation Decisions into a MDA Framework.</w:t>
+                <w:t xml:space="preserve">Modélisation de l'apprenant dans les systèmes hypermédias adaptatifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alti</w:t>
+                <w:t xml:space="preserve">A. Behaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Maghrebian Conference on Information Technologies, MCSEAI'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, ORAN, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Web and Information Technologies "ICWIT '08" -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Sidi Belabbes, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00302719v1</w:t>
+                <w:t xml:space="preserve">hal-00302389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobile learning pour la compréhension orale des langues étrangères.</w:t>
               </w:r>
@@ -3279,64 +3279,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de compréhension à distance du français écrit pour un public arabophone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Talhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3374,90 +3374,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération automatique de curriculum dans un univers d'objets d'apprentissage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Talhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ouadfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4995,51 +4995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Megouache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salheddine Sadouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Zitouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahieddine Djoudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56578/judm030203" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757416v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/isi.290514" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Charef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Rahab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-6463-496-9_29" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Harbouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Khentout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/isi.280101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Herrouz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Degha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Boukanoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/isi.280401" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Arki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJGHPC.329602" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Kacha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2021.04.014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/isi.260405" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34028/iajit/17/5/12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13673-020-00224-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444686v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2019.04.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453951v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kemchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13673-018-0149-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harous" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khentout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Behaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1839" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deshoulli&#232;res" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mediani Chahrazed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Harous" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS60821.2023.10321989" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129186.3129193" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemchi Sofiane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01789938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Mediani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19578-0_26" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444529v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Benabied" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudTech.2015.7336962" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444531v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Merzougui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaissa Dehkal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheiddine Djoudi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zidat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talhi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365801v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouadfel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302761v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Behaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302375v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316213v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809778v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsfrantzfanon.com/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-4240-8.ch013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68999-9_1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahab Hichem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitouni Abdelhafid" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67621-0_12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444537v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Beldjezzar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57141-6_5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365805v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464096v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kecha&#239;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maugard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464092v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747875v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991NAN10395" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722707v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722667v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722663v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722652v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Megouache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salheddine Sadouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Zitouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahieddine Djoudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56578/judm030203" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757416v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/isi.290514" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Charef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Rahab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-6463-496-9_29" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722689v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Herrouz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Degha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Boukanoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/isi.280401" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Harbouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Khentout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/isi.280101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Arki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJGHPC.329602" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Kacha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2021.04.014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/isi.260405" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34028/iajit/17/5/12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13673-020-00224-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444686v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2019.04.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453951v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kemchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13673-018-0149-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harous" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khentout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Behaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1839" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deshoulli&#232;res" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mediani Chahrazed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Harous" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS60821.2023.10321989" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129186.3129193" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemchi Sofiane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444529v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Benabied" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudTech.2015.7336962" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444531v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Merzougui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaissa Dehkal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheiddine Djoudi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01789938v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Mediani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19578-0_26" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302719v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zidat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talhi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouadfel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Behaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302375v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316213v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809778v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsfrantzfanon.com/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-4240-8.ch013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68999-9_1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahab Hichem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitouni Abdelhafid" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67621-0_12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444537v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Beldjezzar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57141-6_5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365805v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464096v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kecha&#239;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maugard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464092v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747875v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991NAN10395" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722707v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722667v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722663v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722652v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>