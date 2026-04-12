--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -261,429 +261,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy-based model for ferroelectric ceramics</w:t>
+                <w:t xml:space="preserve">Modeling of functional fatigue of SMA-based actuators under thermomechanical loading and Joule heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaimae Babori</w:t>
+                <w:t xml:space="preserve">Marcos Lopes Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Barati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 103, </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.108055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2023.105151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2023.108055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508541v1</w:t>
+                <w:t xml:space="preserve">hal-04509040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local structural mechanism for enhanced energy storage properties in heterovalent doped NaNbO3 ceramics</w:t>
+                <w:t xml:space="preserve">An energy-based model for ferroelectric ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cho Sandar Htet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chaimae Babori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Barati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.10.072⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2023.105151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222599v1</w:t>
+                <w:t xml:space="preserve">hal-04508541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of functional fatigue of SMA-based actuators under thermomechanical loading and Joule heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local structural mechanism for enhanced energy storage properties in heterovalent doped NaNbO3 ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cho Sandar Htet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maria Manjón-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Lopes Leal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pino</w:t>
+                <w:t xml:space="preserve">Jue Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Babori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Barati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 179, pp.108055. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (3), pp.1597-1609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2023.108055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.10.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509040v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anhysteretic strains in ferroelectric ceramics under electromechanical loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Babori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Barati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -763,308 +763,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cycle fatigue lifetime prediction of superplastic shape memory alloy structures</w:t>
+                <w:t xml:space="preserve">Accurate sensorless displacement control based on the electrical resistance of the shape memory actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Congard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pino</w:t>
+                <w:t xml:space="preserve">Ali Berhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Barati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mordeniz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 147, pp.106122. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (9), pp.1097-1103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1045389X221128568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296217v1</w:t>
+                <w:t xml:space="preserve">hal-04097781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate sensorless displacement control based on the electrical resistance of the shape memory actuator</w:t>
+                <w:t xml:space="preserve">Low cycle fatigue lifetime prediction of superplastic shape memory alloy structures: Application to endodontic instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Berhil</w:t>
+                <w:t xml:space="preserve">Yoann Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Barati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bernard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Mordeniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (9), pp.1097-1103. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.106122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X221128568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097781v1</w:t>
+                <w:t xml:space="preserve">hal-05319845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cycle fatigue lifetime prediction of superplastic shape memory alloy structures: Application to endodontic instruments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Low cycle fatigue lifetime prediction of superplastic shape memory alloy structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1072,103 +1072,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Barati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mordeniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 147, pp.106122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319845v1</w:t>
+                <w:t xml:space="preserve">hal-04296217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress raisers and fracture in shape memory alloys: review and ongoing challenges</w:t>
               </w:r>
@@ -2656,51 +2656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288307v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Leal J&#250;nior" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116255" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508541v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Babori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho Sandar Htet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maria Manj&#243;n-Sanz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.10.072" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Leal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.108055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05222936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Segouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6a22" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Congard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordeniz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Berhil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221128568" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319845v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Shayanfard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alarcon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahtabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kadkhodaei" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408436.2021.1896475" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnaz Amini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab Chirani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117386" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05000786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Bayati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadreza Jahadakbar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Nematollahi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.105878" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03127058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103596" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508764v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Mohammadzadeh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x19880001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Leal Junior" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9762.444429" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04484159v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509426v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04484211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benoist" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288307v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Leal J&#250;nior" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116255" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Leal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.108055" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Babori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222599v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho Sandar Htet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maria Manj&#243;n-Sanz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.10.072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05222936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Segouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6a22" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Berhil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221128568" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Congard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordeniz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106122" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Shayanfard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alarcon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahtabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kadkhodaei" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408436.2021.1896475" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnaz Amini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab Chirani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117386" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05000786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Bayati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadreza Jahadakbar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Nematollahi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.105878" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03127058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103596" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508764v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Mohammadzadeh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x19880001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Leal Junior" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9762.444429" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04484159v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509426v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04484211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benoist" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>