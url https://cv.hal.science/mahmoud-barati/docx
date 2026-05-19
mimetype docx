--- v1 (2026-04-12)
+++ v2 (2026-05-19)
@@ -2183,204 +2183,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of dissipative phenomena in ferroelectric ceramics using digital image correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of piezoelectric parameters from full-field measurements using an inverse method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Barati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Barati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3-day International Conference on Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Verone, Italy</w:t>
+              <w:t xml:space="preserve">11th European Solid Mechanics Conference (ESMC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509426v1</w:t>
+                <w:t xml:space="preserve">hal-04484211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of piezoelectric parameters from full-field measurements using an inverse method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of dissipative phenomena in ferroelectric ceramics using digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Barati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Solid Mechanics Conference (ESMC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland, Ireland</w:t>
+              <w:t xml:space="preserve">3-day International Conference on Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Verone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484211v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'un chargement thermomécanique cyclique sur les propriétés d'un alliage à mémoire de forme</w:t>
               </w:r>
@@ -2656,51 +2656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288307v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Leal J&#250;nior" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116255" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Leal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.108055" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Babori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222599v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho Sandar Htet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maria Manj&#243;n-Sanz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.10.072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05222936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Segouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6a22" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Berhil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221128568" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Congard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordeniz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106122" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Shayanfard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alarcon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahtabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kadkhodaei" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408436.2021.1896475" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnaz Amini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab Chirani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117386" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05000786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Bayati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadreza Jahadakbar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Nematollahi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.105878" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03127058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103596" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508764v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Mohammadzadeh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x19880001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Leal Junior" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9762.444429" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04484159v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509426v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04484211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benoist" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288307v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Leal J&#250;nior" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116255" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Leal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.108055" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Babori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222599v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho Sandar Htet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maria Manj&#243;n-Sanz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.10.072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05222936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Segouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6a22" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Berhil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221128568" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Congard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordeniz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106122" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Shayanfard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alarcon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahtabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kadkhodaei" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408436.2021.1896475" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnaz Amini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab Chirani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117386" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05000786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Bayati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadreza Jahadakbar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Nematollahi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.105878" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03127058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103596" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508764v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Mohammadzadeh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x19880001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Leal Junior" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9762.444429" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04484159v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04484211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benoist" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>