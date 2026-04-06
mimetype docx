--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,3111 +66,3245 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Velocities of Subducted Serpentinites Through the Lizardite‐Antigorite Transition</w:t>
+                <w:t xml:space="preserve">Real-time unwrapping of 3D X-ray CT scans for visual core description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">He‐ming Wang</w:t>
+                <w:t xml:space="preserve">Mai-Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai‐linh Doan</w:t>
+                <w:t xml:space="preserve">Morgane Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐line Auzende</w:t>
+                <w:t xml:space="preserve">Charlotte Pizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+                <w:t xml:space="preserve">Hanaya Okuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Chapman</w:t>
+                <w:t xml:space="preserve">Yu-Chun Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52 (13), pp.e2025GL116304. </w:t>
+              <w:t xml:space="preserve">Scientific Drilling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35, pp.55 - 60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025gl116304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/sd-35-55-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158890v1</w:t>
+                <w:t xml:space="preserve">hal-05575220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct assessment of the hydraulic structure of the plate boundary at the toe of the Nankai accretionary prism</w:t>
+                <w:t xml:space="preserve">Seismic Velocities of Subducted Serpentinites Through the Lizardite‐Antigorite Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Pwavodi</w:t>
+                <w:t xml:space="preserve">He‐ming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai Linh Doan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mai‐linh Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐line Auzende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad473⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (13), pp.e2025GL116304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025gl116304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357346v1</w:t>
+                <w:t xml:space="preserve">hal-05158890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Porosity Profile at IODP Site C0002 in the Heart of the Nankai Accretionary Prism, and Its Use for Predicting In Situ Seismic Velocities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Direct assessment of the hydraulic structure of the plate boundary at the toe of the Nankai accretionary prism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Pwavodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 236 (2), pp.1125-1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022GL100209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04131494v1</w:t>
+                <w:t xml:space="preserve">hal-04357346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High strain rate damage in porous andesite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maude Schell</w:t>
+                <w:t xml:space="preserve">Effective Porosity Profile at IODP Site C0002 in the Heart of the Nankai Accretionary Prism, and Its Use for Predicting In Situ Seismic Velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai‐linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Kueppers</w:t>
+                <w:t xml:space="preserve">Jade Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107551⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (4), pp.e2022GL100209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL100209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725513v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04131494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐scale and multi‐parametric analysis of Late Quaternary event deposits within the active Corinth Rift (Greece)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mai Linh Doan</w:t>
+                <w:t xml:space="preserve">High strain rate damage in porous andesite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Beck</w:t>
+                <w:t xml:space="preserve">Michael Heap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carlut</w:t>
+                <w:t xml:space="preserve">Maude Schell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Seibert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ulrich Kueppers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 69 (4), pp.1573-1598. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 427, pp.107551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sed.12964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287791v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution record reveals climate-driven environmental and sedimentary changes in an active rift</w:t>
+                <w:t xml:space="preserve">Multi‐scale and multi‐parametric analysis of Late Quaternary event deposits within the active Corinth Rift (Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Mcneill</w:t>
+                <w:t xml:space="preserve">Gino de Gelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donna Shillington</w:t>
+                <w:t xml:space="preserve">Christian Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth Carter</w:t>
+                <w:t xml:space="preserve">Julie Carlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Everest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Gawthorpe</w:t>
+                <w:t xml:space="preserve">Chloé Seibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-40022-w⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (4), pp.1573-1598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133929v1</w:t>
+                <w:t xml:space="preserve">hal-04287791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: High-resolution record reveals climate-driven environmental and sedimentary changes in an active rift</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution record reveals climate-driven environmental and sedimentary changes in an active rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Mcneill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa C. Mcneill</w:t>
+                <w:t xml:space="preserve">Donna Shillington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donna J. Shillington</w:t>
+                <w:t xml:space="preserve">Gareth Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth D. O. Carter</w:t>
+                <w:t xml:space="preserve">Jeremy Everest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy D. Everest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert L. Gawthorpe</w:t>
+                <w:t xml:space="preserve">Robert Gawthorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9, 8 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-42749-y⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.3116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-40022-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03586651v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid Flux in Fractured Rock of the Alpine Fault Hanging-Wall Determined from Temperature Logs in the DFDP-2B Borehole, New Zealand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Author Correction: High-resolution record reveals climate-driven environmental and sedimentary changes in an active rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa C. Mcneill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Janku-Capova</w:t>
+                <w:t xml:space="preserve">Donna J. Shillington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupert Sutherland</w:t>
+                <w:t xml:space="preserve">Gareth D. O. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Townend</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mai-Linh Doan</w:t>
+                <w:t xml:space="preserve">Jeremy D. Everest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Massiot</w:t>
+                <w:t xml:space="preserve">Robert L. Gawthorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (8), pp.2631-2646. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2017GC007317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-42749-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974319v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03586651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Alpine Fault Hangingwall Viewed From Within: Structural Analysis of Ultrasonic Image Logs in the DFDP-2B Borehole, New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Celerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim A. Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Townend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (8), pp.2492-2515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2017GC007368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrophysical, Geochemical, and Hydrological Evidence for Extensive Fracture-Mediated Fluid and Heat Transport in the Alpine Fault's Hanging-Wall Damage Zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Fluid Flux in Fractured Rock of the Alpine Fault Hanging-Wall Determined from Temperature Logs in the DFDP-2B Borehole, New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Janku-Capova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Sutherland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Townend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Celerier</w:t>
+                <w:t xml:space="preserve">Cecile Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 18 (12), pp.4709-4732. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 19 (8), pp.2631-2646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2017GC007317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017GC007202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01737938v1</w:t>
+                <w:t xml:space="preserve">hal-01974319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static versus dynamic fracturing in shallow carbonate fault zones</w:t>
+                <w:t xml:space="preserve">Extreme hydrothermal conditions at an active plate-bounding fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Fondriest</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florian Fusseis</w:t>
+                <w:t xml:space="preserve">Rupert Sutherland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Townend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas M. Mitchell</w:t>
+                <w:t xml:space="preserve">Virginia Toy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phaedra Upton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Coussens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.12.024⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 546 (7656), pp.137-+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature22355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476752v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme hydrothermal conditions at an active plate-bounding fault</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Petrophysical, Geochemical, and Hydrological Evidence for Extensive Fracture-Mediated Fluid and Heat Transport in the Alpine Fault's Hanging-Wall Damage Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Townend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert Sutherland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie Coussens</w:t>
+                <w:t xml:space="preserve">Virginia G. Toy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Linh Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Celerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 546 (7656), pp.137-+. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (12), pp.4709-4732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature22355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017GC007202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685757v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-level oscillations caused by volumetric and deviatoric dynamic strains</w:t>
+                <w:t xml:space="preserve">Static versus dynamic fracturing in shallow carbonate fault zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyal Shalev</w:t>
+                <w:t xml:space="preserve">Michele Fondriest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ittai Kurzon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mai-Linh Doan</w:t>
+                <w:t xml:space="preserve">Frans Aben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Lyakhovsky</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Fusseis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv483⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 461, pp.8 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03596387v1</w:t>
+                <w:t xml:space="preserve">hal-01476752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustained water-level changes caused by damage and compaction induced by teleseismic earthquakes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Lyakhovsky</w:t>
+                <w:t xml:space="preserve">High strain rate deformation of porous sandstone and the asymmetry of earthquake damage in shallow fault zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 463, pp.81 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JB013068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03596364v1</w:t>
+                <w:t xml:space="preserve">hal-01476755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High strain rate deformation of porous sandstone and the asymmetry of earthquake damage in shallow fault zones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Renard</w:t>
+                <w:t xml:space="preserve">Sustained water-level changes caused by damage and compaction induced by teleseismic earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyal Shalev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ittai Kurzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Linh Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lyakhovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp.4943-4954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.01.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01476755v1</w:t>
+                <w:t xml:space="preserve">insu-03596364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic fracturing by successive coseismic loadings leads to pulverization in active fault zones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water-level oscillations caused by volumetric and deviatoric dynamic strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyal Shalev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frans F M Aben</w:t>
+                <w:t xml:space="preserve">Ittai Kurzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L Doan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vladimir Lyakhovsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JB012542⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 204, pp.841-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304634v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03596387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ stress and pore pressure in the Kumano Forearc Basin, offshore SW Honshu from downhole measurements during riser drilling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic fracturing by successive coseismic loadings leads to pulverization in active fault zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans F M Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Saffer</w:t>
+                <w:t xml:space="preserve">M.-L Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Flemings</w:t>
+                <w:t xml:space="preserve">Thomas Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boutt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-L. Doan</w:t>
+                <w:t xml:space="preserve">R. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ito</w:t>
+                <w:t xml:space="preserve">T Reuschlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (5), pp.1454-1470. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ggge.20051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02985645v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High strain rate damage of Carrara marble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mai-Linh Doan</w:t>
+                <w:t xml:space="preserve">In situ stress and pore pressure in the Kumano Forearc Basin, offshore SW Honshu from downhole measurements during riser drilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Billi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Flemings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL049169⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (5), pp.1454-1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ggge.20051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00679856v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aseismic sliding of active faults by pressure solution creep: Evidence from the San Andreas Fault Observatory at Depth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Renard</w:t>
+                <w:t xml:space="preserve">High strain rate damage of Carrara marble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mittempergher</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Billi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39 (12), pp.1131-1134. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.L19302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G32073.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011GL049169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00644979v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00679856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of free gas in the Kumano fore‐arc basin detected from borehole physical properties: IODP NanTroSEIZE drilling Site C0009</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Aseismic sliding of active faults by pressure solution creep: Evidence from the San Andreas Fault Observatory at Depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mittempergher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Linh Doan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Boutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010GC003284⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (12), pp.1131-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G32073.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00652095v1</w:t>
+                <w:t xml:space="preserve">insu-00644979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day principal horizontal stress orientations in the Kumano forearc basin of the southwest Japan subduction zone determined from IODP NanTroSEIZE drilling Site C0009</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Quantification of free gas in the Kumano fore‐arc basin detected from borehole physical properties: IODP NanTroSEIZE drilling Site C0009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Casey Moore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Mcneill</w:t>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy B. Byrne</w:t>
+                <w:t xml:space="preserve">Thomas Wiersberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010GL043158⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.Q0AD06. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00565053v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00652095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense fracturing and fracture sealing induced by mineral growth in porous rocks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Present-day principal horizontal stress orientations in the Kumano forearc basin of the southwest Japan subduction zone determined from IODP NanTroSEIZE drilling Site C0009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiren Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Linh Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casey Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Mcneill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy B. Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.09.018⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37, pp.13303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GL043158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00548832v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00565053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock pulverization at high strain rate near the San Andreas Fault</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Intense fracturing and fracture sealing induced by mineral growth in porous rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gary</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 269 (3-4), pp.197-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NGEO640⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00362450v1</w:t>
+                <w:t xml:space="preserve">insu-00548832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small pressure drop triggered near a fault by small teleseismic waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F.H. Corne</w:t>
+                <w:t xml:space="preserve">Rock pulverization at high strain rate near the San Andreas Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Linh Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.709-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NGEO640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.03.036⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00311153v1</w:t>
+                <w:t xml:space="preserve">hal-00362450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Small pressure drop triggered near a fault by small teleseismic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.H. Corne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 258, pp.207-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thermal anomaly near the Aigio fault, Gulf of Corinth, Greece, maybe due to convection below the fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. H. Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 34 (6), pp.L06314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006GL028931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01285142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3180,111 +3314,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogeological properties at the toe of the Nankai accretionary prism, combining drilling and petrophysical data from Hole C0024A - IODP Expedition 358</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Pwavodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3294,91 +3428,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization processes within active faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geophysics [physics.geo-ph]. Université Joseph Fourier (Grenoble 1), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04357398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3388,114 +3522,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude in-situ des interactions hydromécanique entre fluides et failles actives - Application au Laboratoire du Rift du Corinthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géophysique [physics.geo-ph]. Institut de physique du globe de paris - IPGP, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00162586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3642,51 +3776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#8208;ming Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai&#8208;linh Doan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;line Auzende" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chapman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl116304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357346v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Pwavodi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Linh Doan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad473" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Dutilleul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100209" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Linh Doan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Schell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kueppers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107551" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino de Gelder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12964" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133929v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Shillington" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Carter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Everest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gawthorpe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40022-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa C. Mcneill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna J. Shillington" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D. O. Carter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D. Everest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Gawthorpe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42749-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Janku-Capova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Sutherland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Townend" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Massiot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007317" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Celerier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim A. Little" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007368" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia G. Toy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007202" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fondriest" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aben" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fusseis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Mitchell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.12.024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Toy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phaedra Upton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Coussens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22355" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Shalev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittai Kurzon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lyakhovsky" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv483" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013068" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aben" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Doan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gratier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304634v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans F M Aben" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L Doan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mitchell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toussaint" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Reuschl&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012542" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985645v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saffer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flemings" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boutt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ito" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20051" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3SDMKQ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Billi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049169" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00644979v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Richard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mittempergher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32073.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652095v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wiersberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003284" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565053v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiren Lin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casey Moore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy B. Byrne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043158" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548832v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.09.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZMNFZCH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362450v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO640" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311153v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Doan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Corne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.03.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9D0825-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285142v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Doan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Cornet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028931" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592825v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04357398v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00162586v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05575220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Linh Doan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pizer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaya Okuda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chun Chang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-35-55-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#8208;ming Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai&#8208;linh Doan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;line Auzende" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chapman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl116304" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Pwavodi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Linh Doan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131494v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Dutilleul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100209" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Schell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kueppers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107551" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino de Gelder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seibert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12964" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Shillington" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Carter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Everest" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gawthorpe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40022-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586651v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa C. Mcneill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna J. Shillington" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D. O. Carter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D. Everest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Gawthorpe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42749-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Massiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Celerier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim A. Little" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Townend" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007368" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974319v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Janku-Capova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Sutherland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007317" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Toy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phaedra Upton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Coussens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22355" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia G. Toy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007202" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476752v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fondriest" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aben" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fusseis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Mitchell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.12.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aben" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Doan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gratier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Shalev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittai Kurzon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lyakhovsky" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013068" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv483" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans F M Aben" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L Doan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mitchell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toussaint" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Reuschl&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012542" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985645v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saffer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flemings" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boutt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ito" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3SDMKQ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Billi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049169" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00644979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mittempergher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32073.1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652095v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wiersberg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003284" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565053v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiren Lin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casey Moore" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy B. Byrne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043158" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548832v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.09.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZMNFZCH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO640" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311153v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Doan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Corne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.03.036" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9D0825-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285142v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Doan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Cornet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028931" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04357398v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00162586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>