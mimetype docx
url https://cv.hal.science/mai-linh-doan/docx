--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Chun Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Drilling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 35, pp.55 - 60. </w:t>
+              <w:t xml:space="preserve">, 2026, 35, pp.55-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/sd-35-55-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2383,386 +2383,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High strain rate damage of Carrara marble</w:t>
+                <w:t xml:space="preserve">Quantification of free gas in the Kumano fore‐arc basin detected from borehole physical properties: IODP NanTroSEIZE drilling Site C0009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Billi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wiersberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL049169⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.Q0AD06. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00679856v1</w:t>
+                <w:t xml:space="preserve">insu-00652095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aseismic sliding of active faults by pressure solution creep: Evidence from the San Andreas Fault Observatory at Depth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Richard</w:t>
+                <w:t xml:space="preserve">High strain rate damage of Carrara marble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Renard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Billi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G32073.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.L19302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL049169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00644979v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00679856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of free gas in the Kumano fore‐arc basin detected from borehole physical properties: IODP NanTroSEIZE drilling Site C0009</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aseismic sliding of active faults by pressure solution creep: Evidence from the San Andreas Fault Observatory at Depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mittempergher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Linh Doan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Boutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12, pp.Q0AD06. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (12), pp.1131-1134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010GC003284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G32073.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00652095v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00644979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present-day principal horizontal stress orientations in the Kumano forearc basin of the southwest Japan subduction zone determined from IODP NanTroSEIZE drilling Site C0009</w:t>
               </w:r>
@@ -2921,51 +2921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 269 (3-4), pp.197-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3776,51 +3776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05575220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Linh Doan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pizer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaya Okuda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chun Chang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-35-55-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#8208;ming Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai&#8208;linh Doan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;line Auzende" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chapman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl116304" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Pwavodi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Linh Doan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131494v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Dutilleul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100209" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Schell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kueppers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107551" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino de Gelder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seibert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12964" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Shillington" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Carter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Everest" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gawthorpe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40022-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586651v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa C. Mcneill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna J. Shillington" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D. O. Carter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D. Everest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Gawthorpe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42749-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Massiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Celerier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim A. Little" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Townend" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007368" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974319v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Janku-Capova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Sutherland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007317" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Toy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phaedra Upton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Coussens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22355" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia G. Toy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007202" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476752v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fondriest" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aben" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fusseis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Mitchell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.12.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aben" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Doan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gratier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Shalev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittai Kurzon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lyakhovsky" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013068" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv483" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans F M Aben" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L Doan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mitchell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toussaint" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Reuschl&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012542" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985645v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saffer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flemings" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boutt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ito" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3SDMKQ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Billi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049169" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00644979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mittempergher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32073.1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652095v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wiersberg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003284" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565053v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiren Lin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casey Moore" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy B. Byrne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043158" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548832v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.09.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZMNFZCH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO640" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311153v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Doan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Corne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.03.036" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9D0825-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285142v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Doan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Cornet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028931" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04357398v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00162586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05575220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Linh Doan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pizer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaya Okuda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chun Chang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-35-55-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#8208;ming Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai&#8208;linh Doan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;line Auzende" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chapman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl116304" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Pwavodi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Linh Doan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131494v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Dutilleul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100209" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Schell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kueppers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107551" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino de Gelder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seibert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12964" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Shillington" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Carter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Everest" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gawthorpe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40022-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586651v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa C. Mcneill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna J. Shillington" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D. O. Carter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D. Everest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Gawthorpe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42749-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Massiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Celerier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim A. Little" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Townend" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007368" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974319v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Janku-Capova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Sutherland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007317" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Toy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phaedra Upton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Coussens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22355" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia G. Toy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007202" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476752v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fondriest" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aben" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fusseis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Mitchell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.12.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aben" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Doan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gratier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Shalev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittai Kurzon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lyakhovsky" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013068" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv483" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans F M Aben" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L Doan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mitchell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toussaint" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Reuschl&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012542" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985645v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saffer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flemings" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boutt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ito" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3SDMKQ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652095v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wiersberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003284" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Billi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049169" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00644979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mittempergher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32073.1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565053v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiren Lin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casey Moore" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy B. Byrne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043158" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548832v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.09.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZMNFZCH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO640" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311153v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Doan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Corne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.03.036" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9D0825-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285142v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Doan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Cornet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028931" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04357398v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00162586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>