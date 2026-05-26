--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,2943 +368,3077 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct assessment of the hydraulic structure of the plate boundary at the toe of the Nankai accretionary prism</w:t>
+                <w:t xml:space="preserve">Continuous Real‐Time Detection of H 2 , He, and 222 Rn While Drilling DIVE‐1 Boreholes (ICDP) Indicates Deep Fracture Fluid Migration in Crystalline Rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Pwavodi</w:t>
+                <w:t xml:space="preserve">H. Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai Linh Doan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wiersberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad473⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025GC012168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357346v1</w:t>
+                <w:t xml:space="preserve">hal-05628483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Porosity Profile at IODP Site C0002 in the Heart of the Nankai Accretionary Prism, and Its Use for Predicting In Situ Seismic Velocities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Direct assessment of the hydraulic structure of the plate boundary at the toe of the Nankai accretionary prism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Pwavodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 236 (2), pp.1125-1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022GL100209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04131494v1</w:t>
+                <w:t xml:space="preserve">hal-04357346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High strain rate damage in porous andesite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Kueppers</w:t>
+                <w:t xml:space="preserve">Effective Porosity Profile at IODP Site C0002 in the Heart of the Nankai Accretionary Prism, and Its Use for Predicting In Situ Seismic Velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai‐linh Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107551⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (4), pp.e2022GL100209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL100209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725513v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04131494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐scale and multi‐parametric analysis of Late Quaternary event deposits within the active Corinth Rift (Greece)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Beck</w:t>
+                <w:t xml:space="preserve">High strain rate damage in porous andesite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carlut</w:t>
+                <w:t xml:space="preserve">Michael Heap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Seibert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maude Schell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kueppers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.12964⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 427, pp.107551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287791v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution record reveals climate-driven environmental and sedimentary changes in an active rift</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi‐scale and multi‐parametric analysis of Late Quaternary event deposits within the active Corinth Rift (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donna Shillington</w:t>
+                <w:t xml:space="preserve">Gino de Gelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth Carter</w:t>
+                <w:t xml:space="preserve">Christian Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Everest</w:t>
+                <w:t xml:space="preserve">Julie Carlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Gawthorpe</w:t>
+                <w:t xml:space="preserve">Chloé Seibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.3116. </w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (4), pp.1573-1598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-40022-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sed.12964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133929v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: High-resolution record reveals climate-driven environmental and sedimentary changes in an active rift</w:t>
+                <w:t xml:space="preserve">High-resolution record reveals climate-driven environmental and sedimentary changes in an active rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa C. Mcneill</w:t>
+                <w:t xml:space="preserve">Lisa Mcneill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donna J. Shillington</w:t>
+                <w:t xml:space="preserve">Donna Shillington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth D. O. Carter</w:t>
+                <w:t xml:space="preserve">Gareth Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy D. Everest</w:t>
+                <w:t xml:space="preserve">Jeremy Everest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert L. Gawthorpe</w:t>
+                <w:t xml:space="preserve">Robert Gawthorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9, 8 p. </w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.3116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-42749-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-40022-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03586651v1</w:t>
+                <w:t xml:space="preserve">hal-02133929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Alpine Fault Hangingwall Viewed From Within: Structural Analysis of Ultrasonic Image Logs in the DFDP-2B Borehole, New Zealand</w:t>
+                <w:t xml:space="preserve">Author Correction: High-resolution record reveals climate-driven environmental and sedimentary changes in an active rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Massiot</w:t>
+                <w:t xml:space="preserve">Lisa C. Mcneill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Celerier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mai-Linh Doan</w:t>
+                <w:t xml:space="preserve">Donna J. Shillington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim A. Little</w:t>
+                <w:t xml:space="preserve">Gareth D. O. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Townend</w:t>
+                <w:t xml:space="preserve">Jeremy D. Everest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert L. Gawthorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2017GC007368⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-42749-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974299v1</w:t>
+                <w:t xml:space="preserve">insu-03586651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid Flux in Fractured Rock of the Alpine Fault Hanging-Wall Determined from Temperature Logs in the DFDP-2B Borehole, New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Janku-Capova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert Sutherland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Townend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (8), pp.2631-2646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2017GC007317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme hydrothermal conditions at an active plate-bounding fault</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">The Alpine Fault Hangingwall Viewed From Within: Structural Analysis of Ultrasonic Image Logs in the DFDP-2B Borehole, New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Celerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Linh Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim A. Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Townend</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jamie Coussens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature22355⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (8), pp.2492-2515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2017GC007368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685757v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrophysical, Geochemical, and Hydrological Evidence for Extensive Fracture-Mediated Fluid and Heat Transport in the Alpine Fault's Hanging-Wall Damage Zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Extreme hydrothermal conditions at an active plate-bounding fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Sutherland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Townend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard Celerier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Toy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phaedra Upton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Coussens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 546 (7656), pp.137-+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature22355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017GC007202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01737938v1</w:t>
+                <w:t xml:space="preserve">hal-01685757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static versus dynamic fracturing in shallow carbonate fault zones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Fondriest</w:t>
+                <w:t xml:space="preserve">Petrophysical, Geochemical, and Hydrological Evidence for Extensive Fracture-Mediated Fluid and Heat Transport in the Alpine Fault's Hanging-Wall Damage Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Townend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Sutherland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia G. Toy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas M. Mitchell</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Celerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.12.024⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (12), pp.4709-4732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GC007202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476752v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High strain rate deformation of porous sandstone and the asymmetry of earthquake damage in shallow fault zones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Static versus dynamic fracturing in shallow carbonate fault zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L. Doan</w:t>
+                <w:t xml:space="preserve">Michele Fondriest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Gratier</w:t>
+                <w:t xml:space="preserve">Frans Aben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Renard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Fusseis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 463, pp.81 - 91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.01.016⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 461, pp.8 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476755v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustained water-level changes caused by damage and compaction induced by teleseismic earthquakes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High strain rate deformation of porous sandstone and the asymmetry of earthquake damage in shallow fault zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ittai Kurzon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mai-Linh Doan</w:t>
+                <w:t xml:space="preserve">F. Aben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Lyakhovsky</w:t>
+                <w:t xml:space="preserve">M.-L. Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JB013068⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 463, pp.81 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03596364v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-level oscillations caused by volumetric and deviatoric dynamic strains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Sustained water-level changes caused by damage and compaction induced by teleseismic earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyal Shalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ittai Kurzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lyakhovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv483⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp.4943-4954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03596387v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03596364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic fracturing by successive coseismic loadings leads to pulverization in active fault zones</w:t>
+                <w:t xml:space="preserve">Water-level oscillations caused by volumetric and deviatoric dynamic strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frans F M Aben</w:t>
+                <w:t xml:space="preserve">Eyal Shalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L Doan</w:t>
+                <w:t xml:space="preserve">Ittai Kurzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mitchell</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vladimir Lyakhovsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121, pp.23. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 204, pp.841-851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JB012542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304634v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03596387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ stress and pore pressure in the Kumano Forearc Basin, offshore SW Honshu from downhole measurements during riser drilling</w:t>
+                <w:t xml:space="preserve">Dynamic fracturing by successive coseismic loadings leads to pulverization in active fault zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Saffer</w:t>
+                <w:t xml:space="preserve">Frans F M Aben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Flemings</w:t>
+                <w:t xml:space="preserve">M.-L Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boutt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-L. Doan</w:t>
+                <w:t xml:space="preserve">Thomas Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ito</w:t>
+                <w:t xml:space="preserve">R. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Reuschlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ggge.20051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985645v1</w:t>
+                <w:t xml:space="preserve">hal-01304634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of free gas in the Kumano fore‐arc basin detected from borehole physical properties: IODP NanTroSEIZE drilling Site C0009</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ stress and pore pressure in the Kumano Forearc Basin, offshore SW Honshu from downhole measurements during riser drilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Conin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">D. Saffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wiersberg</w:t>
+                <w:t xml:space="preserve">P. Flemings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Boutt</w:t>
+                <w:t xml:space="preserve">D. Boutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12, pp.Q0AD06. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010GC003284⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 14 (5), pp.1454-1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ggge.20051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00652095v1</w:t>
+                <w:t xml:space="preserve">hal-02985645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High strain rate damage of Carrara marble</w:t>
+                <w:t xml:space="preserve">Quantification of free gas in the Kumano fore‐arc basin detected from borehole physical properties: IODP NanTroSEIZE drilling Site C0009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wiersberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.Q0AD06. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GL049169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00679856v1</w:t>
+                <w:t xml:space="preserve">insu-00652095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aseismic sliding of active faults by pressure solution creep: Evidence from the San Andreas Fault Observatory at Depth</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High strain rate damage of Carrara marble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Billi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G32073.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.L19302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL049169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00644979v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00679856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day principal horizontal stress orientations in the Kumano forearc basin of the southwest Japan subduction zone determined from IODP NanTroSEIZE drilling Site C0009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weiren Lin</w:t>
+                <w:t xml:space="preserve">Aseismic sliding of active faults by pressure solution creep: Evidence from the San Andreas Fault Observatory at Depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mittempergher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Linh Doan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Timothy B. Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010GL043158⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (12), pp.1131-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G32073.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00565053v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00644979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense fracturing and fracture sealing induced by mineral growth in porous rocks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Present-day principal horizontal stress orientations in the Kumano forearc basin of the southwest Japan subduction zone determined from IODP NanTroSEIZE drilling Site C0009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiren Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Linh Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casey Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Mcneill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy B. Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37, pp.13303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GL043158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.09.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00548832v1</w:t>
+                <w:t xml:space="preserve">insu-00565053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock pulverization at high strain rate near the San Andreas Fault</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Intense fracturing and fracture sealing induced by mineral growth in porous rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gary</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NGEO640⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 269 (3-4), pp.197-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362450v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00548832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small pressure drop triggered near a fault by small teleseismic waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F.H. Corne</w:t>
+                <w:t xml:space="preserve">Rock pulverization at high strain rate near the San Andreas Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Linh Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.03.036⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.709-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NGEO640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00311153v1</w:t>
+                <w:t xml:space="preserve">hal-00362450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Small pressure drop triggered near a fault by small teleseismic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.H. Corne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 258, pp.207-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thermal anomaly near the Aigio fault, Gulf of Corinth, Greece, maybe due to convection below the fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. H. Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 34 (6), pp.L06314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006GL028931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01285142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3314,111 +3448,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogeological properties at the toe of the Nankai accretionary prism, combining drilling and petrophysical data from Hole C0024A - IODP Expedition 358</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Pwavodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3428,91 +3562,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization processes within active faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geophysics [physics.geo-ph]. Université Joseph Fourier (Grenoble 1), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04357398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3522,114 +3656,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude in-situ des interactions hydromécanique entre fluides et failles actives - Application au Laboratoire du Rift du Corinthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Linh Doan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géophysique [physics.geo-ph]. Institut de physique du globe de paris - IPGP, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00162586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3776,51 +3910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05575220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Linh Doan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pizer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaya Okuda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chun Chang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-35-55-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#8208;ming Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai&#8208;linh Doan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;line Auzende" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chapman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl116304" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Pwavodi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Linh Doan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131494v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Dutilleul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100209" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Schell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kueppers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107551" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino de Gelder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seibert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12964" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Shillington" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Carter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Everest" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gawthorpe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40022-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586651v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa C. Mcneill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna J. Shillington" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D. O. Carter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D. Everest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Gawthorpe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42749-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Massiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Celerier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim A. Little" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Townend" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007368" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974319v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Janku-Capova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Sutherland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007317" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Toy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phaedra Upton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Coussens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22355" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia G. Toy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007202" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476752v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fondriest" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aben" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fusseis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Mitchell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.12.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aben" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Doan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gratier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Shalev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittai Kurzon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lyakhovsky" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013068" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv483" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans F M Aben" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L Doan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mitchell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toussaint" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Reuschl&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012542" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985645v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saffer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flemings" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boutt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ito" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3SDMKQ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652095v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wiersberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003284" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Billi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049169" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00644979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mittempergher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32073.1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565053v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiren Lin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casey Moore" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy B. Byrne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043158" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548832v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.09.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZMNFZCH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO640" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311153v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Doan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Corne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.03.036" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9D0825-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285142v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Doan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Cornet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028931" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04357398v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00162586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05575220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Linh Doan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pizer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaya Okuda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chun Chang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-35-55-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#8208;ming Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai&#8208;linh Doan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;line Auzende" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chapman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl116304" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628483v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dutoit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donz&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wiersberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012168" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Pwavodi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Linh Doan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad473" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Dutilleul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100209" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Schell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kueppers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107551" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino de Gelder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seibert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12964" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Shillington" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Carter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Everest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gawthorpe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40022-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586651v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa C. Mcneill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna J. Shillington" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D. O. Carter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D. Everest" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Gawthorpe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42749-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974319v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Janku-Capova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Sutherland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Townend" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Massiot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007317" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Celerier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim A. Little" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007368" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Toy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phaedra Upton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Coussens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22355" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia G. Toy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007202" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fondriest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aben" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fusseis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Mitchell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.12.024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aben" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Doan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gratier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596364v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Shalev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittai Kurzon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lyakhovsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013068" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596387v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv483" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304634v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans F M Aben" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L Doan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mitchell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toussaint" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Reuschl&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012542" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985645v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saffer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flemings" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boutt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ito" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3SDMKQ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652095v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wiersberg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003284" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679856v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Billi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049169" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00644979v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mittempergher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32073.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiren Lin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casey Moore" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy B. Byrne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043158" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.09.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZMNFZCH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO640" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311153v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Doan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Corne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.03.036" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9D0825-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Doan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Cornet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028931" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592825v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04357398v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00162586v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>