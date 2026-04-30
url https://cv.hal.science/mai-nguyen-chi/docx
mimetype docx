--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -1142,797 +1142,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophages undergo a behavioural switch during wound healing in zebrafish</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seol Ah Park</w:t>
+                <w:t xml:space="preserve">Preparing sequencing grade RNAs from a small number of FACS-sorted larvae macrophages isolated from enzyme free dissociated zebrafish larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Begon-Pescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resul Ozbilgic</w:t>
+                <w:t xml:space="preserve">Stéphanie Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Balas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myriam Boyer-Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Lutfalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Nguyen-Chi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2022.09.021⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2022.101651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794564v1</w:t>
+                <w:t xml:space="preserve">hal-03834650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogenetic Changes in Blood Osmolality During the Postembryonic Development of Zebrafish (&amp;lt;i&amp;gt;Danio rerio&amp;lt;/i&amp;gt;)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macrophages undergo a behavioural switch during wound healing in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Sipka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seol Ah Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resul Ozbilgic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Charmantier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zebrafish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/zeb.2021.0075⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192, pp.200-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2022.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841275v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing sequencing grade RNAs from a small number of FACS-sorted larvae macrophages isolated from enzyme free dissociated zebrafish larvae</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontogenetic Changes in Blood Osmolality During the Postembryonic Development of Zebrafish (&amp;lt;i&amp;gt;Danio rerio&amp;lt;/i&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Boyer-Clavel</w:t>
+                <w:t xml:space="preserve">Guy Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Nguyen-Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Lutfalla</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mai Nguyen-Chi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">Zebrafish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2022.101651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/zeb.2021.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834650v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage-Induced Calcium Signaling and Reactive Oxygen Species Mediate Macrophage Activation in Zebrafish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NRG1/ErbB signalling controls the dialogue between macrophages and neural crest-derived cells during zebrafish fin regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Peroceschi</w:t>
+                <w:t xml:space="preserve">Béryl Laplace-Builhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahma Hassan-Abdi</w:t>
+                <w:t xml:space="preserve">Audrey Barthelaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Gross</w:t>
+                <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Ellett</w:t>
+                <w:t xml:space="preserve">Candice Bohaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.636585⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.6336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26422-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334425v1</w:t>
+                <w:t xml:space="preserve">hal-03646943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NRG1/ErbB signalling controls the dialogue between macrophages and neural crest-derived cells during zebrafish fin regeneration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence of foamy macrophages during the innate response of zebrafish to trypanosome infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Barthelaix</w:t>
+                <w:t xml:space="preserve">Sem H Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Assou</w:t>
+                <w:t xml:space="preserve">Eva Dóró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Bohaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Pratlong</w:t>
+                <w:t xml:space="preserve">Ffion R Hammond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Nguyen-Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Lutfalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26422-5⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.64520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646943v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of foamy macrophages during the innate response of zebrafish to trypanosome infections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage-Induced Calcium Signaling and Reactive Oxygen Species Mediate Macrophage Activation in Zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Sipka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peroceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sem H Jacobs</w:t>
+                <w:t xml:space="preserve">Rahma Hassan-Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Dóró</w:t>
+                <w:t xml:space="preserve">Martin Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ffion R Hammond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georges Lutfalla</w:t>
+                <w:t xml:space="preserve">Felix Ellett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/elife.64520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.636585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374717v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophage plasticity is Rac signalling and MMP9 dependant</w:t>
               </w:r>
@@ -2212,51 +2212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Nguyen-Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Luz-Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Sipka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2467,51 +2467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TNF signaling and macrophages govern fin regeneration in zebrafish larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Nguyen-Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béryl Laplace-Builhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Travnickova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2852,51 +2852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of polarized macrophage subsets in zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Nguyen-Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béryl Laplace-Builhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Travnickova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4128,51 +4128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mai-eva.nguyen-chi@umontpellier.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262587v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben-Neji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jansen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013183" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467359v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leiba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Sipka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Begon-Pescia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bernardello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Tairi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89828" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04117474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resul &#214;zbilgi&#231;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Demou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12020153" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seol Ah Park" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kriv&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen-Chi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2022.106499" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resul Ozbilgic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.09.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/zeb.2021.0075" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boireau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boyer-Clavel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101651" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peroceschi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Hassan-Abdi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gross" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ellett" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.636585" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03646943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl Laplace-Builh&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Bohaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26422-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem H Jacobs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva D&#243;r&#243;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ffion R Hammond" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.64520" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Travnickova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoill Abdellaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Nguyen-Chi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/614388" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kriva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ambroz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kollar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/tmmp-2020-0007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras-L&#243;pez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15156" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tien Phan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Levraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007157" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tejedor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2017.374" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Halloum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005986" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02097516v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Chi Mai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laplace-Builh&#233; B&#233;ryl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgensen Christian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14800/Macrophage.1260" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834168v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.07288" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen Chi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Suarez Dormoy Gonzalez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Dubremetz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.014498" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02097514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bryson-Richardson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sonntag" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Hall" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Gibson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Auriol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J&#233;gou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris L. Kontoyiannis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. A. Turner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E11-03-0212" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00516318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agius" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanzo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid S. A. Khabar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004900" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Laplace-Builhe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Travnickova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luz-Crawford" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tejedor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.37" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.19" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998164v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Jacobs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va D&#243;r&#243;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ffion Hammond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mai-eva.nguyen-chi@umontpellier.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262587v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben-Neji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jansen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013183" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467359v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leiba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Sipka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Begon-Pescia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bernardello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Tairi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89828" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04117474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resul &#214;zbilgi&#231;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Demou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12020153" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seol Ah Park" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kriv&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen-Chi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2022.106499" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boireau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boyer-Clavel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101651" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resul Ozbilgic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.09.021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/zeb.2021.0075" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03646943v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl Laplace-Builh&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Bohaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26422-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem H Jacobs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva D&#243;r&#243;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ffion R Hammond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.64520" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peroceschi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Hassan-Abdi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gross" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ellett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.636585" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Travnickova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoill Abdellaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Nguyen-Chi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/614388" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kriva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ambroz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kollar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/tmmp-2020-0007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras-L&#243;pez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15156" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tien Phan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Levraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007157" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tejedor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2017.374" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Halloum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005986" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02097516v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Chi Mai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laplace-Builh&#233; B&#233;ryl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgensen Christian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14800/Macrophage.1260" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834168v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.07288" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen Chi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Suarez Dormoy Gonzalez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Dubremetz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.014498" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02097514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bryson-Richardson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sonntag" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Hall" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Gibson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Auriol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J&#233;gou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris L. Kontoyiannis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. A. Turner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E11-03-0212" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00516318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agius" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanzo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid S. A. Khabar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004900" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Laplace-Builhe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Travnickova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luz-Crawford" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tejedor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.37" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.19" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998164v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Jacobs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va D&#243;r&#243;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ffion Hammond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>