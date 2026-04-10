--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -1680,261 +1680,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliminating Unwanted Far-Field Excitation in Objective-Type TIRF. Part II. Combined Evanescent-Wave Excitation and Supercritical-Angle Fluorescence Detection Improves Optical Sectioning</w:t>
+                <w:t xml:space="preserve">Eliminating Unwanted Far-Field Excitation in Objective-Type TIRF. Part I. Identifying Sources of Nonevanescent Excitation Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxime Teremetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karine Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tourain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Oheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 106 (5), pp.1044-1056. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.12.051⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 106 (5), pp.1020-1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.12.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136748v1</w:t>
+                <w:t xml:space="preserve">hal-04136747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliminating Unwanted Far-Field Excitation in Objective-Type TIRF. Part I. Identifying Sources of Nonevanescent Excitation Light</w:t>
+                <w:t xml:space="preserve">Eliminating Unwanted Far-Field Excitation in Objective-Type TIRF. Part II. Combined Evanescent-Wave Excitation and Supercritical-Angle Fluorescence Detection Improves Optical Sectioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Hérault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tourain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Oheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 106 (5), pp.1020-1032. </w:t>
+              <w:t xml:space="preserve">, 2014, 106 (5), pp.1044-1056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.12.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136747v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-field dual-color 100-nm super-resolution imaging reveals organization and dynamics of mitochondrial and ER networks</w:t>
               </w:r>
@@ -1946,51 +1946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Heintzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2044,51 +2044,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of a nano cavity lifetime by induced slow light and nonlinear dispersions</w:t>
+                <w:t xml:space="preserve">Nanocavity linewidth narrowing and group delay enhancement by slow light propagation and nonlinear effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Bencheikh</w:t>
@@ -2123,82 +2123,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (24), pp.27403. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.113903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.20.027403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.113903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975352v1</w:t>
+                <w:t xml:space="preserve">hal-00975343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitability and self-pulsing in a photonic crystal nanocavity</w:t>
               </w:r>
@@ -2312,51 +2312,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocavity linewidth narrowing and group delay enhancement by slow light propagation and nonlinear effects</w:t>
+                <w:t xml:space="preserve">Enhancement of a nano cavity lifetime by induced slow light and nonlinear dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Bencheikh</w:t>
@@ -2391,82 +2391,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109, pp.113903. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (24), pp.27403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.113903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.027403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975343v1</w:t>
+                <w:t xml:space="preserve">hal-00975352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous Diffusive Behavior in Intracellular Transport Mediated by Molecular Motors</w:t>
               </w:r>
@@ -3665,51 +3665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04589771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Renaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aulner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Halidi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Brunstein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04653361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guiglielmoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gorrichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50427-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04290131v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Lubetzki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moutoussamy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Barral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.498644" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Khamsing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fanget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Larochette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tourain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13041-021-00820-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlin Szederkenyi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lagarde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Yip" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.11.1021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03103103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oheim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Salomon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.03.029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Weissman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Becherer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.07.048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rakotoson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delhomme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Deeg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2019.00077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08696" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopamudra Roy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.03.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22790" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Estrada" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Yacomotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.23.029772" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine H&#233;rault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.12.051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Teremetz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.12.049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wicker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Heintzmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.21.026162" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Grinberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bencheikh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M. Yacomotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.027403" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Sagnes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raineri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.85.031803" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.113903" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136787v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Bruno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Levi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Desp&#243;sito" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.3959" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3323100" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Desposito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.06.048" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415076v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2019.IM3B.6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149490v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2009986" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077870v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0026800" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141317v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucho&#252;le" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606315v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112068" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04589771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Renaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aulner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Halidi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Brunstein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04653361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guiglielmoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gorrichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50427-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04290131v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Lubetzki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moutoussamy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Barral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.498644" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Khamsing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fanget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Larochette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tourain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13041-021-00820-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlin Szederkenyi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lagarde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Yip" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.11.1021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03103103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oheim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Salomon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.03.029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Weissman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Becherer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.07.048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rakotoson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delhomme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Deeg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2019.00077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08696" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopamudra Roy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.03.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22790" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Estrada" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Yacomotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.23.029772" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Teremetz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine H&#233;rault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.12.049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.12.051" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wicker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Heintzmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.21.026162" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Grinberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bencheikh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M. Yacomotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.113903" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Sagnes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raineri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.85.031803" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975352v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.027403" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136787v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Bruno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Levi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Desp&#243;sito" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.3959" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3323100" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Desposito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.06.048" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415076v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2019.IM3B.6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149490v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2009986" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077870v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0026800" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141317v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucho&#252;le" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606315v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112068" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>