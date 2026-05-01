--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -100,325 +100,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staying on track – Keeping things running in a high‐end scientific imaging core facility</w:t>
+                <w:t xml:space="preserve">Maternal inheritance of functional centrioles in two parthenogenetic nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Renaud</w:t>
+                <w:t xml:space="preserve">Aurélien Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Aulner</w:t>
+                <w:t xml:space="preserve">Nadège Guiglielmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Salles</w:t>
+                <w:t xml:space="preserve">Delphine Naquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Halidi</w:t>
+                <w:t xml:space="preserve">Kevin Gorrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maia Brunstein</w:t>
+                <w:t xml:space="preserve">Claude Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 294 (3), pp.276-294. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.6042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmi.13304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-50427-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04589771v1</w:t>
+                <w:t xml:space="preserve">pasteur-04653361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal inheritance of functional centrioles in two parthenogenetic nematodes</w:t>
+                <w:t xml:space="preserve">Staying on track – Keeping things running in a high‐end scientific imaging core facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Perrier</w:t>
+                <w:t xml:space="preserve">Oliver Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Guiglielmoni</w:t>
+                <w:t xml:space="preserve">Nathalie Aulner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Naquin</w:t>
+                <w:t xml:space="preserve">Audrey Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Gorrichon</w:t>
+                <w:t xml:space="preserve">Nadia Halidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Thermes</w:t>
+                <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.6042. </w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 294 (3), pp.276-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-50427-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmi.13304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04653361v1</w:t>
+                <w:t xml:space="preserve">pasteur-04589771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast 2-photon stimulation using holographic patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lubetzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -664,51 +664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaitlin Szederkenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Oheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adi Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 118 (10), pp.2339-2348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -870,291 +870,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating Evanescent-Wave Penetration Depths for Biological TIRF Microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast 3-D Imaging of Brain Organoids With a New Single-Objective Planar-Illumination Two-Photon Microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Weissman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Irina Rakotoson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Deeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2019.07.048⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnana.2019.00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415033v1</w:t>
+                <w:t xml:space="preserve">hal-02415039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3-D Imaging of Brain Organoids With a New Single-Objective Planar-Illumination Two-Photon Microscope</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Delhomme</w:t>
+                <w:t xml:space="preserve">Calibrating Evanescent-Wave Penetration Depths for Biological TIRF Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Oheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adi Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Djian</w:t>
+                <w:t xml:space="preserve">Adam Weissman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Deeg</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ute Becherer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13, pp.77. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117 (5), pp.795-809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnana.2019.00077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2019.07.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415039v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating Evanescent-Wave Penetration Depths for Biological TIRF Microscopy</w:t>
               </w:r>
@@ -1166,100 +1166,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Oheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adi Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Weissman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Becherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 117 (5), pp.795-809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2019.07.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136703v1</w:t>
@@ -1270,51 +1270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding the Information Contained in Fluorophore Radiation Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adi Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1374,51 +1374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Membrane Refractometry Using Supercritical Angle Fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lopamudra Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1478,51 +1478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of descriptors of co-localization on microscope spatiotemporal resolution and the choice of regions of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Oheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1569,51 +1569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving image contrast in fluorescence microscopy with nanostructured substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1680,317 +1680,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliminating Unwanted Far-Field Excitation in Objective-Type TIRF. Part I. Identifying Sources of Nonevanescent Excitation Light</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Eliminating Unwanted Far-Field Excitation in Objective-Type TIRF. Part II. Combined Evanescent-Wave Excitation and Supercritical-Angle Fluorescence Detection Improves Optical Sectioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Teremetz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Hérault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tourain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Oheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 106 (5), pp.1020-1032. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.12.049⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 106 (5), pp.1044-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136747v1</w:t>
+                <w:t xml:space="preserve">hal-04136748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliminating Unwanted Far-Field Excitation in Objective-Type TIRF. Part II. Combined Evanescent-Wave Excitation and Supercritical-Angle Fluorescence Detection Improves Optical Sectioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Eliminating Unwanted Far-Field Excitation in Objective-Type TIRF. Part I. Identifying Sources of Nonevanescent Excitation Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Teremetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tourain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Oheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 106 (5), pp.1044-1056. </w:t>
+              <w:t xml:space="preserve">, 2014, 106 (5), pp.1020-1032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.12.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.12.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136748v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-field dual-color 100-nm super-resolution imaging reveals organization and dynamics of mitochondrial and ER networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Heintzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2044,429 +2044,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocavity linewidth narrowing and group delay enhancement by slow light propagation and nonlinear effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excitability and self-pulsing in a photonic crystal nanocavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Yacomotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricio Grinberg</w:t>
+                <w:t xml:space="preserve">Isabel Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Bencheikh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maia Brunstein</w:t>
+                <w:t xml:space="preserve">Fabrice Raineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro M. Yacomotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+                <w:t xml:space="preserve">Laurent Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.113903⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (3), pp.031803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreva.85.031803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975343v1</w:t>
+                <w:t xml:space="preserve">hal-04136773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitability and self-pulsing in a photonic crystal nanocavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enhancement of a nano cavity lifetime by induced slow light and nonlinear dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Grinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Bencheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Raineri</w:t>
+                <w:t xml:space="preserve">Alejandro M. Yacomotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bigot</w:t>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (3), pp.031803. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (24), pp.27403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physreva.85.031803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.027403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136773v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of a nano cavity lifetime by induced slow light and nonlinear dispersions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Nanocavity linewidth narrowing and group delay enhancement by slow light propagation and nonlinear effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Bencheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro M. Yacomotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (24), pp.27403. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.113903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.20.027403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.113903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975352v1</w:t>
+                <w:t xml:space="preserve">hal-00975343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous Diffusive Behavior in Intracellular Transport Mediated by Molecular Motors</w:t>
               </w:r>
@@ -2478,51 +2478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Despósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2595,64 +2595,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Raineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Yacomotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2703,51 +2703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous Dynamics of Melanosomes Driven by Myosin-V in Xenopus laevis Melanophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2852,51 +2852,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured substrates for super-resolution imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2986,103 +2986,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavity lifetime control by slow-light and nonlinear effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Bencheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro M. Yacomotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West - OPTO 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.86361I, </w:t>
@@ -3165,51 +3165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Colocalisation in Biological Fluorescence Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Oheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.1-11, 2001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3275,64 +3275,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device and method for providing illumination for total-internal-reflection fluorescence microscopy using opaque mask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro M. Yacomotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3425,51 +3425,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Dynamics in III-V Semiconductor Photonic Crystal Nano-cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cond-mat.other]. Université Paris Sud - Paris XI, 2011. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011PA112068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3665,51 +3665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04589771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Renaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aulner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Halidi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Brunstein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04653361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guiglielmoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gorrichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50427-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04290131v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Lubetzki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moutoussamy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Barral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.498644" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Khamsing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fanget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Larochette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tourain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13041-021-00820-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlin Szederkenyi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lagarde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Yip" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.11.1021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03103103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oheim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Salomon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.03.029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Weissman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Becherer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.07.048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rakotoson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delhomme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Deeg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2019.00077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08696" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopamudra Roy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.03.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22790" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Estrada" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Yacomotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.23.029772" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Teremetz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine H&#233;rault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.12.049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.12.051" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wicker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Heintzmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.21.026162" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Grinberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bencheikh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M. Yacomotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.113903" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Sagnes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raineri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.85.031803" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975352v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.027403" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136787v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Bruno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Levi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Desp&#243;sito" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.3959" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3323100" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Desposito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.06.048" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415076v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2019.IM3B.6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149490v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2009986" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077870v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0026800" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141317v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucho&#252;le" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606315v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112068" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04653361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guiglielmoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gorrichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50427-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04589771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Renaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aulner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Halidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Brunstein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13304" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04290131v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Lubetzki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moutoussamy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Barral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.498644" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Khamsing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fanget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Larochette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tourain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13041-021-00820-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlin Szederkenyi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lagarde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Yip" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.11.1021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03103103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oheim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Salomon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.03.029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415039v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rakotoson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delhomme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Deeg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2019.00077" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Weissman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Becherer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.07.048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08696" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopamudra Roy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.03.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22790" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Estrada" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Yacomotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.23.029772" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine H&#233;rault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.12.051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Teremetz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.12.049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wicker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Heintzmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.21.026162" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Sagnes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raineri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.85.031803" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Grinberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bencheikh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M. Yacomotti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.027403" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.113903" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136787v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Bruno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Levi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Desp&#243;sito" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.3959" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3323100" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Desposito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.06.048" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415076v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2019.IM3B.6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149490v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2009986" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077870v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0026800" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141317v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucho&#252;le" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606315v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112068" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>