--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,273 +100,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of cefazolin and anti-staphylococcal penicillins on the emergence of resistance in French healthcare facilities : a cross-sectional study</w:t>
+                <w:t xml:space="preserve">Impact of a change in practice on the diagnostic workup of undocumented lymphocytic meningitis and meningoencephalitis cases at the Nancy University Hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure-Line Joubert</w:t>
+                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Jeanbert</w:t>
+                <w:t xml:space="preserve">Benjamin Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lory Dugravot</w:t>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Simon</w:t>
+                <w:t xml:space="preserve">Helene Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Jouzeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Baux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCMID Global 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Vienna, France. </w:t>
+              <w:t xml:space="preserve">European Tick-Borne Diseases Conference (ETBD).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037177v1</w:t>
+                <w:t xml:space="preserve">hal-05027937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a change in practice on the diagnostic workup of undocumented lymphocytic meningitis and meningoencephalitis cases at the Nancy University Hospital</w:t>
+                <w:t xml:space="preserve">Role of cefazolin and anti-staphylococcal penicillins on the emergence of resistance in French healthcare facilities : a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
+                <w:t xml:space="preserve">Laure-Line Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lefèvre</w:t>
+                <w:t xml:space="preserve">Elodie Jeanbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïa Simon</w:t>
+                <w:t xml:space="preserve">Lory Dugravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Jeulin</w:t>
+                <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélie Jouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Tick-Borne Diseases Conference (ETBD).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris, France. , 2025</w:t>
+              <w:t xml:space="preserve">ESCMID Global 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027937v1</w:t>
+                <w:t xml:space="preserve">hal-05037177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPIA - Étude observationnelle et rétrospective des infections de l'aorte et ses branches</w:t>
               </w:r>
@@ -378,64 +378,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Malikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jeanbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -535,64 +535,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malikov Sergueï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jeanbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -656,51 +656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation evaluation of a school- and primary care-based multicomponent intervention to improve HPV vaccine coverage: Results from the PrevHPV randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -816,51 +816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -905,1523 +905,1523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Pharmacy Students’ Knowledge, Perceptions, Attitudes, and Practices Towards the Extension of Pharmacists’ Vaccination Missions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectiveness of a School- and Primary Care-Based HPV Vaccination Intervention: The PrevHPV Cluster Randomized Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahera Duporge</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reports on Global Health Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29011/2690-9480.100208⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (5), pp.e2411938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.11938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834577v1</w:t>
+                <w:t xml:space="preserve">hal-04586262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Preanesthesia Teleconsultation: The TELECAM Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maïa Simon</w:t>
+                <w:t xml:space="preserve">Hervé Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bouaziz</w:t>
+                <w:t xml:space="preserve">Mathias Poussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sirveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telemedicine and e-Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (8), pp.e2300-e2310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/tmj.2024.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a School- and Primary Care-Based HPV Vaccination Intervention: The PrevHPV Cluster Randomized Trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">18F-FDG PET can effectively rule out conversion to dementia and the presence of CSF biomarker of neurodegeneration: a real-world data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+                <w:t xml:space="preserve">Matthieu Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.11938⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13195-024-01535-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586262v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18F-FDG PET can effectively rule out conversion to dementia and the presence of CSF biomarker of neurodegeneration: a real-world data analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Selection of proxy indicators estimating the appropriateness of antibiotic prescriptions in general practice: a national consensus procedure in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Doyen</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mortada</w:t>
+                <w:t xml:space="preserve">Ouarda Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Roch</w:t>
+                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13195-024-01535-3⟩</w:t>
+              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlae059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695045v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of proxy indicators estimating the appropriateness of antibiotic prescriptions in general practice: a national consensus procedure in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">French Pharmacy Students’ Knowledge, Perceptions, Attitudes, and Practices Towards the Extension of Pharmacists’ Vaccination Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahera Duporge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Gonthier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (2), </w:t>
+              <w:t xml:space="preserve">Reports on Global Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jacamr/dlae059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29011/2690-9480.100208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755971v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting HPV vaccination at school: a mixed methods study exploring knowledge, beliefs and attitudes of French school staff</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+                <w:t xml:space="preserve">Characteristics of dentists and patients associated with appropriate antibiotic prescriptions by French dentists: a cross-sectional study using Health Insurance databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Branchereau</w:t>
+                <w:t xml:space="preserve">Marie-Louise Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maïa Simon</w:t>
+                <w:t xml:space="preserve">Julie Guillet-Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pulcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-023-15342-2⟩</w:t>
+              <w:t xml:space="preserve">BMC Oral Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12903-023-02727-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028002v1</w:t>
+                <w:t xml:space="preserve">hal-03948496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective reporting of antibiotic susceptibility testing results for urine cultures: feasibility and acceptability by general practitioners and laboratory professionals in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Dref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jacamr/dlad013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of dentists and patients associated with appropriate antibiotic prescriptions by French dentists: a cross-sectional study using Health Insurance databases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of selective reporting of antibiotic susceptibility testing results for urinary tract infections in the outpatient setting: A prospective controlled before-after intervention study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Louise Constant</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Guillet-Thibault</w:t>
+                <w:t xml:space="preserve">Patrice de Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pulcini</w:t>
+                <w:t xml:space="preserve">Alain Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Oral Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.29. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (7), pp.897-903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12903-023-02727-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2023.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948496v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of selective reporting of antibiotic susceptibility testing results for urinary tract infections in the outpatient setting: A prospective controlled before-after intervention study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Promoting HPV vaccination at school: a mixed methods study exploring knowledge, beliefs and attitudes of French school staff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Branchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (7), pp.897-903. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2023.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-023-15342-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048607v1</w:t>
+                <w:t xml:space="preserve">hal-04028002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Proxy Indicators Estimating the Appropriateness of Antibiotics Prescribed by French Dentists: a Cross-Sectional Study Based on Reimbursement Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Factors associated with the appropriateness of antibiotics prescribed in French general practice: a cross-sectional study using reimbursement databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pulcini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.02630-20⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (4), pp.609.e1-609.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557473v1</w:t>
+                <w:t xml:space="preserve">hal-03557434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with the appropriateness of antibiotics prescribed in French general practice: a cross-sectional study using reimbursement databases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Design of Proxy Indicators Estimating the Appropriateness of Antibiotics Prescribed by French Dentists: a Cross-Sectional Study Based on Reimbursement Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guillet-Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies Hulscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pulcini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (4), pp.609.e1-609.e6. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (5), pp.e02630-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.08.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02630-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557434v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantity Metrics and Proxy Indicators to Estimate the Volume and Appropriateness of Antibiotics Prescribed in French Nursing Homes: A Cross-sectional Observational Study Based on 2018 Reimbursement Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlies Hulscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Schouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2530,51 +2530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P23 - Implementation evaluation of school-based interventions to improve HPV vaccine coverage in France: results of a mixed-method study embedded in the PrevHPV randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2664,90 +2664,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation evaluation of a school-based intervention on HPV vaccination (the PrevHPV study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. pp.ckae144.1907, </w:t>
@@ -2817,51 +2817,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d’interventions visant à améliorer les pratiques de prescription des antibiotiques en soins primaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences pharmaceutiques. Université de Lorraine, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022LORR0198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3057,51 +3057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Joubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jeanbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Dugravot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jouzeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028050v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lalev&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Malikov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malikov Sergue&#239;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2025.2502826" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102931" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;louise Constant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.13092" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04834577v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahera Duporge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29011/2690-9480.100208" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bouaziz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poussel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sirveaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/tmj.2024.0027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586262v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.11938" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695045v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Heyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mortada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-024-01535-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755971v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Pereira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04028002v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Branchereau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15342-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04017541v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dref" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fougnot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlad013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Constant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillet-Thibault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12903-023-02727-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de Monchy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.03.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03557473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Hulscher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02630-20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03557434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.08.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Schouten" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1221" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05071094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1907" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04050995v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0198" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Joubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jeanbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Dugravot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jouzeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028050v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lalev&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Malikov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malikov Sergue&#239;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2025.2502826" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102931" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;louise Constant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.13092" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586262v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.11938" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bouaziz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sirveaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/tmj.2024.0027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Heyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mortada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-024-01535-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Pereira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04834577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahera Duporge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29011/2690-9480.100208" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948496v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Constant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillet-Thibault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12903-023-02727-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04017541v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dref" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fougnot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlad013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de Monchy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.03.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04028002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Branchereau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15342-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03557434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.08.026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03557473v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Hulscher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02630-20" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Schouten" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1221" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05071094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1907" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04050995v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0198" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>