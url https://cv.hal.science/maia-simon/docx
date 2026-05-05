--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -66,426 +66,551 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a change in practice on the diagnostic workup of undocumented lymphocytic meningitis and meningoencephalitis cases at the Nancy University Hospital</w:t>
+                <w:t xml:space="preserve">Role of cefazolin and anti-staphylococcal penicillins on the emergence of resistance in French healthcare facilities : a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
+                <w:t xml:space="preserve">Laure-Line Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lefèvre</w:t>
+                <w:t xml:space="preserve">Elodie Jeanbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïa Simon</w:t>
+                <w:t xml:space="preserve">Lory Dugravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Jeulin</w:t>
+                <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélie Jouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Tick-Borne Diseases Conference (ETBD).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris, France. , 2025</w:t>
+              <w:t xml:space="preserve">ESCMID Global 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027937v1</w:t>
+                <w:t xml:space="preserve">hal-05037177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of cefazolin and anti-staphylococcal penicillins on the emergence of resistance in French healthcare facilities : a cross-sectional study</w:t>
+                <w:t xml:space="preserve">Impact of a change in practice on the diagnostic workup of undocumented lymphocytic meningitis and meningoencephalitis cases at the Nancy University Hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure-Line Joubert</w:t>
+                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Jeanbert</w:t>
+                <w:t xml:space="preserve">Benjamin Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lory Dugravot</w:t>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Simon</w:t>
+                <w:t xml:space="preserve">Helene Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Jouzeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Baux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCMID Global 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Vienna, France. </w:t>
+              <w:t xml:space="preserve">European Tick-Borne Diseases Conference (ETBD).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037177v1</w:t>
+                <w:t xml:space="preserve">hal-05027937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Role of cefazolin and anti-staphylococcal penicillins on the emergence of resistance in French healthcare facilities : a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Line Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jeanbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lory Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée nationale d'Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tours, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">REPIA - Étude observationnelle et rétrospective des infections de l'aorte et ses branches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Malikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jeanbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25es Journées nationales d'Infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Deauville, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -495,2005 +620,2005 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and outcomes of patients with infective native aortic aneurysm or vascular graft and endograft infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malikov Sergueï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jeanbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infectious diseases (London, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 57 (10), pp.920-932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23744235.2025.2502826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation evaluation of a school- and primary care-based multicomponent intervention to improve HPV vaccine coverage: Results from the PrevHPV randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infection and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (11), pp.102931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jiph.2025.102931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge in Oral Infectiology and Antibiotic Stewardship of French Dental Students: A National Cross‐Sectional Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐louise Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Dental Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eje.13092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a School- and Primary Care-Based HPV Vaccination Intervention: The PrevHPV Cluster Randomized Trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quality of Preanesthesia Teleconsultation: The TELECAM Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Poussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sirveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.11938⟩</w:t>
+              <w:t xml:space="preserve">Telemedicine and e-Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (8), pp.e2300-e2310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/tmj.2024.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586262v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Preanesthesia Teleconsultation: The TELECAM Randomized Controlled Trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">18F-FDG PET can effectively rule out conversion to dementia and the presence of CSF biomarker of neurodegeneration: a real-world data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Sirveaux</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telemedicine and e-Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/tmj.2024.0027⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13195-024-01535-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756035v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18F-FDG PET can effectively rule out conversion to dementia and the presence of CSF biomarker of neurodegeneration: a real-world data analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of a School- and Primary Care-Based HPV Vaccination Intervention: The PrevHPV Cluster Randomized Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Roch</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13195-024-01535-3⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (5), pp.e2411938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.11938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695045v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of proxy indicators estimating the appropriateness of antibiotic prescriptions in general practice: a national consensus procedure in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charmillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jacamr/dlae059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Pharmacy Students’ Knowledge, Perceptions, Attitudes, and Practices Towards the Extension of Pharmacists’ Vaccination Missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahera Duporge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reports on Global Health Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.29011/2690-9480.100208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of dentists and patients associated with appropriate antibiotic prescriptions by French dentists: a cross-sectional study using Health Insurance databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guillet-Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pulcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Oral Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (1), pp.29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12903-023-02727-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective reporting of antibiotic susceptibility testing results for urine cultures: feasibility and acceptability by general practitioners and laboratory professionals in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Dref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jacamr/dlad013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of selective reporting of antibiotic susceptibility testing results for urinary tract infections in the outpatient setting: A prospective controlled before-after intervention study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice de Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (7), pp.897-903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cmi.2023.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting HPV vaccination at school: a mixed methods study exploring knowledge, beliefs and attitudes of French school staff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (1), pp.486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12889-023-15342-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with the appropriateness of antibiotics prescribed in French general practice: a cross-sectional study using reimbursement databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pulcini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (4), pp.609.e1-609.e6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.08.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Proxy Indicators Estimating the Appropriateness of Antibiotics Prescribed by French Dentists: a Cross-Sectional Study Based on Reimbursement Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guillet-Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlies Hulscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pulcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 65 (5), pp.e02630-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.02630-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantity Metrics and Proxy Indicators to Estimate the Volume and Appropriateness of Antibiotics Prescribed in French Nursing Homes: A Cross-sectional Observational Study Based on 2018 Reimbursement Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlies Hulscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Schouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 72 (10), pp.e493-e500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cid/ciaa1221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2503,297 +2628,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P23 - Implementation evaluation of school-based interventions to improve HPV vaccine coverage in France: results of a mixed-method study embedded in the PrevHPV randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Conférence francophone d’Épidémiologie Clinique et 32èmes Journées des Statisticiens des Centres de Lutte Contre le Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité scientifique et le comité d’organisation EPICLIN2025 / JSCLCC32, May 2025, Bordeaux, France. pp.203053, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeph.2025.203053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation evaluation of a school-based intervention on HPV vaccination (the PrevHPV study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. pp.ckae144.1907, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.1907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2803,114 +2928,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d’interventions visant à améliorer les pratiques de prescription des antibiotiques en soins primaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences pharmaceutiques. Université de Lorraine, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022LORR0198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04050995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3057,51 +3182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Joubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jeanbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Dugravot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jouzeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028050v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lalev&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Malikov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malikov Sergue&#239;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2025.2502826" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102931" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;louise Constant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.13092" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586262v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.11938" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bouaziz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sirveaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/tmj.2024.0027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Heyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mortada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-024-01535-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Pereira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04834577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahera Duporge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29011/2690-9480.100208" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948496v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Constant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillet-Thibault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12903-023-02727-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04017541v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dref" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fougnot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlad013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de Monchy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.03.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04028002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Branchereau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15342-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03557434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.08.026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03557473v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Hulscher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02630-20" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Schouten" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1221" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05071094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1907" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04050995v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0198" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Joubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jeanbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Dugravot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jouzeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028050v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lalev&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Malikov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malikov Sergue&#239;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2025.2502826" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102931" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;louise Constant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.13092" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bouaziz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sirveaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/tmj.2024.0027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Heyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mortada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-024-01535-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.11938" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae059" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04834577v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahera Duporge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29011/2690-9480.100208" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Constant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillet-Thibault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12903-023-02727-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04017541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dref" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fougnot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlad013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048607v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de Monchy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.03.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04028002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Branchereau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15342-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03557434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.08.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03557473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Hulscher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02630-20" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175294v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Schouten" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1221" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05071094v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203053" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784951v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1907" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04050995v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0198" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>