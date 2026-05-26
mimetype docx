--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -100,398 +100,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of cefazolin and anti-staphylococcal penicillins on the emergence of resistance in French healthcare facilities : a cross-sectional study</w:t>
+                <w:t xml:space="preserve">Impact of a change in practice on the diagnostic workup of undocumented lymphocytic meningitis and meningoencephalitis cases at the Nancy University Hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure-Line Joubert</w:t>
+                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Jeanbert</w:t>
+                <w:t xml:space="preserve">Benjamin Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lory Dugravot</w:t>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Simon</w:t>
+                <w:t xml:space="preserve">Helene Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Jouzeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Baux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCMID Global 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Vienna, France. </w:t>
+              <w:t xml:space="preserve">European Tick-Borne Diseases Conference (ETBD).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037177v1</w:t>
+                <w:t xml:space="preserve">hal-05027937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a change in practice on the diagnostic workup of undocumented lymphocytic meningitis and meningoencephalitis cases at the Nancy University Hospital</w:t>
+                <w:t xml:space="preserve">Role of cefazolin and anti-staphylococcal penicillins on the emergence of resistance in French healthcare facilities : a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
+                <w:t xml:space="preserve">Laure-Line Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lefèvre</w:t>
+                <w:t xml:space="preserve">Elodie Jeanbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïa Simon</w:t>
+                <w:t xml:space="preserve">Lory Dugravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Jeulin</w:t>
+                <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélie Jouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Tick-Borne Diseases Conference (ETBD).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris, France. , 2025</w:t>
+              <w:t xml:space="preserve">Journée nationale d'Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tours, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027937v1</w:t>
+                <w:t xml:space="preserve">hal-05596823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of cefazolin and anti-staphylococcal penicillins on the emergence of resistance in French healthcare facilities : a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jeanbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lory Dugravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée nationale d'Infectiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Tours, France. 2025</w:t>
+              <w:t xml:space="preserve">ESCMID Global 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05596823v1</w:t>
+                <w:t xml:space="preserve">hal-05037177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPIA - Étude observationnelle et rétrospective des infections de l'aorte et ses branches</w:t>
               </w:r>
@@ -503,64 +503,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Malikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jeanbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -660,64 +660,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malikov Sergueï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jeanbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -781,51 +781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation evaluation of a school- and primary care-based multicomponent intervention to improve HPV vaccine coverage: Results from the PrevHPV randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -941,51 +941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1049,51 +1049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Preanesthesia Teleconsultation: The TELECAM Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1183,51 +1183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">18F-FDG PET can effectively rule out conversion to dementia and the presence of CSF biomarker of neurodegeneration: a real-world data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1330,51 +1330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1438,51 +1438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of proxy indicators estimating the appropriateness of antibiotic prescriptions in general practice: a national consensus procedure in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1585,51 +1585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Pharmacy Students’ Knowledge, Perceptions, Attitudes, and Practices Towards the Extension of Pharmacists’ Vaccination Missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahera Duporge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1683,338 +1683,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of dentists and patients associated with appropriate antibiotic prescriptions by French dentists: a cross-sectional study using Health Insurance databases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Selective reporting of antibiotic susceptibility testing results for urine cultures: feasibility and acceptability by general practitioners and laboratory professionals in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Dref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Louise Constant</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Guillet-Thibault</w:t>
+                <w:t xml:space="preserve">Sébastien Fougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pulcini</w:t>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Oral Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.29. </w:t>
+              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12903-023-02727-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlad013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948496v1</w:t>
+                <w:t xml:space="preserve">hal-04017541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective reporting of antibiotic susceptibility testing results for urine cultures: feasibility and acceptability by general practitioners and laboratory professionals in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics of dentists and patients associated with appropriate antibiotic prescriptions by French dentists: a cross-sectional study using Health Insurance databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Le Dref</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+                <w:t xml:space="preserve">Marie-Louise Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fougnot</w:t>
+                <w:t xml:space="preserve">Julie Guillet-Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+                <w:t xml:space="preserve">Céline Pulcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (1), </w:t>
+              <w:t xml:space="preserve">BMC Oral Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jacamr/dlad013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12903-023-02727-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017541v1</w:t>
+                <w:t xml:space="preserve">hal-03948496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of selective reporting of antibiotic susceptibility testing results for urinary tract infections in the outpatient setting: A prospective controlled before-after intervention study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice de Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2143,51 +2143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (1), pp.486. </w:t>
@@ -2219,334 +2219,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with the appropriateness of antibiotics prescribed in French general practice: a cross-sectional study using reimbursement databases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Design of Proxy Indicators Estimating the Appropriateness of Antibiotics Prescribed by French Dentists: a Cross-Sectional Study Based on Reimbursement Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guillet-Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies Hulscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pulcini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.08.026⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (5), pp.e02630-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02630-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557434v1</w:t>
+                <w:t xml:space="preserve">hal-03557473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Proxy Indicators Estimating the Appropriateness of Antibiotics Prescribed by French Dentists: a Cross-Sectional Study Based on Reimbursement Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Factors associated with the appropriateness of antibiotics prescribed in French general practice: a cross-sectional study using reimbursement databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pulcini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 65 (5), pp.e02630-20. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (4), pp.609.e1-609.e6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.02630-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557473v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantity Metrics and Proxy Indicators to Estimate the Volume and Appropriateness of Antibiotics Prescribed in French Nursing Homes: A Cross-sectional Observational Study Based on 2018 Reimbursement Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlies Hulscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Schouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2655,51 +2655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P23 - Implementation evaluation of school-based interventions to improve HPV vaccine coverage in France: results of a mixed-method study embedded in the PrevHPV randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2789,51 +2789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation evaluation of a school-based intervention on HPV vaccination (the PrevHPV study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2942,51 +2942,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d’interventions visant à améliorer les pratiques de prescription des antibiotiques en soins primaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences pharmaceutiques. Université de Lorraine, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022LORR0198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3182,51 +3182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Joubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jeanbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Dugravot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jouzeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028050v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lalev&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Malikov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malikov Sergue&#239;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2025.2502826" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102931" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;louise Constant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.13092" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bouaziz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sirveaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/tmj.2024.0027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Heyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mortada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-024-01535-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.11938" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae059" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04834577v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahera Duporge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29011/2690-9480.100208" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Constant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillet-Thibault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12903-023-02727-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04017541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dref" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fougnot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlad013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048607v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de Monchy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.03.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04028002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Branchereau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15342-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03557434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.08.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03557473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Hulscher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02630-20" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175294v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Schouten" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1221" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05071094v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203053" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784951v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1907" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04050995v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0198" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Joubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jeanbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Dugravot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jouzeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028050v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lalev&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Malikov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malikov Sergue&#239;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2025.2502826" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102931" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;louise Constant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.13092" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bouaziz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sirveaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/tmj.2024.0027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Heyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mortada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-024-01535-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.11938" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae059" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04834577v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahera Duporge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29011/2690-9480.100208" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04017541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dref" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fougnot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlad013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Constant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillet-Thibault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12903-023-02727-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048607v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de Monchy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.03.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04028002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Branchereau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15342-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03557473v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Hulscher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02630-20" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03557434v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.08.026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175294v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Schouten" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1221" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05071094v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203053" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784951v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1907" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04050995v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0198" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>