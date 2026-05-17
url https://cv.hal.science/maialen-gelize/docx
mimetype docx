--- v0 (2026-04-07)
+++ v1 (2026-05-17)
@@ -1103,360 +1103,474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02553813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management de projet : une approche de la complexité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Pilniere</w:t>
+                <w:t xml:space="preserve">Construire un projet dans la complexité : le cas du projet Capio de développement d'un réseau de soins primaires sur le territoire Landes - Pays Basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pilnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïalen Gélizé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86e congrès de l’ACFAS - Colloque 417 – La recherche en management de projet : des approches unidisciplinaires vers des approches multidisciplinaires et transdisciplinaires ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Chicoutimi, Canada</w:t>
+              <w:t xml:space="preserve">Colloque Projectique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792583v1</w:t>
+                <w:t xml:space="preserve">hal-01745439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un projet dans la complexité : le cas du projet Capio de développement d'un réseau de soins primaires sur le territoire Landes - Pays Basque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le management de projet : une approche de la complexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pilniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïalen Gélizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Pilnière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maïalen Gélizé</w:t>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Projectique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">86e congrès de l’ACFAS - Colloque 417 – La recherche en management de projet : des approches unidisciplinaires vers des approches multidisciplinaires et transdisciplinaires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Chicoutimi, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745439v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprise familiale résiliente : paradoxe ou évidence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïalen Gélizé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manager les résiliences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.81-88, 2025, 978-2-38630-274-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploration de la phase de spécification d’une recherche-intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïalen Gélizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, nº 167 (6), pp.149-165. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.165.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploration de la phase de spécification d'une recherche-intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1472,522 +1586,408 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 165, pp.163-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05256424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From project to organizational collective: an organizational innovation – the case of collective in a cluster of private healthcare establishments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïalen Gélizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Innovation Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (8), pp.4132-4149. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/EJIM-04-2024-0418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manager-coach : figure de proue de l’organisation apprenante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Gelize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bobet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 144, pp.57-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.144.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l’expérience patient du professionnel : une innovation organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïalen Gélizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (144), pp.28-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2023.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage dans la pensée d’Edgar Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pilnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïalen Gélize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n°30 (3), pp.99-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/proj.030.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481778v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-05405115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2346,51 +2346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;alen G&#233;liz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464789v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Gelize" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soulerot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809060v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darras Barquissau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189272v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilniere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinda Pannet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boigey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745439v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilni&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404947v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.165.0149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-04-2024-0418" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949426v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bobet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.144.0057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.05.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;alen G&#233;lize" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.030.0099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287174v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03093714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PAUU2076" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;alen G&#233;liz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464789v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Gelize" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soulerot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809060v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darras Barquissau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189272v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilniere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinda Pannet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilni&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boigey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.165.0149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831661v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-04-2024-0418" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949426v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bobet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.144.0057" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.05.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481778v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;alen G&#233;lize" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.030.0099" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287174v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03093714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PAUU2076" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>