--- v0 (2026-03-24)
+++ v1 (2026-05-08)
@@ -1966,352 +1966,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expressivity and performance. Expressing compassion and grief with a prosodic contour in Gunwinyguan languages (northern Australia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Ponsonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 136, pp.79-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pragma.2018.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expressive values of reduplication in Barunga Kriol (northern Australia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Ponsonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (1), pp.226-255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/sl.00009.pon⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Expressivity and performance. Expressing compassion and grief with a prosodic contour in Gunwinyguan languages (northern Australia)</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexical semantics in language shift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Ponsonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pragma.2018.08.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1), pp.92-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/jpcl.00003.pon⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Ponsonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (1), pp.1-16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/sl.00001.int⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/sl.00001.int⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03807385v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03807392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual representations and figurative language in language shift</w:t>
               </w:r>
@@ -6417,51 +6417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Ponsonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Angelo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schultze-Berndt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-54020004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2025.103979" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stephenson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/stuf-2024-2003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Yacopetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07268602.2024.2329890" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Garcia Arasco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pisanski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0032454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ward" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Miceli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dotte-Sarout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rustandi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0312" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363516v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Brown" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.00126.bro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382325v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.14254" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.14895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2022.08.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/etho.12338" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07268602.2021.1962807" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Palmer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Hoffmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Blythe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gaby" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Pascoe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13875868.2021.1929239" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Laughren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pc.00016.lau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty-Jean Laginha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pc.00011.pon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellison Luk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07268602.2019.1623758" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/anl.2019.0002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.00002.pon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.00009.pon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2018.08.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vuillermet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.00001.int" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.00003.pon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2016-0020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807404v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07268602.2015.976900" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178756v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086220v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijolc.1.1.06pon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086249v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-006001004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629117v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629114v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563720v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413382v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670825v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Denise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807415v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807405v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elaine Van Egmond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750636v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413494v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247350v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel O'Keeffe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263578v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trav&#233;si" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pacific.309" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179280v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/clscc.4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/clscc.4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Loan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowler Margit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189999v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15697591" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786309v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Ritz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsw.press/books/everywhen/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077898v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004521971_014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198824978.003.0047" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198824978.003.0022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110670851-017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835591v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110726626/html#contents" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110726626" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Mushin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174216v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.29.05pon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629510v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel O&#8217;keeffe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pc.00010.int" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807419v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcconvell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807402v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614518792-016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3316/informit.480370964443972" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807389v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086250v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422308v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781452276311.n61" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob St&#233;phane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grundmann Pierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413377v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413375v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322302v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galla Althab&#233;go&#239;ty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322312v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03919642v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Ponsonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Angelo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schultze-Berndt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-54020004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2025.103979" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stephenson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/stuf-2024-2003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Yacopetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07268602.2024.2329890" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Garcia Arasco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pisanski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0032454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ward" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Miceli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dotte-Sarout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rustandi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0312" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363516v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Brown" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.00126.bro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382325v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.14254" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.14895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2022.08.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/etho.12338" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07268602.2021.1962807" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Palmer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Hoffmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Blythe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gaby" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Pascoe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13875868.2021.1929239" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Laughren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pc.00016.lau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty-Jean Laginha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pc.00011.pon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellison Luk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07268602.2019.1623758" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/anl.2019.0002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.00002.pon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2018.08.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.00009.pon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.00003.pon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vuillermet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.00001.int" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2016-0020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807404v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07268602.2015.976900" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178756v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086220v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijolc.1.1.06pon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086249v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-006001004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629117v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629114v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563720v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413382v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670825v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Denise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807415v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807405v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elaine Van Egmond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750636v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413494v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247350v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel O'Keeffe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263578v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trav&#233;si" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pacific.309" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179280v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/clscc.4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/clscc.4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Loan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowler Margit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189999v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15697591" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786309v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Ritz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsw.press/books/everywhen/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077898v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004521971_014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198824978.003.0047" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198824978.003.0022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110670851-017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835591v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110726626/html#contents" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110726626" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Mushin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174216v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.29.05pon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629510v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel O&#8217;keeffe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pc.00010.int" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807419v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcconvell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807402v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614518792-016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3316/informit.480370964443972" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807389v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086250v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422308v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781452276311.n61" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob St&#233;phane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grundmann Pierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413377v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413375v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322302v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galla Althab&#233;go&#239;ty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322312v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03919642v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>