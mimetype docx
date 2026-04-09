--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -742,291 +742,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology of the late Lower and Middle Palaeolithic at Tabun Cave (Mount Carmel, Israel) with insights into diagenesis and dose rate variation using post-IR IRSL (pIRIR290) dating and infrared spectroscopy</w:t>
+                <w:t xml:space="preserve">Multi-method dating reveals 200 ka of Middle Palaeolithic occupation at Maras rock shelter, Rhône Valley, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
+                <w:t xml:space="preserve">Miren del Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mina Weinstein-Evron</w:t>
+                <w:t xml:space="preserve">Helen Fewlass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lior Weissbrod</w:t>
+                <w:t xml:space="preserve">Virginie Sinet-Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ron Shimelmitz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 84, pp.101611. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.20474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2024.101611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-69380-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680052v1</w:t>
+                <w:t xml:space="preserve">hal-04687247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-method dating reveals 200 ka of Middle Palaeolithic occupation at Maras rock shelter, Rhône Valley, France</w:t>
+                <w:t xml:space="preserve">Chronology of the late Lower and Middle Palaeolithic at Tabun Cave (Mount Carmel, Israel) with insights into diagenesis and dose rate variation using post-IR IRSL (pIRIR290) dating and infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miren del Val</w:t>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Fewlass</w:t>
+                <w:t xml:space="preserve">Mina Weinstein-Evron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Sinet-Mathiot</w:t>
+                <w:t xml:space="preserve">Lior Weissbrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lanos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ron Shimelmitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.20474. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84, pp.101611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-69380-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2024.101611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687247v1</w:t>
+                <w:t xml:space="preserve">hal-04680052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site settlement patterns during MIS 3 in the Southeast of France. The lithic assemblages of two phases of occupation (levels 4.1 and 4.2) at the Abri du Maras</w:t>
               </w:r>
@@ -2151,784 +2151,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of Neanderthal occupations in the southeastern margins of the Massif Central (France): A multi-method approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïlys Richard</w:t>
+                <w:t xml:space="preserve">Coral conglomerate platforms as foundations for low-lying, reef islands in the French Polynesia (central south Pacific): New insights into the timing and mode of formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien F. Montaggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Martin-Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Aubanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107241⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 437, pp.106500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2021.106500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411392v1</w:t>
+                <w:t xml:space="preserve">hal-03233484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral conglomerate platforms as foundations for low-lying, reef islands in the French Polynesia (central south Pacific): New insights into the timing and mode of formation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Middle Pleistocene Homo behavior and culture at 140,000 to 120,000 years ago and interactions with Homo sapiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Salvat</w:t>
+                <w:t xml:space="preserve">Yossi Zaidner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Aubanel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+                <w:t xml:space="preserve">Laura Centi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2021.106500⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 372 (6549), pp.1429-1433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abh3020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233484v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Pleistocene Homo behavior and culture at 140,000 to 120,000 years ago and interactions with Homo sapiens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Centi</w:t>
+                <w:t xml:space="preserve">Timing of Neanderthal occupations in the southeastern margins of the Massif Central (France): A multi-method approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Genuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Prévost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Falguères</w:t>
+                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 372 (6549), pp.1429-1433. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 273, pp.107241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abh3020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739315v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single grain TT-OSL ages for the Earlier Stone Age site of Bestwood 1 (Northern Cape Province, South Africa)</w:t>
+                <w:t xml:space="preserve">OSL chronology of socio-ecological systems during the mid-Holocene in the eastern coast of the Sultanate of Oman (Arabian Peninsula)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Chazan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naomi Porat</w:t>
+                <w:t xml:space="preserve">Vincent Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.08.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.102465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966608v1</w:t>
+                <w:t xml:space="preserve">hal-02966603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSL chronology of socio-ecological systems during the mid-Holocene in the eastern coast of the Sultanate of Oman (Arabian Peninsula)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
+                <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Guilbert-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Charpentier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marrast Anaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102465⟩</w:t>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue: The Neolithic of the Arabian Peninsula (Guest Editor: Rémy Crassard), 31 (1), pp.32-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966603v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02375847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marrast Anaïs</w:t>
+                <w:t xml:space="preserve">Single grain TT-OSL ages for the Earlier Stone Age site of Bestwood 1 (Northern Cape Province, South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Munoz</w:t>
+                <w:t xml:space="preserve">Michael Chazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Hervé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naomi Porat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Special Issue: The Neolithic of the Arabian Peninsula (Guest Editor: Rémy Crassard), 31 (1), pp.32-49. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02375847v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESR/U-series dates on Equus teeth from the Middle Pleistocene Acheulean site of Cueva del Angel, Spain</w:t>
               </w:r>
@@ -3195,51 +3195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New electron spin resonance (ESR) ages from Geißenklösterle Cave: A chronological study of the Middle and early Upper Paleolithic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3379,480 +3379,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02190675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation par les méthodes ESR/U-Th combinées de sites du Pléistocène supérieur : méthodologie et application en contexte karstique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESR dating of sedimentary quartz grains: some basic guidelines to ensure optimal sampling conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davinia Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helene Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2017.03.006⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (2), pp.161-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.8008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425565v1</w:t>
+                <w:t xml:space="preserve">hal-02425560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron spin resonance dating of fossil teeth : some basic guidelines to ensure optimal sampling conditions</w:t>
+                <w:t xml:space="preserve">Datation par les méthodes ESR/U-Th combinées de sites du Pléistocène supérieur : méthodologie et application en contexte karstique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (1-2), pp.63-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2017.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.8003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02425561v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESR dating of sedimentary quartz grains: some basic guidelines to ensure optimal sampling conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Electron spin resonance dating of fossil teeth : some basic guidelines to ensure optimal sampling conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davinia Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 28 (2), pp.161-166. </w:t>
+              <w:t xml:space="preserve">, 2017, vol. 28/2, pp.155-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.8008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.8003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425560v1</w:t>
+                <w:t xml:space="preserve">hal-02425561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of ESR/U-series dating to the chronology of late Middle Palaeolithic sites in the middle Rhône valley, southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4079,1033 +4079,1033 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late Pleistocene to Holocene hydrodynamic and morpho-sedimentary evolution of the Akka plain (Drâa Basin, Morocco): a high-resolution multiproxy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer school on speleothem science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Ben Guerir and Agadir, Morocco, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variabilité climatique rapide pendant le dernier glaciaire : nouveaux apports chronologiques des séquences loess-paléosols du Nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Vercelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues (JJG 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An improved chronology of the Middle Stone Age in El Mnasra cave, Northwestern Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eslem Ben Arous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, worldwide, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03149563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution de l’ESR/U-Th à la datation de sites du Pléistocène supérieur : exemple de la Grotte des Barasses II (Balazuc, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème colloque international sur le Quaternaire “Q11 - au Centre des enjeux”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03969862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology of Bed V at Mumba Rockshelter (Tanzania) using Electron Spin Resonance and Uranium Series.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chané-Kouo Chloé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Duttine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Jesús Alonso Escarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th conference of the Society of Africanist Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New chronological and sedimentary contributions from the Early Weichselian Glacial at Hermies (Northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Vercelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Quaternaire Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which chronological tools and approaches to (re)define the chronology of the MSA in North West Africa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eslem Ben Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinfeng Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Biennial meeting of the Society of Africanist Archaeologists (SAfA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology of prehistoric sites from the Near and Middle East during the Middle and Upper Pleistocene: a unique terrestrial corridor between Africa and Eurasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union for Prehistoric and Protohistoric Sciences (IUPPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Meknes, Morocco. http://hdl.handle.net/20.500.12136/2525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380931v1</w:t>
-              </w:r>
-[...513 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03969862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5117,191 +5117,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapped Charge Dating and Archaeology</w:t>
+                <w:t xml:space="preserve">OSL dating report from Bärentalhöhle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miren del Val</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Archaeological Sciences, Second Edition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstreport 2021/2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Höhlenverein Blaubeuren e.V., pp.88-90, 2023, 978-3-944525-05-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124361v1</w:t>
+                <w:t xml:space="preserve">hal-04376132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSL dating report from Bärentalhöhle</w:t>
+                <w:t xml:space="preserve">Trapped Charge Dating and Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mark Pollard; Ruth Ann Armitage; Cheryl A. Makarewicz. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstreport 2021/2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handbook of Archaeological Sciences, Second Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons Ltd, pp.69-87, 2023, 9781119592044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119592112.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376132v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESR/U-series dating of late Middle Palaeolithic layers at la Verpillière I and II Caves (Saône-et-Loire, France)</w:t>
               </w:r>
@@ -5996,267 +5996,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opération 2018. Rapport annuel- opération triannuelle, Abri du Maras</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kate Britton</w:t>
+                <w:t xml:space="preserve">Datations – Opération 2018. Rapport annuel opération triannuelle, Abri du Maras.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-H. Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allue Ethel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulbes Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britton Kate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navarro Maria Gema Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie, Auvergne-Rhône-Alpes. 2018, pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003359v1</w:t>
+                <w:t xml:space="preserve">hal-02885713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations – Opération 2018. Rapport annuel opération triannuelle, Abri du Maras.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opération 2018. Rapport annuel- opération triannuelle, Abri du Maras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethel Allué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Britton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navarro Maria Gema Chacon</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02885713v1</w:t>
+                <w:t xml:space="preserve">hal-04003359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération 2017. Rapport annuel opération triannuelle, Abri du Maras</w:t>
               </w:r>
@@ -6808,51 +6808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero Monteagudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Rossouw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Toffolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36615/safa.20.3540.2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368146v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Saadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26382/AMQ.2025.05" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n Hernando" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30264-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Abrunhosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-025-00221-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vercelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vartanian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat8040075" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Weinstein-Evron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Shimelmitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101611" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687247v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del Val" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sinet-Mathiot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69380-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00190-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03725-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toffolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378183v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Kaplan-Ashiri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alonso Mar&#237;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378185v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt Bousman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261282" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107812" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cancellieri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Bel Hadj Brahim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ben Nasr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Fraj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Boussoffara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07816-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raanan Carmieli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alvaro Gallo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101269" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107241" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aubanel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106500" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Zaidner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Centi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pr&#233;vost" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abh3020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966608v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chazan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Porat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.08.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966603v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102465" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376440v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgu&#232;res" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghaleb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tombret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ben Arous" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.02.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425518v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Friesem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Malinsky-Buller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravid Ekshtain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Gur-Arieh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Vaks" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-019-00028-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425582v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.05.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190675v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425565v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.03.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25NVWGC4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425561v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davinia Moreno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;jacques Bahain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425560v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805235v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4V87NR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340811v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan&#233;-Kouo Chlo&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Alonso Escarza" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877641v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473527v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinfeng Shao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380931v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368192v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877518v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149563v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03969862v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124361v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119592112.ch4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376132v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124370v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bailon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#233;arez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4233" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002844v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003409v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003398v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003383v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003359v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885713v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Moncel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allue Ethel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbes Nicolas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton Kate" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003350v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131301v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aulanier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149032v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Santagata" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero Monteagudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Rossouw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Toffolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36615/safa.20.3540.2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368146v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Saadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26382/AMQ.2025.05" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n Hernando" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30264-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Abrunhosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-025-00221-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vercelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vartanian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat8040075" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del Val" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sinet-Mathiot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69380-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Weinstein-Evron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Shimelmitz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101611" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00190-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03725-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toffolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378183v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Kaplan-Ashiri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alonso Mar&#237;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378185v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt Bousman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261282" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107812" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cancellieri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Bel Hadj Brahim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ben Nasr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Fraj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Boussoffara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07816-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raanan Carmieli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alvaro Gallo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101269" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aubanel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106500" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Zaidner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Centi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pr&#233;vost" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abh3020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411392v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107241" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966603v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102465" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966608v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chazan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Porat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.08.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376440v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgu&#232;res" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghaleb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tombret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ben Arous" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.02.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425518v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Friesem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Malinsky-Buller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravid Ekshtain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Gur-Arieh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Vaks" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-019-00028-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425582v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.05.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190675v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davinia Moreno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;jacques Bahain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425565v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.03.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25NVWGC4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425561v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805235v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4V87NR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340811v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368192v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877518v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149563v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03969862v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494759v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan&#233;-Kouo Chlo&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Alonso Escarza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877641v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinfeng Shao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376132v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124361v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119592112.ch4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124370v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bailon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#233;arez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4233" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002844v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003409v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003398v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003383v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885713v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Moncel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allue Ethel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbes Nicolas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton Kate" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003359v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003350v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131301v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aulanier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149032v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Santagata" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>