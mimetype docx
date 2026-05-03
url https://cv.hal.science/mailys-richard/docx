--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -72,3884 +72,4018 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological survey of the Modder River dongas, Free State, South Africa</w:t>
+                <w:t xml:space="preserve">Framing the Middle Stone Age of bed V at Mumba Rock Shelter, Tanzania, using electron spin resonance and uranium series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Cuartero Monteagudo</w:t>
+                <w:t xml:space="preserve">Chloé Chane-Kouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lloyd Rossouw</w:t>
+                <w:t xml:space="preserve">Mathieu Duttine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael B Toffolo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Jesús Alonso Escarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern African Field Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36615/safa.20.3540.2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 71, pp.105663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2026.105663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090400v1</w:t>
+                <w:t xml:space="preserve">hal-05597730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution morpho-sedimentary and paleoenvironmental evolution of Akka Wadi (Drâa Basin, Morocco) from Late Pleistocene to Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alpine and Mediterranean Quaternary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26382/AMQ.2025.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bone tool used by neanderthal for flaying carcasses at the Abri du Maras (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archaeological survey of the Modder River dongas, Free State, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Marín Hernando</w:t>
+                <w:t xml:space="preserve">Felipe Cuartero Monteagudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maïlys Richard</w:t>
+                <w:t xml:space="preserve">Lloyd Rossouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Arnaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael B Toffolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Southern African Field Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-30264-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36615/safa.20.3540.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417646v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Middle Palaeolithic occupations dated to MIS 7 at the Abri du Maras (Ardèche, Southeast France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A bone tool used by neanderthal for flaying carcasses at the Abri du Maras (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Marín Hernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Fernandes</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Abrunhosa</w:t>
+                <w:t xml:space="preserve">Valentine Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, pp.21. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41982-025-00221-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-30264-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132380v1</w:t>
+                <w:t xml:space="preserve">hal-05417646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphostratigraphy and Dating of Last Glacial Loess–Palaeosol Sequences in Northwestern Europe: New Results from the Track of the Seine-Nord Europe Canal Project (Northern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Middle Palaeolithic occupations dated to MIS 7 at the Abri du Maras (Ardèche, Southeast France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Vercelot</w:t>
+                <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maïlys Richard</w:t>
+                <w:t xml:space="preserve">Juan Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Vartanian</w:t>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+                <w:t xml:space="preserve">Ana Abrunhosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (4), pp.75. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/quat8040075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41982-025-00221-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548360v1</w:t>
+                <w:t xml:space="preserve">hal-05132380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-method dating reveals 200 ka of Middle Palaeolithic occupation at Maras rock shelter, Rhône Valley, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphostratigraphy and Dating of Last Glacial Loess–Palaeosol Sequences in Northwestern Europe: New Results from the Track of the Seine-Nord Europe Canal Project (Northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Vercelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Sinet-Mathiot</w:t>
+                <w:t xml:space="preserve">Emmanuel Vartanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lanos</w:t>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.20474. </w:t>
+              <w:t xml:space="preserve">Quaternary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (4), pp.75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-69380-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/quat8040075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687247v1</w:t>
+                <w:t xml:space="preserve">hal-05548360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology of the late Lower and Middle Palaeolithic at Tabun Cave (Mount Carmel, Israel) with insights into diagenesis and dose rate variation using post-IR IRSL (pIRIR290) dating and infrared spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrared spectral library of tooth enamel from African ungulates for accurate electron spin resonance dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B Toffolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ron Shimelmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2024.101611⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-03725-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680052v1</w:t>
+                <w:t xml:space="preserve">hal-04679653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site settlement patterns during MIS 3 in the Southeast of France. The lithic assemblages of two phases of occupation (levels 4.1 and 4.2) at the Abri du Maras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gema Chacón Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Abrunhosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7, pp.23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41982-024-00190-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectral library of tooth enamel from African ungulates for accurate electron spin resonance dating</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-method dating reveals 200 ka of Middle Palaeolithic occupation at Maras rock shelter, Rhône Valley, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miren del Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Fewlass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Sinet-Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (1), pp.890. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.20474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-03725-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-69380-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679653v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology of Upper Paleolithic human activities recorded in a stalagmite at Points Cave (Aiguèze, Gard, France)</w:t>
+                <w:t xml:space="preserve">Chronology of the late Lower and Middle Palaeolithic at Tabun Cave (Mount Carmel, Israel) with insights into diagenesis and dose rate variation using post-IR IRSL (pIRIR290) dating and infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Valladas</w:t>
+                <w:t xml:space="preserve">Mina Weinstein-Evron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Toffolo</w:t>
+                <w:t xml:space="preserve">Lior Weissbrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Dubernet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ron Shimelmitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (5), pp.470-484. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84, pp.101611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gea.22001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2024.101611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498557v1</w:t>
+                <w:t xml:space="preserve">hal-04680052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New ESR dates from Lovedale, Free State, South Africa: implications for the study of tooth diagenesis</w:t>
+                <w:t xml:space="preserve">Chronology of Upper Paleolithic human activities recorded in a stalagmite at Points Cave (Aiguèze, Gard, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ifat Kaplan-Ashiri</w:t>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Alonso María</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+                <w:t xml:space="preserve">Michael Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+                <w:t xml:space="preserve">Stéphan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (5), pp.470-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.22001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378183v2</w:t>
+                <w:t xml:space="preserve">hal-04498557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoenvironments and chronology of the Damvlei Later Stone Age site, Free State, South Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+                <w:t xml:space="preserve">New ESR dates from Lovedale, Free State, South Africa: implications for the study of tooth diagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liora Kolska Horwitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lloyd Rossouw</w:t>
+                <w:t xml:space="preserve">Ifat Kaplan-Ashiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britt Bousman</w:t>
+                <w:t xml:space="preserve">Jesús Alonso María</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 78 (219), pp.57-74</w:t>
+              <w:t xml:space="preserve">, 2023, 78 (219), pp.95-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378185v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved chronology for the Middle Stone Age at El Mnasra cave, Morocco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eslem Ben Arous</w:t>
+                <w:t xml:space="preserve">Palaeoenvironments and chronology of the Damvlei Later Stone Age site, Free State, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Philippe</w:t>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingfeng Shao</w:t>
+                <w:t xml:space="preserve">Liora Kolska Horwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lloyd Rossouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Richter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+                <w:t xml:space="preserve">Britt Bousman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (219), pp.57-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03568503v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378185v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle and Late Pleistocene evolution of the Ardèche Valley archaeological landscapes (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An improved chronology for the Middle Stone Age at El Mnasra cave, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eslem Ben Arous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Genuite</w:t>
+                <w:t xml:space="preserve">Qingfeng Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Monney</w:t>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107812⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (2), pp.e0261282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0261282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927998v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A late Middle Pleistocene Middle Stone Age sequence identified at Wadi Lazalim in southern Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Middle and Late Pleistocene evolution of the Ardèche Valley archaeological landscapes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Genuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Cancellieri</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedi Bel Hadj Brahim</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Ben Nasr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ridha Boussoffara</w:t>
+                <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-07816-x⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 297, pp.107812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687235v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effect of diagenesis on ESR dating of Middle Stone Age tooth samples from the open-air site of Lovedale, Free State, South Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+                <w:t xml:space="preserve">A late Middle Pleistocene Middle Stone Age sequence identified at Wadi Lazalim in southern Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Bel Hadj Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raanan Carmieli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ifat Kaplan-Ashiri</w:t>
+                <w:t xml:space="preserve">Jaafar Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Alvaro Gallo</w:t>
+                <w:t xml:space="preserve">Tarek Ben Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Boussoffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2022.101269⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.3996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-07816-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607523v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral conglomerate platforms as foundations for low-lying, reef islands in the French Polynesia (central south Pacific): New insights into the timing and mode of formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien F. Montaggioni</w:t>
+                <w:t xml:space="preserve">Investigating the effect of diagenesis on ESR dating of Middle Stone Age tooth samples from the open-air site of Lovedale, Free State, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Martin-Garin</w:t>
+                <w:t xml:space="preserve">Raanan Carmieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifat Kaplan-Ashiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Salvat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+                <w:t xml:space="preserve">Ana Alvaro Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2021.106500⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69, pp.101269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2022.101269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233484v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Pleistocene Homo behavior and culture at 140,000 to 120,000 years ago and interactions with Homo sapiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coral conglomerate platforms as foundations for low-lying, reef islands in the French Polynesia (central south Pacific): New insights into the timing and mode of formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien F. Montaggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yossi Zaidner</w:t>
+                <w:t xml:space="preserve">Bertrand Martin-Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Centi</w:t>
+                <w:t xml:space="preserve">Bernard Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Prévost</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Falguères</w:t>
+                <w:t xml:space="preserve">Annie Aubanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abh3020⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 437, pp.106500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2021.106500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739315v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of Neanderthal occupations in the southeastern margins of the Massif Central (France): A multi-method approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïlys Richard</w:t>
+                <w:t xml:space="preserve">Middle Pleistocene Homo behavior and culture at 140,000 to 120,000 years ago and interactions with Homo sapiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yossi Zaidner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107241⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 372 (6549), pp.1429-1433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abh3020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411392v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSL chronology of socio-ecological systems during the mid-Holocene in the eastern coast of the Sultanate of Oman (Arabian Peninsula)</w:t>
+                <w:t xml:space="preserve">Timing of Neanderthal occupations in the southeastern margins of the Massif Central (France): A multi-method approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Genuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102465⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 273, pp.107241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966603v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Guilbert-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marrast Anaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Special Issue: The Neolithic of the Arabian Peninsula (Guest Editor: Rémy Crassard), 31 (1), pp.32-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02375847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single grain TT-OSL ages for the Earlier Stone Age site of Bestwood 1 (Northern Cape Province, South Africa)</w:t>
+                <w:t xml:space="preserve">OSL chronology of socio-ecological systems during the mid-Holocene in the eastern coast of the Sultanate of Oman (Arabian Peninsula)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Naomi Porat</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.08.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.102465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966608v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESR/U-series dates on Equus teeth from the Middle Pleistocene Acheulean site of Cueva del Angel, Spain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Falguères</w:t>
+                <w:t xml:space="preserve">Single grain TT-OSL ages for the Earlier Stone Age site of Bestwood 1 (Northern Cape Province, South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Ghaleb</w:t>
+                <w:t xml:space="preserve">Michael Chazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Tombret</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naomi Porat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2018.02.003⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376440v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Data from Shovakh Cave and Its Implications for Reconstructing Middle Paleolithic Settlement Patterns in the Amud Drainage, Israel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Friesem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Friesem</w:t>
+                <w:t xml:space="preserve">Ariel Malinsky-Buller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Malinsky-Buller</w:t>
+                <w:t xml:space="preserve">Ravid Ekshtain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravid Ekshtain</w:t>
+                <w:t xml:space="preserve">Shira Gur-Arieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Vaks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (3), pp.298-337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41982-019-00028-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New electron spin resonance (ESR) ages from Geißenklösterle Cave: A chronological study of the Middle and early Upper Paleolithic layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESR/U-series dates on Equus teeth from the Middle Pleistocene Acheulean site of Cueva del Angel, Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ben Arous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.05.014⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.297-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2018.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425582v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derniers néandertaliens et premiers Homo sapiens entre 45,000 et 35,000 ans.</w:t>
+                <w:t xml:space="preserve">New electron spin resonance (ESR) ages from Geißenklösterle Cave: A chronological study of the Middle and early Upper Paleolithic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.133-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02190675v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESR dating of sedimentary quartz grains: some basic guidelines to ensure optimal sampling conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Derniers néandertaliens et premiers Homo sapiens entre 45,000 et 35,000 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, pp.68-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.8008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02425560v1</w:t>
+                <w:t xml:space="preserve">halshs-02190675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation par les méthodes ESR/U-Th combinées de sites du Pléistocène supérieur : méthodologie et application en contexte karstique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESR dating of sedimentary quartz grains: some basic guidelines to ensure optimal sampling conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davinia Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helene Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2017.03.006⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (2), pp.161-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.8008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425565v1</w:t>
+                <w:t xml:space="preserve">hal-02425560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron spin resonance dating of fossil teeth : some basic guidelines to ensure optimal sampling conditions</w:t>
+                <w:t xml:space="preserve">Datation par les méthodes ESR/U-Th combinées de sites du Pléistocène supérieur : méthodologie et application en contexte karstique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davinia Moreno</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helene Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.8003⟩</w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (1-2), pp.63-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2017.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425561v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Electron spin resonance dating of fossil teeth : some basic guidelines to ensure optimal sampling conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davinia Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 28/2, pp.155-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.8003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contribution of ESR/U-series dating to the chronology of late Middle Palaeolithic sites in the middle Rhône valley, southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30, pp.529-534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quageo.2015.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3959,143 +4093,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An expedient bone tool used for flaying carcasses by Neanderthal at the Abri du Maras (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Marín Hernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4105,1408 +4239,1533 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Pleistocene to Holocene hydrodynamic and morpho-sedimentary evolution of the Akka plain (Drâa Basin, Morocco): a high-resolution multiproxy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school on speleothem science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Ben Guerir and Agadir, Morocco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité climatique rapide pendant le dernier glaciaire : nouveaux apports chronologiques des séquences loess-paléosols du Nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Vercelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues (JJG 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved chronology of the Middle Stone Age in El Mnasra cave, Northwestern Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eslem Ben Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingfeng Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tombret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for the study of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, worldwide, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03149563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l’ESR/U-Th à la datation de sites du Pléistocène supérieur : exemple de la Grotte des Barasses II (Balazuc, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème colloque international sur le Quaternaire “Q11 - au Centre des enjeux”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03969862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology of Bed V at Mumba Rockshelter (Tanzania) using Electron Spin Resonance and Uranium Series.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chané-Kouo Chloé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Duttine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Jesús Alonso Escarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th conference of the Society of Africanist Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New chronological and sedimentary contributions from the Early Weichselian Glacial at Hermies (Northern France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+                <w:t xml:space="preserve">New chronological data for the archaeological site of Laang Spean Cave, Battambang Province, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Sophady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Puaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngov Kosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Quaternaire Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Continental UISPP Inter-Congress Asia "Asian Prehistory Today: Bridging Science, Heritage and Development" (Salatiga, Sangiran, Yogyakarta)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UISPP; Indonesian Heritage Agency; BRIN, Oct 2025, Salatiga, Sangiran, Yogyakarta, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877641v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which chronological tools and approaches to (re)define the chronology of the MSA in North West Africa?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quinfeng Shao</w:t>
+                <w:t xml:space="preserve">New chronological and sedimentary contributions from the Early Weichselian Glacial at Hermies (Northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Vercelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Biennial meeting of the Society of Africanist Archaeologists (SAfA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Quaternaire Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473527v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology of prehistoric sites from the Near and Middle East during the Middle and Upper Pleistocene: a unique terrestrial corridor between Africa and Eurasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union for Prehistoric and Protohistoric Sciences (IUPPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Meknes, Morocco. http://hdl.handle.net/20.500.12136/2525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which chronological tools and approaches to (re)define the chronology of the MSA in North West Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eslem Ben Arous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quinfeng Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th Biennial meeting of the Society of Africanist Archaeologists (SAfA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSL dating report from Bärentalhöhle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren del Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstreport 2021/2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Höhlenverein Blaubeuren e.V., pp.88-90, 2023, 978-3-944525-05-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapped Charge Dating and Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mark Pollard; Ruth Ann Armitage; Cheryl A. Makarewicz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Archaeological Sciences, Second Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons Ltd, pp.69-87, 2023, 9781119592044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119592112.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESR/U-series dating of late Middle Palaeolithic layers at la Verpillière I and II Caves (Saône-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harald Floss. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes, terroir et territoires. Le Paléolithique en Bourgogne méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VML, pp.193-200, 2022, 978-3-86757-098-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grotte des Barasses II (Balazuc, Ardèche) : contexte géoarchéologique, chronologique et environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethel Allué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daujeard, Camille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grotte des Barasses II (Balazuc, Ardèche) : entre néandertaliens, bouquetins et carnivores.. Des occupations du Pléistocène supérieur en moyenne vallée de l'Ardèche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, pp.31-106, 2018, Documents d'archéologie en Rhône-Alpes et Auvergne, 2916125981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.alpara.4233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5516,981 +5775,981 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération 2022. Rapport opération triannuelle 2020-2022, Abri du Maras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethel Allué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération 2021. Rapport opération triannuelle, deuxième année 2020-2022, Abri du Maras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethel Allué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gema Chacón Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération 2020. Rapport opération triannuelle, première année 2020-2022, Abri du Maras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethel Allué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gema Chacón Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération 2019. Rapport opération triannuelle 2017-2019, Abri du Maras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethel Allué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datations – Opération 2018. Rapport annuel opération triannuelle, Abri du Maras.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-H. Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allue Ethel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulbes Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britton Kate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navarro Maria Gema Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie, Auvergne-Rhône-Alpes. 2018, pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération 2018. Rapport annuel- opération triannuelle, Abri du Maras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethel Allué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération 2017. Rapport annuel opération triannuelle, Abri du Maras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethel Allué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Collectif de Recherche « Espaces et subsistance au Paléolithique moyen dans le sud du Massif central »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Projet collectif de recherche triennal 2014-2016, année 1, vol. 1, Ministère de la Culture et de la Communication, DRAC Auvergne. 2014, 79 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6500,168 +6759,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte de Sainte-Anne 1 (Les Costes à Sinzelles, Polignac). Opération programmée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Santagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan d'activités, Auvergne 2015. Journée régionale de l’archéologie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6808,51 +7067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero Monteagudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Rossouw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Toffolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36615/safa.20.3540.2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368146v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Saadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26382/AMQ.2025.05" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n Hernando" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30264-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Abrunhosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-025-00221-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vercelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vartanian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat8040075" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del Val" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sinet-Mathiot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69380-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Weinstein-Evron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Shimelmitz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101611" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00190-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03725-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toffolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378183v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Kaplan-Ashiri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alonso Mar&#237;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378185v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt Bousman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261282" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107812" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cancellieri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Bel Hadj Brahim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ben Nasr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Fraj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Boussoffara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07816-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raanan Carmieli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alvaro Gallo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101269" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aubanel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106500" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Zaidner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Centi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pr&#233;vost" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abh3020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411392v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107241" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966603v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102465" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966608v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chazan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Porat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.08.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376440v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgu&#232;res" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghaleb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tombret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ben Arous" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.02.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425518v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Friesem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Malinsky-Buller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravid Ekshtain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Gur-Arieh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Vaks" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-019-00028-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425582v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.05.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190675v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davinia Moreno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;jacques Bahain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425565v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.03.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25NVWGC4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425561v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805235v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4V87NR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340811v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368192v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877518v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149563v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03969862v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494759v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan&#233;-Kouo Chlo&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Alonso Escarza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877641v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinfeng Shao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376132v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124361v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119592112.ch4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124370v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bailon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#233;arez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4233" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002844v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003409v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003398v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003383v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885713v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Moncel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allue Ethel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbes Nicolas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton Kate" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003359v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003350v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131301v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aulanier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149032v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Santagata" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chane-Kouo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Alonso Escarza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105663" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Saadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26382/AMQ.2025.05" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero Monteagudo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Rossouw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Toffolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36615/safa.20.3540.2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n Hernando" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Arnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30264-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Abrunhosa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-025-00221-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vercelot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vartanian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat8040075" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03725-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00190-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del Val" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sinet-Mathiot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69380-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Weinstein-Evron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Shimelmitz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101611" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toffolo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378183v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Kaplan-Ashiri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alonso Mar&#237;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378185v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt Bousman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261282" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107812" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687235v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cancellieri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Bel Hadj Brahim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ben Nasr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Fraj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Boussoffara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07816-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607523v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raanan Carmieli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alvaro Gallo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101269" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233484v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aubanel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106500" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739315v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Zaidner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Centi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pr&#233;vost" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abh3020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411392v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107241" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102465" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966608v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chazan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Porat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.08.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425518v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Friesem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Malinsky-Buller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravid Ekshtain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Gur-Arieh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Vaks" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-019-00028-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376440v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgu&#232;res" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghaleb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tombret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ben Arous" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.02.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425582v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.05.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190675v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425560v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davinia Moreno" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;jacques Bahain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425565v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.03.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25NVWGC4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425561v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805235v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4V87NR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368192v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149563v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03969862v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494759v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan&#233;-Kouo Chlo&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngov Kosal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877641v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473527v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinfeng Shao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376132v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124361v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119592112.ch4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124370v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264864v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bailon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#233;arez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4233" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002844v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003409v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003398v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003383v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885713v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Moncel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allue Ethel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbes Nicolas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton Kate" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003359v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131301v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aulanier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Santagata" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>