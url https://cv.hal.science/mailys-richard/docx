--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -240,261 +240,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution morpho-sedimentary and paleoenvironmental evolution of Akka Wadi (Drâa Basin, Morocco) from Late Pleistocene to Holocene</w:t>
+                <w:t xml:space="preserve">Archaeological survey of the Modder River dongas, Free State, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Saadi</w:t>
+                <w:t xml:space="preserve">Felipe Cuartero Monteagudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Boudad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maïlys Richard</w:t>
+                <w:t xml:space="preserve">Lloyd Rossouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Berger</w:t>
+                <w:t xml:space="preserve">Michael B Toffolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alpine and Mediterranean Quaternary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (2), </w:t>
+              <w:t xml:space="preserve">Southern African Field Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26382/AMQ.2025.05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36615/safa.20.3540.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368146v1</w:t>
+                <w:t xml:space="preserve">hal-05090400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological survey of the Modder River dongas, Free State, South Africa</w:t>
+                <w:t xml:space="preserve">High-resolution morpho-sedimentary and paleoenvironmental evolution of Akka Wadi (Drâa Basin, Morocco) from Late Pleistocene to Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Cuartero Monteagudo</w:t>
+                <w:t xml:space="preserve">Fatima Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael B Toffolo</w:t>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern African Field Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20, pp.1-26. </w:t>
+              <w:t xml:space="preserve">Alpine and Mediterranean Quaternary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36615/safa.20.3540.2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26382/AMQ.2025.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090400v1</w:t>
+                <w:t xml:space="preserve">hal-05368146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bone tool used by neanderthal for flaying carcasses at the Abri du Maras (France)</w:t>
               </w:r>
@@ -876,516 +876,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectral library of tooth enamel from African ungulates for accurate electron spin resonance dating</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-method dating reveals 200 ka of Middle Palaeolithic occupation at Maras rock shelter, Rhône Valley, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miren del Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Fewlass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Sinet-Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-03725-y⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.20474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-69380-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679653v1</w:t>
+                <w:t xml:space="preserve">hal-04687247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site settlement patterns during MIS 3 in the Southeast of France. The lithic assemblages of two phases of occupation (levels 4.1 and 4.2) at the Abri du Maras</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronology of the late Lower and Middle Palaeolithic at Tabun Cave (Mount Carmel, Israel) with insights into diagenesis and dose rate variation using post-IR IRSL (pIRIR290) dating and infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Weinstein-Evron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lior Weissbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Shimelmitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41982-024-00190-2⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84, pp.101611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2024.101611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672647v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-method dating reveals 200 ka of Middle Palaeolithic occupation at Maras rock shelter, Rhône Valley, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrared spectral library of tooth enamel from African ungulates for accurate electron spin resonance dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B Toffolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-69380-w⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-03725-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687247v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology of the late Lower and Middle Palaeolithic at Tabun Cave (Mount Carmel, Israel) with insights into diagenesis and dose rate variation using post-IR IRSL (pIRIR290) dating and infrared spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site settlement patterns during MIS 3 in the Southeast of France. The lithic assemblages of two phases of occupation (levels 4.1 and 4.2) at the Abri du Maras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gema Chacón Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Abrunhosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 84, pp.101611. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2024.101611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41982-024-00190-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680052v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology of Upper Paleolithic human activities recorded in a stalagmite at Points Cave (Aiguèze, Gard, France)</w:t>
               </w:r>
@@ -1669,51 +1669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Kolska Horwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lloyd Rossouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britt Bousman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2017,948 +2017,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A late Middle Pleistocene Middle Stone Age sequence identified at Wadi Lazalim in southern Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the effect of diagenesis on ESR dating of Middle Stone Age tooth samples from the open-air site of Lovedale, Free State, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Cancellieri</w:t>
+                <w:t xml:space="preserve">Raanan Carmieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifat Kaplan-Ashiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedi Bel Hadj Brahim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ridha Boussoffara</w:t>
+                <w:t xml:space="preserve">Ana Alvaro Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-07816-x⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69, pp.101269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2022.101269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687235v1</w:t>
+                <w:t xml:space="preserve">hal-03607523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effect of diagenesis on ESR dating of Middle Stone Age tooth samples from the open-air site of Lovedale, Free State, South Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+                <w:t xml:space="preserve">A late Middle Pleistocene Middle Stone Age sequence identified at Wadi Lazalim in southern Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Bel Hadj Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raanan Carmieli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ifat Kaplan-Ashiri</w:t>
+                <w:t xml:space="preserve">Tarek Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Alvaro Gallo</w:t>
+                <w:t xml:space="preserve">Ridha Boussoffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 69, pp.101269. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.3996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2022.101269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-07816-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607523v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral conglomerate platforms as foundations for low-lying, reef islands in the French Polynesia (central south Pacific): New insights into the timing and mode of formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timing of Neanderthal occupations in the southeastern margins of the Massif Central (France): A multi-method approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Genuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien F. Montaggioni</w:t>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Martin-Garin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2021.106500⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 273, pp.107241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233484v1</w:t>
+                <w:t xml:space="preserve">hal-03411392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Pleistocene Homo behavior and culture at 140,000 to 120,000 years ago and interactions with Homo sapiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coral conglomerate platforms as foundations for low-lying, reef islands in the French Polynesia (central south Pacific): New insights into the timing and mode of formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien F. Montaggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Martin-Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yossi Zaidner</w:t>
+                <w:t xml:space="preserve">Bernard Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Centi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Falguères</w:t>
+                <w:t xml:space="preserve">Annie Aubanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abh3020⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 437, pp.106500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2021.106500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739315v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of Neanderthal occupations in the southeastern margins of the Massif Central (France): A multi-method approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kim Genuite</w:t>
+                <w:t xml:space="preserve">Middle Pleistocene Homo behavior and culture at 140,000 to 120,000 years ago and interactions with Homo sapiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yossi Zaidner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+                <w:t xml:space="preserve">Marion Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 273, pp.107241. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 372 (6549), pp.1429-1433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abh3020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411392v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">OSL chronology of socio-ecological systems during the mid-Holocene in the eastern coast of the Sultanate of Oman (Arabian Peninsula)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.102465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02375847v1</w:t>
+                <w:t xml:space="preserve">hal-02966603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSL chronology of socio-ecological systems during the mid-Holocene in the eastern coast of the Sultanate of Oman (Arabian Peninsula)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
+                <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Guilbert-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marrast Anaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Charpentier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33, pp.102465. </w:t>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue: The Neolithic of the Arabian Peninsula (Guest Editor: Rémy Crassard), 31 (1), pp.32-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966603v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02375847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single grain TT-OSL ages for the Earlier Stone Age site of Bestwood 1 (Northern Cape Province, South Africa)</w:t>
               </w:r>
@@ -3042,338 +3042,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Data from Shovakh Cave and Its Implications for Reconstructing Middle Paleolithic Settlement Patterns in the Amud Drainage, Israel</w:t>
+                <w:t xml:space="preserve">ESR/U-series dates on Equus teeth from the Middle Pleistocene Acheulean site of Cueva del Angel, Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Friesem</w:t>
+                <w:t xml:space="preserve">C. Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Malinsky-Buller</w:t>
+                <w:t xml:space="preserve">B Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravid Ekshtain</w:t>
+                <w:t xml:space="preserve">O. Tombret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shira Gur-Arieh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anton Vaks</w:t>
+                <w:t xml:space="preserve">E Ben Arous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41982-019-00028-2⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.297-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2018.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425518v1</w:t>
+                <w:t xml:space="preserve">hal-02376440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESR/U-series dates on Equus teeth from the Middle Pleistocene Acheulean site of Cueva del Angel, Spain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Data from Shovakh Cave and Its Implications for Reconstructing Middle Paleolithic Settlement Patterns in the Amud Drainage, Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Friesem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Falguères</w:t>
+                <w:t xml:space="preserve">Ariel Malinsky-Buller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Ghaleb</w:t>
+                <w:t xml:space="preserve">Ravid Ekshtain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Tombret</w:t>
+                <w:t xml:space="preserve">Shira Gur-Arieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Ben Arous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maïlys Richard</w:t>
+                <w:t xml:space="preserve">Anton Vaks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49, pp.297-302. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (3), pp.298-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2018.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41982-019-00028-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376440v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New electron spin resonance (ESR) ages from Geißenklösterle Cave: A chronological study of the Middle and early Upper Paleolithic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3571,51 +3571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (2), pp.161-166. </w:t>
@@ -3666,51 +3666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation par les méthodes ESR/U-Th combinées de sites du Pléistocène supérieur : méthodologie et application en contexte karstique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3851,51 +3851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, vol. 28/2, pp.155-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3942,51 +3942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of ESR/U-series dating to the chronology of late Middle Palaeolithic sites in the middle Rhône valley, southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4253,90 +4253,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Pleistocene to Holocene hydrodynamic and morpho-sedimentary evolution of the Akka plain (Drâa Basin, Morocco): a high-resolution multiproxy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school on speleothem science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Ben Guerir and Agadir, Morocco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4538,51 +4538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingfeng Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tombret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for the study of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, worldwide, France</w:t>
@@ -4624,51 +4624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l’ESR/U-Th à la datation de sites du Pléistocène supérieur : exemple de la Grotte des Barasses II (Balazuc, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5143,51 +5143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology of prehistoric sites from the Near and Middle East during the Middle and Upper Pleistocene: a unique terrestrial corridor between Africa and Eurasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5238,51 +5238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which chronological tools and approaches to (re)define the chronology of the MSA in North West Africa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eslem Ben Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5395,51 +5395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSL dating report from Bärentalhöhle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren del Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstreport 2021/2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Höhlenverein Blaubeuren e.V., pp.88-90, 2023, 978-3-944525-05-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5841,51 +5841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethel Allué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5959,51 +5959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gema Chacón Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6077,51 +6077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gema Chacón Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7067,51 +7067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chane-Kouo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Alonso Escarza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105663" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Saadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26382/AMQ.2025.05" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero Monteagudo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Rossouw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Toffolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36615/safa.20.3540.2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n Hernando" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Arnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30264-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Abrunhosa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-025-00221-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vercelot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vartanian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat8040075" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03725-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00190-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del Val" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sinet-Mathiot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69380-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Weinstein-Evron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Shimelmitz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101611" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toffolo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378183v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Kaplan-Ashiri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alonso Mar&#237;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378185v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt Bousman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261282" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107812" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687235v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cancellieri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Bel Hadj Brahim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ben Nasr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Fraj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Boussoffara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07816-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607523v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raanan Carmieli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alvaro Gallo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101269" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233484v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aubanel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106500" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739315v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Zaidner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Centi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pr&#233;vost" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abh3020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411392v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107241" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102465" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966608v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chazan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Porat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.08.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425518v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Friesem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Malinsky-Buller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravid Ekshtain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Gur-Arieh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Vaks" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-019-00028-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376440v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgu&#232;res" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghaleb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tombret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ben Arous" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.02.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425582v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.05.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190675v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425560v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davinia Moreno" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;jacques Bahain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425565v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.03.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25NVWGC4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425561v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805235v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4V87NR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368192v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149563v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03969862v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494759v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan&#233;-Kouo Chlo&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngov Kosal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877641v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473527v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinfeng Shao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376132v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124361v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119592112.ch4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124370v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264864v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bailon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#233;arez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4233" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002844v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003409v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003398v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003383v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885713v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Moncel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allue Ethel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbes Nicolas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton Kate" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003359v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131301v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aulanier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Santagata" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chane-Kouo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Alonso Escarza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105663" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero Monteagudo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Rossouw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Toffolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36615/safa.20.3540.2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368146v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Saadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26382/AMQ.2025.05" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n Hernando" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Arnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30264-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Abrunhosa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-025-00221-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vercelot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vartanian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat8040075" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687247v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del Val" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sinet-Mathiot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69380-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Weinstein-Evron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Shimelmitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101611" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03725-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672647v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00190-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toffolo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378183v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Kaplan-Ashiri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alonso Mar&#237;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378185v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt Bousman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261282" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107812" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raanan Carmieli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alvaro Gallo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101269" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687235v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cancellieri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Bel Hadj Brahim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ben Nasr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Fraj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Boussoffara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07816-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107241" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aubanel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106500" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Zaidner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Centi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pr&#233;vost" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abh3020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102465" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966608v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chazan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Porat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.08.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376440v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgu&#232;res" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghaleb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tombret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ben Arous" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.02.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425518v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Friesem" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Malinsky-Buller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravid Ekshtain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Gur-Arieh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Vaks" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-019-00028-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425582v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.05.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190675v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425560v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davinia Moreno" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;jacques Bahain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425565v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.03.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25NVWGC4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425561v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805235v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4V87NR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368192v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149563v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03969862v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494759v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan&#233;-Kouo Chlo&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngov Kosal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877641v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473527v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinfeng Shao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376132v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124361v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119592112.ch4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124370v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264864v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bailon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#233;arez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4233" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002844v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003409v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003398v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003383v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885713v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Moncel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allue Ethel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbes Nicolas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton Kate" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003359v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131301v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aulanier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Santagata" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>