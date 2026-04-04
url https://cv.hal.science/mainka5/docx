--- v0 (2026-03-06)
+++ v1 (2026-04-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.41379310345px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julia Mainka </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mainka5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1270-0023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155903969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julia MAINKA</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences - Associate Professor (CNU section 62)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Email: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julia.mainka@univ-lorraine.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUMMARY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current research</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modelling and characterization of electrochemical systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Polymer Electrolyte Fuel Cells (PEMFCs) and SuperCapacitors (SCs)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Electrochemistry</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coupled charge and mass transport phenomena</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Electrochemical Impedance Spectroscopy (EIS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Énergies et Mécanique Théorique et Appliquée (LEMTA) – CNRS UMR 7563 - Université de Lorraine (UL)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2 Avenue de la Forêt de Haye, BP 90161, 54505 Vandœuvre-lès-Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main teaching topics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thermodynamics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Heat transfer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fluid mechanics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculty of Science and Technology (FST) – UL</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Campus Aiguilettes – BP 70239 – 54506 Vandœuvre-lès-Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAREER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initial training</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">French-German degree program SaarLorLux in Physics</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 – Universität des Saarlandes (UdS), Saarbrücken, Germany</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 – Université Henri Poincaré (UHP), Nancy</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004-2005 – UdS, Saarbrücken, Germany</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2003-2004 - Centre Universitaire du Luxembourg (CUNLUX), Luxemburg</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2002-2003 – UdS, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main career elements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Professor – LEMTA-FST/UL, Nancy (2013/09-Now), Department Energy, research group &amp;quot;Hydrogen and Electrochemical Systems&amp;quot; (HSE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-Doc – LNCC (Laboratório Nacional de Computação Científica) - Petrópolis, RJ, Brasil (2011-2013), Multi-scale modeling of unsaturated deformable swelling media</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ph.D. - LEMTA – Nancy Université, Nancy (2007-2011), Study of local phenomena (distribution of mass and current) in the porous cathode of a polymer electrolyte membrane fuel cell (PEMFC) via electrochemical impedance spectroscopy (EIS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main teaching responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (lectures)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Application to energy systems (UE 801), M1 level of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST (2013-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy systems (UE Heat and fluid for energy), Introduction to energy conversion (UE Key energy technologies in decentralized energy systems), M1 level of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erasmus Mundus Joint Master Degree &amp;quot;Decentralised Smart Energy Systems&amp;quot; (DENSYS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST/UL (Nancy) - Royal Institute of Technology (KHT, Stockholm), Universitat Politècnica de Catalunya (UPC, Barcelona), Politecnico di Torino (PoliTo, Torino) (2019-now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy systems and phase transitions, M1 level of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Master Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> between Al-Farabi Kazakh National University (KazNU), Almaty (Kazakhstan) and UL, Nancy (2017-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction to thermodynamics (UE 563), L3 level of the Bachelor Fluid Mechanics and Energy (MFE), option Mechanics and Energy, FST (2019-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (practical courses), L3 level of the Bachelor MFE, option Mechanics and Energy and Civil Engineering, FST (2013-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current administrative responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">research group &amp;quot;Hydrogen and Electrochemical Systems&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (HSE), LEMTA (2018/01-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsible of the M2 level of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – speciality </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST/UL (09/2021-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Responsible of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">double diploma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> program </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">master Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (FST) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Engineering School École supérieure d'Ingénierie de l'Energie (ECINE) - Université Internationale de Rabat (UIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rabat, Morocco (2022-now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Council member</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Scientific Council of LEMTA (2018/01-Now), Councils of UL - Collégium Science and Technology (S&T, 2022-now) and FST (2018/10-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications, awards and congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13 invited conferences or seminaries</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">21 articles in indexed (13), not indexed (4) and national (4) scientific journals</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13 international conferences with proceedings</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15 international conferences without proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSIS news</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Piles à combustible: des défauts dans les électrodes peuvent se propager à dautres composants, 2022-06-03</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the University of Lorraine in 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (9)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator and main organizer of the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCLAB International Ph.D. Summer School Hydrogen Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2018, 2021),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator and main organizer of final seminary of the project </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPS Mirabelle 2H2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Hydrogène: une énergie pour quels usages?, Metz, 2015/06/25</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Main organizer of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 laboratory seminaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMTA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the organizing committee of 1 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (FDFC08, Nancy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International cooperation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wei GAO, Wilson College of Textiles, North Carolina Sate University (NCSU), Raleigh, NC, USA (2018-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific and professional societies memberships</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Electrochemical Society (ECS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Hydrogen Federation (Fédération de Recherche Hydrogène du CNRS, FRH2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Service and Research Unit FCLAB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Supervision</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D degree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (5)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peizhe WU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LEMTA - FST/UL (2021-Now), Modélisation avancée de supercapacités, supervision Olivier LOTTIN, Julia MAINKA, funding Région Grand-Est/FEDER STOCK'NRJ</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">William AIT-IDIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LEMTA - FST/UL (2020-Now), Performance et durabilité des catalyseurs à basse teneur en platine pour l'application PEMFC, supervision Olivier LOTTIN, Julia MAINKA, funding eit-raw materials ALPE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salah TOUHAMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LEMTA - FST/UL (2018/10-2022/05/16), Analyse des mécanismes de propagation de défauts dans les PEMFC via la distribution des densités de courants et des impédances locales et analyses ex-situ (PROPAGAPAC), supervision Olivier LOTTIN, Julia MAINKA, Jérôme DILLET, funding ADEME/LEMTA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saïd AIT HAMMOU TALEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – LEMTA – FST/UL (2015/10-2019/01/31), Hybridation directe des Piles à combustibles à membranes protoniques avec des supercapacités, topic Mechanics-Energetics, supervision Oliver LOTTIN, Jérôme DILLET, Julia MAINKA, funding Ministry of Education/DGA (ANR ASTRID)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Van Duy TRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – LEMTA – FST/UL (2013/10-2017/04/25), Prise en compte du caractère discontinue du solvent dans la modélisation mécanique des argiles gonflantes, topic Mechanics-Energetics, supervision Christian MOYNE, Julia MAINKA, funding Doctoral School EMMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2 degree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (12)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aouatef OUHAMMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – FST/UL (2023/03-08), Analyse des dégradations dans les piles à combustible à membrane échangeuse de protons, sector Energy, topic Mechanics-Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hilany YELLOZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– LEMTA – Mines Nancy/UL (2022/10-2023/02), Utilisation d’algorithmes stochastiques pour la caractérisation de systèmes électrochimiques – application aux piles à combustible à membrane échangeuse de protons (PEMFC), sector Research 3A, topic Energy, research group Hydrogen and Electrochemical Systems, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hugo Weber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – ENSEM/UL (2021/10 – 2022/02), Établissement du bilan des émissions de gaz à effet de serre du LEMTA : utilisation de l’outil « GES 1point5 »  research project 3A, topic Energy, supervision J. MAINKA, J-C. PERRIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Bustamante CASTANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Universidad EAFIT, Colombia (2020/02/15-2020/07/14), Modélisation physique et caractérisation de surcapacités dans le domaine fréquentiel, Topic Mechanical Engineering, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lothaire LANDRAGIN, Mathieu THOMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Mines Nancy/UL (2019/10-2020/02), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation physique et caractérisation de supercapacités dans le domaine fréquentiel,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> research project 3A, topic Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexis CAILLON, Qichao LIU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mines Nancy/UL (2018/10-2019/02), Modelisation physique et caractérisation de supercapacités filaires à base de graphène et d'oxydes de métaux de transition, research project 3A, topic Energy, supervision Julia MAINKA, Olivier LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salah TOUHAMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - FST/UL (2018/03-07), Impact du vieillissement de la membrane électrolyte sur les spectres d'impédance d'une monocellule de pile à combustible, topic Mechanics and Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alex MIEUGUEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mines Nancy/UL (2017/10-2018/02), Modelisation du comportement instationnaire d'une pile à combustible de type PEMFC en déficit d'alimentation en air et/ou hydrogène, research project 3A, topic Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibrahim MAMANE ACHIROU SOLLY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - FST/UL (2017/03-07), Modélisation de supercapacités et la confrontation aux données expérimentales, topic Mechanics and Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walid LALLAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - ETS, Montréal, Québec - FST/UL (2019/03-07), Conception d'un système de chauffage à condensation pour le domaine agroalimentaire nord-américain, topic Mechanics and Energy, supervision D. ROUSSE (ETS), J. MAINKA (LEMTA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. dissertation committees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sheng WAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – IJL –UL (2022/12/12), Métamatériaux acoustiques non-réciproques pour la réalisation de diodes acoustiques, Topic Physics, scientific committee A. Khelif (Univ. Franche-Comté), V. Tournat (Univ. Le Mans), B. Djafari-Rouhani (Univ. Lille), J. Mainka (UL), B. Assouar (UL -supervisor), M. Oudich (co-supervisor – UL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saïd AIT HAMMOU TALEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – LEMTA – UL (2019/01/31), Hybridation directe des Piles à combustibles à membranes protoniques avec des supercapacités, topic Mechanics-Energetics, scientific committee L. FLANDIN (Univ. Savoie-Mont Blanc, LEPMI), B. AUVITY (Univ. Nantes, LTeN), M-C. PERA (Univ. Bourgogne Franche-Comté, FCLAB), J. MAINKA (LEMTA, UL), O. LOTTIN (LEMTA, UL), J. DILLET (LEMTA, UL), M. BERVAS (DGA/ANR Astrid), O. CROSNIER (Univ. Nantes, IMN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florian CHAMPIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LGCB - ENTPE, Lyon (2017/09/19), Etude expérimentale du comportement hydro-mécanique de la terre crue compactée pour la construction, topic Civil Engineering, scientific committee D. GALLIPOLI (ISA, BTP, Univ. Pau), T. FEN-CHONG (IFSTTAR), J-C. MOREL (Conventry University, UK), J. MAINKA (LEMTA, UL), M. MORVAN (Univ. Blaise Pascal, Polytech' Clermont), H. WONG (LGCB, ENTPE), A. FABRI (LGCB, ENTPE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Main Factors Limiting the Performance of State-of-the-Art Polymer Electrolyte Membrane Fuel Cells in the 90-100 °C Temperature Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of short circuit applications on PEM fuel cell performance and degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 632, pp.236348. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.236348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic-deterministic algorithms for the interpretation of Electrochemical Impedance Spectroscopy spectra of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yelloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 518, pp.145673. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Transition Metals and Electrocatalyst Layer Thickness on the Pt‐Based Cathodes of Proton Exchange Membrane Fuel Cells – Do Multimetallic Electrocatalysts Necessarily Yield an Improved Performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (25), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202403212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion impedance in proton exchange membrane fuel cells – insights into electrochemical impedance spectra and equivalent electrical circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 472, pp.143430. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the platinum-loading in proton-exchange membrane fuel cell cathodes influence the durability of the membrane-electrode assembly?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mermoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Chemistry &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (4), pp.501-515. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3im00059a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Equivalent Electrical Circuit Model for the Characterization of MXene/Graphene Oxide Hybrid-Fiber Supercapacitors by Electrochemical Impedance Spectroscopy -Impact of fiber length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 404, pp.139740. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects' propagation in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230880. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel Cells I: Anode monitoring by ElectroChemical impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 481, pp.228908. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Line Impedance Models Considering Oxygen Transport Limitations in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166 (15), pp.F1209-F1217. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0891915jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsystèmes communicants : modélisation, fabrication et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hage-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oudich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Streque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1007), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20191007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Hybridization of Polymer Exchange Membrane Surface Fuel Cell with Small Aqueous Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2017, 18 (3), pp.299 - 305. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201700107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical evidence of the difference in kinetics of water sorption and desorption in Nafion® membrane and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 300, pp.50 - 56. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Interfacial Water Transfer on the Analysis of Dynamic Sorption and Desorption Experiments in Nafion® Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.927-941. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0927ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified Effective Stress Principle for Unsaturated Swelling Clays Derived from Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (5), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2013.06.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the estimation of high frequency parameters of Proton Exchange Membrane Fuel Cells via Electrochemical Impedance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 253, pp.381 - 391. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Oxygen Concentration Oscillation in the Gas Channel of Polymer Electrolyte Fuel Cells: A Comparison between Numerical and Analytical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (2), pp.87-98. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05002.0087ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional Model of Oxygen Transport Impedance Accounting for Convection Perpendicular to the Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.848 - 861. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201100193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proton exchange membrane fuel cell impedance model taking into account convection along the air channel: On the bias between the low frequency limit of the impedance and the slope of the polarization curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83, pp.13 - 27. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2012.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of internal currents during the start-up of a proton exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (22), pp.9451 - 9458. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Oxygen Depletion Along the Air Channel of a PEMFC on the Warburg Diffusion Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (11), pp.B1561-B1568. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3481560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Alternative to the Expression of Finite Warburg Diffusion Impedance in Porous Electrodes by Considering Oxygen Consumption Along the Air Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, ECS Transactions, 19 (32), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3268160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Modellierung einer PEM-Brennstoffzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VDI Berichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2036, pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of microwave-induced acoustic fields in LiNbO 3 by high-performance Brillouin microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bouvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (12), pp.2026 - 2030. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/38/12/026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global performance and degradation of PEMFC membrane and active layers at 95°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatef Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen (ICGH 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionomer membrane performances and durability for fuel cell application: coupled ex-situ/insitu approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic-deterministic algorithms for the interpretation of Electrochemical Impedance Spectroscopy spectra of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Exchange Membrane Fuel Cell Performance Modeling and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ould Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tulum-Riviera Maya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D model parameter sensitivity study for low temperature PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ould Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on green hydrogen : toward a green hydrogen ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed V de Rabat, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Transport Impedance in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects’ propagation to the electrolyte and catalyst layer in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Ionomer Degradation as a Consequence of Defective Anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th Meeting of the Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Electrochemical Society, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methods combining stochastic and deterministic algorithms for the interpretation of electrochemical impedance data – case study with Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Electrothermal Model for Internal Temperature Distribution in Lithium-Ion Battery Cell and Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244 ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden. pp.948-948, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02391918mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode Defects’ Propagation to the Electrolyte and Catalyst Layers in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced PerfluoroSulfonic Acid membrane degradation in defective anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance modeling of electrochemical systems Application to PEMFCs and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCLab seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Equivalent Electrical Circuit Model for the Characterization of MXene/Graphene Oxide Hybrid-Fiber Supercapacitors By Electrochemical Impedance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2022-011152mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Method Combining Genetic and Nelder-Mead Algorithms for the Interpretation of Electrochemical Impedance Data - Application to Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ait-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chemnitz, Germany. pp.105-110, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWIS57888.2022.9975125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Impedance Spectroscopy modeling – Application to PEMFCs and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIRTUAL FCS Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Transport Impedance in a Polymer Electrolyte Membrane Fuel Cell Equivalent Electrical Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Chemnitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect propagation at the anode in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza-Da-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF2021 - 25th EFCF Conference - Low-temperature Electrolysers, Fuel Cells H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la membrane perfluorée renforcée en présence d'un défaut de la couche anodique dans une pile à combustible PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e édition du Colloque National du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères (GFP), Nov 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and identification for Polymer Electrolyte Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cauffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Symposyum on Electrochemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la propagation d’un défaut anodique dans une pile à combustible à membrane échangeuse de protons (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Line Impedance Models Considering Oxygen Transport Limitations in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touhami S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Mxene/Graphene Supercapacitor Yarns Using Time and Frequency Models (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">235rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Limitations to Polymer Electrolyte Membrane Fuel Cells Durability, Reliability and Performances (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School - Hydrogen Technologies in Local Energy Hubs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping Aqueous Electrochemical Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Athouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Americas International Meeting on Electrochemistry and Solid State Science (AiMES) 2018 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Gas Stoichiometry on the Result of Accelerated Stress Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting (May 13-17, 2018) - Seattle, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale formulation of the overall rigidity of unsaturated expansive clays derived by micromechanical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a multi-scale form of Terzaghi’s effective stress principle for unsaturated expansive clays to simulate hydro-mechanical behavior during hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Duy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Porous Media (Interpore 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cincinnati, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Multi-Scale form of Terzaghi’s Effective Stress Principle for Unsaturated Expansive Clays to Simulate Hydro-Mechanical Behavior During Hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Duy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Unsaturated Soils (E-UNSAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.14024, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20160914024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of water sorption and desorption in Nafion membrane: influence of the interfacial mass transfer coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of particle correlation function in Terzaghi’s effective stress principle of unsaturated expensive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Duy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale form of Terzaghi's effective stress principle of unsaturated expansive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Mathematical and Computational Issues in the Geosciences (GS15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified form of Terzaghi's effective stress principle of unsaturated expansive clays derived by micromechanical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Praga, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified form of Terzaghi’s effective stress principle for unsaturated expansive clays rigorously derived from micro-structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mechanics Society, Colloquium 539</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local impedance in H2/air Proton Exchange Membrane Fuel Cells (PEMFC) : Theoretical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cond-mat.other]. Université Henri Poincaré - Nancy 1, 2011. English. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011NAN10042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach to analyze the role of the disjoining pressure in the overall stiffness of expansive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified form of Terzaghi's effective stress principle of unsaturated expansive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conferences on Unsaturated Soils: Research and Applications (UNSAT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Sydney, Australia. CRC Press, 2014, Unsaturated Soils: Research &amp; Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified form of Terzaghi's Effective Stress Principle of Unsaturated Expansive Clays Derived from Micromechanical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Hellmich; Bernhard Pichler; Dietmar Adam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Vienne, Austria. American Society of Civil Engineers, 2013, Poromechanics V: Proceedings of the Fifth Biot Conference on Poromechanics, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784412992.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of internal currents during start-up of a Proton Exchange Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Grenoble, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of diffusion impedance at the cathode of a proton exchange membrane fuel cell (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Hydrogen Energy Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Essen, Germany. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal currents in PEMFC during start-up or shut-down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Essen, Germany. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the origin of diffusion impedance in the porous cathode of a proton exchange membrane fuel cells (PEMFC) via electrochemical impedance spectroscopy (EIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Nancy, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of microwave-induced phonons by μ-Brillouin spectroscopy: Hypersound in ZnO on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Brizoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Winter School on Wave and Quantum Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Ustron, Poland. 129, pp.61 - 63, 2005, JOURNAL DE PHYSIQUE IV, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005129013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generalized Cauchy relation as an universal property of the amorphous state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bactavatchalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gilow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Winter School on Wave and Quantum Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Ustron, Poland. 129, pp.45 - 49, 2005, JOURNAL DE PHYSIQUE IV, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005129010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julia Mainka </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mainka5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1270-0023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155903969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julia MAINKA</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences - Associate Professor (CNU section 62)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Email: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julia.mainka@univ-lorraine.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUMMARY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current research</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modelling and characterization of electrochemical systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Polymer Electrolyte Fuel Cells (PEMFCs) and SuperCapacitors (SCs)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Electrochemistry</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coupled charge and mass transport phenomena</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Electrochemical Impedance Spectroscopy (EIS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Énergies et Mécanique Théorique et Appliquée (LEMTA) – CNRS UMR 7563 - Université de Lorraine (UL)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2 Avenue de la Forêt de Haye, BP 90161, 54505 Vandœuvre-lès-Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main teaching topics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thermodynamics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Heat transfer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fluid mechanics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculty of Science and Technology (FST) – UL</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Campus Aiguilettes – BP 70239 – 54506 Vandœuvre-lès-Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAREER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initial training</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">French-German degree program SaarLorLux in Physics</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 – Universität des Saarlandes (UdS), Saarbrücken, Germany</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 – Université Henri Poincaré (UHP), Nancy</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004-2005 – UdS, Saarbrücken, Germany</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2003-2004 - Centre Universitaire du Luxembourg (CUNLUX), Luxemburg</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2002-2003 – UdS, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main career elements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Professor – LEMTA-FST/UL, Nancy (2013/09-Now), Department Energy, research group &amp;quot;Hydrogen and Electrochemical Systems&amp;quot; (HSE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-Doc – LNCC (Laboratório Nacional de Computação Científica) - Petrópolis, RJ, Brasil (2011-2013), Multi-scale modeling of unsaturated deformable swelling media</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ph.D. - LEMTA – Nancy Université, Nancy (2007-2011), Study of local phenomena (distribution of mass and current) in the porous cathode of a polymer electrolyte membrane fuel cell (PEMFC) via electrochemical impedance spectroscopy (EIS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main teaching responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (lectures)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Application to energy systems (UE 801), M1 level of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST (2013-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy systems (UE Heat and fluid for energy), Introduction to energy conversion (UE Key energy technologies in decentralized energy systems), M1 level of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erasmus Mundus Joint Master Degree &amp;quot;Decentralised Smart Energy Systems&amp;quot; (DENSYS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST/UL (Nancy) - Royal Institute of Technology (KHT, Stockholm), Universitat Politècnica de Catalunya (UPC, Barcelona), Politecnico di Torino (PoliTo, Torino) (2019-now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy systems and phase transitions, M1 level of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Master Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> between Al-Farabi Kazakh National University (KazNU), Almaty (Kazakhstan) and UL, Nancy (2017-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction to thermodynamics (UE 563), L3 level of the Bachelor Fluid Mechanics and Energy (MFE), option Mechanics and Energy, FST (2019-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (practical courses), L3 level of the Bachelor MFE, option Mechanics and Energy and Civil Engineering, FST (2013-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current administrative responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">research group &amp;quot;Hydrogen and Electrochemical Systems&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (HSE), LEMTA (2018/01-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsible of the M2 level of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – speciality </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST/UL (09/2021-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Responsible of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">double diploma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> program </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">master Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (FST) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Engineering School École supérieure d'Ingénierie de l'Energie (ECINE) - Université Internationale de Rabat (UIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rabat, Morocco (2022-now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Council member</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Scientific Council of LEMTA (2018/01-Now), Councils of UL - Collégium Science and Technology (S&T, 2022-now) and FST (2018/10-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications, awards and congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13 invited conferences or seminaries</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">21 articles in indexed (13), not indexed (4) and national (4) scientific journals</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13 international conferences with proceedings</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15 international conferences without proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSIS news</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Piles à combustible: des défauts dans les électrodes peuvent se propager à dautres composants, 2022-06-03</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the University of Lorraine in 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (9)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator and main organizer of the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCLAB International Ph.D. Summer School Hydrogen Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2018, 2021),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator and main organizer of final seminary of the project </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPS Mirabelle 2H2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Hydrogène: une énergie pour quels usages?, Metz, 2015/06/25</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Main organizer of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 laboratory seminaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMTA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the organizing committee of 1 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (FDFC08, Nancy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International cooperation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wei GAO, Wilson College of Textiles, North Carolina Sate University (NCSU), Raleigh, NC, USA (2018-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific and professional societies memberships</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Electrochemical Society (ECS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Hydrogen Federation (Fédération de Recherche Hydrogène du CNRS, FRH2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Service and Research Unit FCLAB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Supervision</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D degree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (5)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peizhe WU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LEMTA - FST/UL (2021-Now), Modélisation avancée de supercapacités, supervision Olivier LOTTIN, Julia MAINKA, funding Région Grand-Est/FEDER STOCK'NRJ</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">William AIT-IDIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LEMTA - FST/UL (2020-Now), Performance et durabilité des catalyseurs à basse teneur en platine pour l'application PEMFC, supervision Olivier LOTTIN, Julia MAINKA, funding eit-raw materials ALPE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salah TOUHAMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LEMTA - FST/UL (2018/10-2022/05/16), Analyse des mécanismes de propagation de défauts dans les PEMFC via la distribution des densités de courants et des impédances locales et analyses ex-situ (PROPAGAPAC), supervision Olivier LOTTIN, Julia MAINKA, Jérôme DILLET, funding ADEME/LEMTA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saïd AIT HAMMOU TALEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – LEMTA – FST/UL (2015/10-2019/01/31), Hybridation directe des Piles à combustibles à membranes protoniques avec des supercapacités, topic Mechanics-Energetics, supervision Oliver LOTTIN, Jérôme DILLET, Julia MAINKA, funding Ministry of Education/DGA (ANR ASTRID)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Van Duy TRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – LEMTA – FST/UL (2013/10-2017/04/25), Prise en compte du caractère discontinue du solvent dans la modélisation mécanique des argiles gonflantes, topic Mechanics-Energetics, supervision Christian MOYNE, Julia MAINKA, funding Doctoral School EMMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2 degree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (12)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aouatef OUHAMMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – FST/UL (2023/03-08), Analyse des dégradations dans les piles à combustible à membrane échangeuse de protons, sector Energy, topic Mechanics-Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hilany YELLOZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– LEMTA – Mines Nancy/UL (2022/10-2023/02), Utilisation d’algorithmes stochastiques pour la caractérisation de systèmes électrochimiques – application aux piles à combustible à membrane échangeuse de protons (PEMFC), sector Research 3A, topic Energy, research group Hydrogen and Electrochemical Systems, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hugo Weber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – ENSEM/UL (2021/10 – 2022/02), Établissement du bilan des émissions de gaz à effet de serre du LEMTA : utilisation de l’outil « GES 1point5 »  research project 3A, topic Energy, supervision J. MAINKA, J-C. PERRIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Bustamante CASTANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Universidad EAFIT, Colombia (2020/02/15-2020/07/14), Modélisation physique et caractérisation de surcapacités dans le domaine fréquentiel, Topic Mechanical Engineering, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lothaire LANDRAGIN, Mathieu THOMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Mines Nancy/UL (2019/10-2020/02), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation physique et caractérisation de supercapacités dans le domaine fréquentiel,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> research project 3A, topic Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexis CAILLON, Qichao LIU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mines Nancy/UL (2018/10-2019/02), Modelisation physique et caractérisation de supercapacités filaires à base de graphène et d'oxydes de métaux de transition, research project 3A, topic Energy, supervision Julia MAINKA, Olivier LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salah TOUHAMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - FST/UL (2018/03-07), Impact du vieillissement de la membrane électrolyte sur les spectres d'impédance d'une monocellule de pile à combustible, topic Mechanics and Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alex MIEUGUEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mines Nancy/UL (2017/10-2018/02), Modelisation du comportement instationnaire d'une pile à combustible de type PEMFC en déficit d'alimentation en air et/ou hydrogène, research project 3A, topic Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibrahim MAMANE ACHIROU SOLLY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - FST/UL (2017/03-07), Modélisation de supercapacités et la confrontation aux données expérimentales, topic Mechanics and Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walid LALLAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - ETS, Montréal, Québec - FST/UL (2019/03-07), Conception d'un système de chauffage à condensation pour le domaine agroalimentaire nord-américain, topic Mechanics and Energy, supervision D. ROUSSE (ETS), J. MAINKA (LEMTA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. dissertation committees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sheng WAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – IJL –UL (2022/12/12), Métamatériaux acoustiques non-réciproques pour la réalisation de diodes acoustiques, Topic Physics, scientific committee A. Khelif (Univ. Franche-Comté), V. Tournat (Univ. Le Mans), B. Djafari-Rouhani (Univ. Lille), J. Mainka (UL), B. Assouar (UL -supervisor), M. Oudich (co-supervisor – UL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saïd AIT HAMMOU TALEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – LEMTA – UL (2019/01/31), Hybridation directe des Piles à combustibles à membranes protoniques avec des supercapacités, topic Mechanics-Energetics, scientific committee L. FLANDIN (Univ. Savoie-Mont Blanc, LEPMI), B. AUVITY (Univ. Nantes, LTeN), M-C. PERA (Univ. Bourgogne Franche-Comté, FCLAB), J. MAINKA (LEMTA, UL), O. LOTTIN (LEMTA, UL), J. DILLET (LEMTA, UL), M. BERVAS (DGA/ANR Astrid), O. CROSNIER (Univ. Nantes, IMN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florian CHAMPIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LGCB - ENTPE, Lyon (2017/09/19), Etude expérimentale du comportement hydro-mécanique de la terre crue compactée pour la construction, topic Civil Engineering, scientific committee D. GALLIPOLI (ISA, BTP, Univ. Pau), T. FEN-CHONG (IFSTTAR), J-C. MOREL (Conventry University, UK), J. MAINKA (LEMTA, UL), M. MORVAN (Univ. Blaise Pascal, Polytech' Clermont), H. WONG (LGCB, ENTPE), A. FABRI (LGCB, ENTPE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Main Factors Limiting the Performance of State-of-the-Art Polymer Electrolyte Membrane Fuel Cells in the 90-100 °C Temperature Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of short circuit applications on PEM fuel cell performance and degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 632, pp.236348. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.236348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic-deterministic algorithms for the interpretation of Electrochemical Impedance Spectroscopy spectra of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yelloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 518, pp.145673. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Transition Metals and Electrocatalyst Layer Thickness on the Pt‐Based Cathodes of Proton Exchange Membrane Fuel Cells – Do Multimetallic Electrocatalysts Necessarily Yield an Improved Performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (25), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202403212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion impedance in proton exchange membrane fuel cells – insights into electrochemical impedance spectra and equivalent electrical circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 472, pp.143430. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the platinum-loading in proton-exchange membrane fuel cell cathodes influence the durability of the membrane-electrode assembly?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mermoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Chemistry &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (4), pp.501-515. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3im00059a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Equivalent Electrical Circuit Model for the Characterization of MXene/Graphene Oxide Hybrid-Fiber Supercapacitors by Electrochemical Impedance Spectroscopy -Impact of fiber length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 404, pp.139740. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects' propagation in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230880. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel Cells I: Anode monitoring by ElectroChemical impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 481, pp.228908. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Line Impedance Models Considering Oxygen Transport Limitations in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166 (15), pp.F1209-F1217. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0891915jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsystèmes communicants : modélisation, fabrication et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hage-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oudich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Streque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1007), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20191007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Hybridization of Polymer Exchange Membrane Surface Fuel Cell with Small Aqueous Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2017, 18 (3), pp.299 - 305. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201700107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical evidence of the difference in kinetics of water sorption and desorption in Nafion® membrane and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 300, pp.50 - 56. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Interfacial Water Transfer on the Analysis of Dynamic Sorption and Desorption Experiments in Nafion® Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.927-941. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0927ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified Effective Stress Principle for Unsaturated Swelling Clays Derived from Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (5), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2013.06.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the estimation of high frequency parameters of Proton Exchange Membrane Fuel Cells via Electrochemical Impedance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 253, pp.381 - 391. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Oxygen Concentration Oscillation in the Gas Channel of Polymer Electrolyte Fuel Cells: A Comparison between Numerical and Analytical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (2), pp.87-98. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05002.0087ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional Model of Oxygen Transport Impedance Accounting for Convection Perpendicular to the Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.848 - 861. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201100193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proton exchange membrane fuel cell impedance model taking into account convection along the air channel: On the bias between the low frequency limit of the impedance and the slope of the polarization curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83, pp.13 - 27. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2012.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of internal currents during the start-up of a proton exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (22), pp.9451 - 9458. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Oxygen Depletion Along the Air Channel of a PEMFC on the Warburg Diffusion Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (11), pp.B1561-B1568. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3481560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Alternative to the Expression of Finite Warburg Diffusion Impedance in Porous Electrodes by Considering Oxygen Consumption Along the Air Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, ECS Transactions, 19 (32), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3268160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Modellierung einer PEM-Brennstoffzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VDI Berichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2036, pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of microwave-induced acoustic fields in LiNbO 3 by high-performance Brillouin microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bouvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (12), pp.2026 - 2030. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/38/12/026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global performance and degradation of PEMFC membrane and active layers at 95°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatef Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen (ICGH 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionomer membrane performances and durability for fuel cell application: coupled ex-situ/insitu approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic-deterministic algorithms for the interpretation of Electrochemical Impedance Spectroscopy spectra of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Exchange Membrane Fuel Cell Performance Modeling and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ould Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tulum-Riviera Maya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D model parameter sensitivity study for low temperature PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ould Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on green hydrogen : toward a green hydrogen ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed V de Rabat, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Transport Impedance in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects’ propagation to the electrolyte and catalyst layer in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Ionomer Degradation as a Consequence of Defective Anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th Meeting of the Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Electrochemical Society, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methods combining stochastic and deterministic algorithms for the interpretation of electrochemical impedance data – case study with Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Electrothermal Model for Internal Temperature Distribution in Lithium-Ion Battery Cell and Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244 ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden. pp.948-948, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02391918mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode Defects’ Propagation to the Electrolyte and Catalyst Layers in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced PerfluoroSulfonic Acid membrane degradation in defective anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance modeling of electrochemical systems Application to PEMFCs and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCLab seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Equivalent Electrical Circuit Model for the Characterization of MXene/Graphene Oxide Hybrid-Fiber Supercapacitors By Electrochemical Impedance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2022-011152mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Method Combining Genetic and Nelder-Mead Algorithms for the Interpretation of Electrochemical Impedance Data - Application to Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ait-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chemnitz, Germany. pp.105-110, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWIS57888.2022.9975125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Impedance Spectroscopy modeling – Application to PEMFCs and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIRTUAL FCS Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Transport Impedance in a Polymer Electrolyte Membrane Fuel Cell Equivalent Electrical Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Chemnitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect propagation at the anode in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza-Da-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF2021 - 25th EFCF Conference - Low-temperature Electrolysers, Fuel Cells H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la membrane perfluorée renforcée en présence d'un défaut de la couche anodique dans une pile à combustible PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e édition du Colloque National du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères (GFP), Nov 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and identification for Polymer Electrolyte Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cauffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Symposyum on Electrochemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la propagation d’un défaut anodique dans une pile à combustible à membrane échangeuse de protons (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Line Impedance Models Considering Oxygen Transport Limitations in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touhami S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Mxene/Graphene Supercapacitor Yarns Using Time and Frequency Models (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">235rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Limitations to Polymer Electrolyte Membrane Fuel Cells Durability, Reliability and Performances (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School - Hydrogen Technologies in Local Energy Hubs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping Aqueous Electrochemical Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Athouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Americas International Meeting on Electrochemistry and Solid State Science (AiMES) 2018 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Gas Stoichiometry on the Result of Accelerated Stress Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting (May 13-17, 2018) - Seattle, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale formulation of the overall rigidity of unsaturated expansive clays derived by micromechanical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a multi-scale form of Terzaghi’s effective stress principle for unsaturated expansive clays to simulate hydro-mechanical behavior during hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Duy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Porous Media (Interpore 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cincinnati, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Multi-Scale form of Terzaghi’s Effective Stress Principle for Unsaturated Expansive Clays to Simulate Hydro-Mechanical Behavior During Hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Duy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Unsaturated Soils (E-UNSAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.14024, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20160914024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of water sorption and desorption in Nafion membrane: influence of the interfacial mass transfer coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of particle correlation function in Terzaghi’s effective stress principle of unsaturated expensive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Duy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale form of Terzaghi's effective stress principle of unsaturated expansive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Mathematical and Computational Issues in the Geosciences (GS15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified form of Terzaghi's effective stress principle of unsaturated expansive clays derived by micromechanical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Praga, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified form of Terzaghi’s effective stress principle for unsaturated expansive clays rigorously derived from micro-structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mechanics Society, Colloquium 539</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local impedance in H2/air Proton Exchange Membrane Fuel Cells (PEMFC) : Theoretical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cond-mat.other]. Université Henri Poincaré - Nancy 1, 2011. English. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011NAN10042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach to analyze the role of the disjoining pressure in the overall stiffness of expansive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified form of Terzaghi's effective stress principle of unsaturated expansive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conferences on Unsaturated Soils: Research and Applications (UNSAT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Sydney, Australia. CRC Press, 2014, Unsaturated Soils: Research &amp; Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified form of Terzaghi's Effective Stress Principle of Unsaturated Expansive Clays Derived from Micromechanical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Hellmich; Bernhard Pichler; Dietmar Adam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Vienne, Austria. American Society of Civil Engineers, 2013, Poromechanics V: Proceedings of the Fifth Biot Conference on Poromechanics, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784412992.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of internal currents during start-up of a Proton Exchange Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Grenoble, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of diffusion impedance at the cathode of a proton exchange membrane fuel cell (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Hydrogen Energy Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Essen, Germany. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal currents in PEMFC during start-up or shut-down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Essen, Germany. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the origin of diffusion impedance in the porous cathode of a proton exchange membrane fuel cells (PEMFC) via electrochemical impedance spectroscopy (EIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Nancy, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of microwave-induced phonons by μ-Brillouin spectroscopy: Hypersound in ZnO on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Brizoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Winter School on Wave and Quantum Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Ustron, Poland. 129, pp.61 - 63, 2005, JOURNAL DE PHYSIQUE IV, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005129013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generalized Cauchy relation as an universal property of the amorphous state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bactavatchalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gilow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Winter School on Wave and Quantum Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Ustron, Poland. 129, pp.45 - 49, 2005, JOURNAL DE PHYSIQUE IV, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005129010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77819A63"/>
+    <w:nsid w:val="CBDCFCB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3960F673"/>
+    <w:nsid w:val="6238EF62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AD643FFB"/>
+    <w:nsid w:val="DE1029A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="26E7968B"/>
+    <w:nsid w:val="E8D2BF32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="04ACEB6C"/>
+    <w:nsid w:val="1F4F27C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="97CAC72A"/>
+    <w:nsid w:val="53500F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B2470806"/>
+    <w:nsid w:val="734C7423"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C590B766"/>
+    <w:nsid w:val="3B8AC18A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="45BCCDF5"/>
+    <w:nsid w:val="3B81BCC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="FD7A8FDD"/>
+    <w:nsid w:val="94C481C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C75E1CC6"/>
+    <w:nsid w:val="2845DF8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="87BC6967"/>
+    <w:nsid w:val="C33CDDBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="254D6C23"/>
+    <w:nsid w:val="73406AD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>