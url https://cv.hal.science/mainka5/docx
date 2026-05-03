--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julia Mainka </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mainka5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1270-0023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155903969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julia MAINKA</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences - Associate Professor (CNU section 62)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Email: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julia.mainka@univ-lorraine.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUMMARY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current research</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modelling and characterization of electrochemical systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Polymer Electrolyte Fuel Cells (PEMFCs) and SuperCapacitors (SCs)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Electrochemistry</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coupled charge and mass transport phenomena</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Electrochemical Impedance Spectroscopy (EIS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Énergies et Mécanique Théorique et Appliquée (LEMTA) – CNRS UMR 7563 - Université de Lorraine (UL)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2 Avenue de la Forêt de Haye, BP 90161, 54505 Vandœuvre-lès-Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main teaching topics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thermodynamics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Heat transfer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fluid mechanics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculty of Science and Technology (FST) – UL</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Campus Aiguilettes – BP 70239 – 54506 Vandœuvre-lès-Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAREER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initial training</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">French-German degree program SaarLorLux in Physics</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 – Universität des Saarlandes (UdS), Saarbrücken, Germany</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 – Université Henri Poincaré (UHP), Nancy</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004-2005 – UdS, Saarbrücken, Germany</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2003-2004 - Centre Universitaire du Luxembourg (CUNLUX), Luxemburg</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2002-2003 – UdS, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main career elements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Professor – LEMTA-FST/UL, Nancy (2013/09-Now), Department Energy, research group &amp;quot;Hydrogen and Electrochemical Systems&amp;quot; (HSE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-Doc – LNCC (Laboratório Nacional de Computação Científica) - Petrópolis, RJ, Brasil (2011-2013), Multi-scale modeling of unsaturated deformable swelling media</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ph.D. - LEMTA – Nancy Université, Nancy (2007-2011), Study of local phenomena (distribution of mass and current) in the porous cathode of a polymer electrolyte membrane fuel cell (PEMFC) via electrochemical impedance spectroscopy (EIS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main teaching responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (lectures)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Application to energy systems (UE 801), M1 level of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST (2013-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy systems (UE Heat and fluid for energy), Introduction to energy conversion (UE Key energy technologies in decentralized energy systems), M1 level of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erasmus Mundus Joint Master Degree &amp;quot;Decentralised Smart Energy Systems&amp;quot; (DENSYS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST/UL (Nancy) - Royal Institute of Technology (KHT, Stockholm), Universitat Politècnica de Catalunya (UPC, Barcelona), Politecnico di Torino (PoliTo, Torino) (2019-now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy systems and phase transitions, M1 level of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Master Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> between Al-Farabi Kazakh National University (KazNU), Almaty (Kazakhstan) and UL, Nancy (2017-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction to thermodynamics (UE 563), L3 level of the Bachelor Fluid Mechanics and Energy (MFE), option Mechanics and Energy, FST (2019-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (practical courses), L3 level of the Bachelor MFE, option Mechanics and Energy and Civil Engineering, FST (2013-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current administrative responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">research group &amp;quot;Hydrogen and Electrochemical Systems&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (HSE), LEMTA (2018/01-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsible of the M2 level of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – speciality </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST/UL (09/2021-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Responsible of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">double diploma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> program </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">master Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (FST) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Engineering School École supérieure d'Ingénierie de l'Energie (ECINE) - Université Internationale de Rabat (UIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rabat, Morocco (2022-now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Council member</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Scientific Council of LEMTA (2018/01-Now), Councils of UL - Collégium Science and Technology (S&T, 2022-now) and FST (2018/10-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications, awards and congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13 invited conferences or seminaries</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">21 articles in indexed (13), not indexed (4) and national (4) scientific journals</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13 international conferences with proceedings</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15 international conferences without proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSIS news</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Piles à combustible: des défauts dans les électrodes peuvent se propager à dautres composants, 2022-06-03</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the University of Lorraine in 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (9)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator and main organizer of the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCLAB International Ph.D. Summer School Hydrogen Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2018, 2021),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator and main organizer of final seminary of the project </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPS Mirabelle 2H2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Hydrogène: une énergie pour quels usages?, Metz, 2015/06/25</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Main organizer of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 laboratory seminaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMTA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the organizing committee of 1 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (FDFC08, Nancy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International cooperation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wei GAO, Wilson College of Textiles, North Carolina Sate University (NCSU), Raleigh, NC, USA (2018-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific and professional societies memberships</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Electrochemical Society (ECS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Hydrogen Federation (Fédération de Recherche Hydrogène du CNRS, FRH2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Service and Research Unit FCLAB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Supervision</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D degree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (5)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peizhe WU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LEMTA - FST/UL (2021-Now), Modélisation avancée de supercapacités, supervision Olivier LOTTIN, Julia MAINKA, funding Région Grand-Est/FEDER STOCK'NRJ</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">William AIT-IDIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LEMTA - FST/UL (2020-Now), Performance et durabilité des catalyseurs à basse teneur en platine pour l'application PEMFC, supervision Olivier LOTTIN, Julia MAINKA, funding eit-raw materials ALPE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salah TOUHAMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LEMTA - FST/UL (2018/10-2022/05/16), Analyse des mécanismes de propagation de défauts dans les PEMFC via la distribution des densités de courants et des impédances locales et analyses ex-situ (PROPAGAPAC), supervision Olivier LOTTIN, Julia MAINKA, Jérôme DILLET, funding ADEME/LEMTA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saïd AIT HAMMOU TALEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – LEMTA – FST/UL (2015/10-2019/01/31), Hybridation directe des Piles à combustibles à membranes protoniques avec des supercapacités, topic Mechanics-Energetics, supervision Oliver LOTTIN, Jérôme DILLET, Julia MAINKA, funding Ministry of Education/DGA (ANR ASTRID)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Van Duy TRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – LEMTA – FST/UL (2013/10-2017/04/25), Prise en compte du caractère discontinue du solvent dans la modélisation mécanique des argiles gonflantes, topic Mechanics-Energetics, supervision Christian MOYNE, Julia MAINKA, funding Doctoral School EMMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2 degree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (12)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aouatef OUHAMMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – FST/UL (2023/03-08), Analyse des dégradations dans les piles à combustible à membrane échangeuse de protons, sector Energy, topic Mechanics-Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hilany YELLOZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– LEMTA – Mines Nancy/UL (2022/10-2023/02), Utilisation d’algorithmes stochastiques pour la caractérisation de systèmes électrochimiques – application aux piles à combustible à membrane échangeuse de protons (PEMFC), sector Research 3A, topic Energy, research group Hydrogen and Electrochemical Systems, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hugo Weber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – ENSEM/UL (2021/10 – 2022/02), Établissement du bilan des émissions de gaz à effet de serre du LEMTA : utilisation de l’outil « GES 1point5 »  research project 3A, topic Energy, supervision J. MAINKA, J-C. PERRIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Bustamante CASTANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Universidad EAFIT, Colombia (2020/02/15-2020/07/14), Modélisation physique et caractérisation de surcapacités dans le domaine fréquentiel, Topic Mechanical Engineering, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lothaire LANDRAGIN, Mathieu THOMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Mines Nancy/UL (2019/10-2020/02), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation physique et caractérisation de supercapacités dans le domaine fréquentiel,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> research project 3A, topic Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexis CAILLON, Qichao LIU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mines Nancy/UL (2018/10-2019/02), Modelisation physique et caractérisation de supercapacités filaires à base de graphène et d'oxydes de métaux de transition, research project 3A, topic Energy, supervision Julia MAINKA, Olivier LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salah TOUHAMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - FST/UL (2018/03-07), Impact du vieillissement de la membrane électrolyte sur les spectres d'impédance d'une monocellule de pile à combustible, topic Mechanics and Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alex MIEUGUEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mines Nancy/UL (2017/10-2018/02), Modelisation du comportement instationnaire d'une pile à combustible de type PEMFC en déficit d'alimentation en air et/ou hydrogène, research project 3A, topic Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibrahim MAMANE ACHIROU SOLLY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - FST/UL (2017/03-07), Modélisation de supercapacités et la confrontation aux données expérimentales, topic Mechanics and Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walid LALLAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - ETS, Montréal, Québec - FST/UL (2019/03-07), Conception d'un système de chauffage à condensation pour le domaine agroalimentaire nord-américain, topic Mechanics and Energy, supervision D. ROUSSE (ETS), J. MAINKA (LEMTA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. dissertation committees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sheng WAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – IJL –UL (2022/12/12), Métamatériaux acoustiques non-réciproques pour la réalisation de diodes acoustiques, Topic Physics, scientific committee A. Khelif (Univ. Franche-Comté), V. Tournat (Univ. Le Mans), B. Djafari-Rouhani (Univ. Lille), J. Mainka (UL), B. Assouar (UL -supervisor), M. Oudich (co-supervisor – UL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saïd AIT HAMMOU TALEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – LEMTA – UL (2019/01/31), Hybridation directe des Piles à combustibles à membranes protoniques avec des supercapacités, topic Mechanics-Energetics, scientific committee L. FLANDIN (Univ. Savoie-Mont Blanc, LEPMI), B. AUVITY (Univ. Nantes, LTeN), M-C. PERA (Univ. Bourgogne Franche-Comté, FCLAB), J. MAINKA (LEMTA, UL), O. LOTTIN (LEMTA, UL), J. DILLET (LEMTA, UL), M. BERVAS (DGA/ANR Astrid), O. CROSNIER (Univ. Nantes, IMN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florian CHAMPIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LGCB - ENTPE, Lyon (2017/09/19), Etude expérimentale du comportement hydro-mécanique de la terre crue compactée pour la construction, topic Civil Engineering, scientific committee D. GALLIPOLI (ISA, BTP, Univ. Pau), T. FEN-CHONG (IFSTTAR), J-C. MOREL (Conventry University, UK), J. MAINKA (LEMTA, UL), M. MORVAN (Univ. Blaise Pascal, Polytech' Clermont), H. WONG (LGCB, ENTPE), A. FABRI (LGCB, ENTPE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Main Factors Limiting the Performance of State-of-the-Art Polymer Electrolyte Membrane Fuel Cells in the 90-100 °C Temperature Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of short circuit applications on PEM fuel cell performance and degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 632, pp.236348. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.236348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic-deterministic algorithms for the interpretation of Electrochemical Impedance Spectroscopy spectra of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yelloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 518, pp.145673. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Transition Metals and Electrocatalyst Layer Thickness on the Pt‐Based Cathodes of Proton Exchange Membrane Fuel Cells – Do Multimetallic Electrocatalysts Necessarily Yield an Improved Performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (25), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202403212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion impedance in proton exchange membrane fuel cells – insights into electrochemical impedance spectra and equivalent electrical circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 472, pp.143430. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the platinum-loading in proton-exchange membrane fuel cell cathodes influence the durability of the membrane-electrode assembly?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mermoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Chemistry &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (4), pp.501-515. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3im00059a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Equivalent Electrical Circuit Model for the Characterization of MXene/Graphene Oxide Hybrid-Fiber Supercapacitors by Electrochemical Impedance Spectroscopy -Impact of fiber length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 404, pp.139740. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects' propagation in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230880. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel Cells I: Anode monitoring by ElectroChemical impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 481, pp.228908. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Line Impedance Models Considering Oxygen Transport Limitations in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166 (15), pp.F1209-F1217. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0891915jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsystèmes communicants : modélisation, fabrication et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hage-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oudich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Streque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1007), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20191007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Hybridization of Polymer Exchange Membrane Surface Fuel Cell with Small Aqueous Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2017, 18 (3), pp.299 - 305. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201700107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical evidence of the difference in kinetics of water sorption and desorption in Nafion® membrane and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 300, pp.50 - 56. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Interfacial Water Transfer on the Analysis of Dynamic Sorption and Desorption Experiments in Nafion® Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.927-941. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0927ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified Effective Stress Principle for Unsaturated Swelling Clays Derived from Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (5), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2013.06.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the estimation of high frequency parameters of Proton Exchange Membrane Fuel Cells via Electrochemical Impedance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 253, pp.381 - 391. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Oxygen Concentration Oscillation in the Gas Channel of Polymer Electrolyte Fuel Cells: A Comparison between Numerical and Analytical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (2), pp.87-98. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05002.0087ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional Model of Oxygen Transport Impedance Accounting for Convection Perpendicular to the Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.848 - 861. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201100193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proton exchange membrane fuel cell impedance model taking into account convection along the air channel: On the bias between the low frequency limit of the impedance and the slope of the polarization curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83, pp.13 - 27. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2012.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of internal currents during the start-up of a proton exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (22), pp.9451 - 9458. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Oxygen Depletion Along the Air Channel of a PEMFC on the Warburg Diffusion Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (11), pp.B1561-B1568. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3481560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Alternative to the Expression of Finite Warburg Diffusion Impedance in Porous Electrodes by Considering Oxygen Consumption Along the Air Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, ECS Transactions, 19 (32), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3268160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Modellierung einer PEM-Brennstoffzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VDI Berichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2036, pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of microwave-induced acoustic fields in LiNbO 3 by high-performance Brillouin microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bouvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (12), pp.2026 - 2030. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/38/12/026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global performance and degradation of PEMFC membrane and active layers at 95°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatef Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen (ICGH 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionomer membrane performances and durability for fuel cell application: coupled ex-situ/insitu approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic-deterministic algorithms for the interpretation of Electrochemical Impedance Spectroscopy spectra of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Exchange Membrane Fuel Cell Performance Modeling and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ould Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tulum-Riviera Maya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D model parameter sensitivity study for low temperature PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ould Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on green hydrogen : toward a green hydrogen ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed V de Rabat, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Transport Impedance in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects’ propagation to the electrolyte and catalyst layer in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Ionomer Degradation as a Consequence of Defective Anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th Meeting of the Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Electrochemical Society, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methods combining stochastic and deterministic algorithms for the interpretation of electrochemical impedance data – case study with Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Electrothermal Model for Internal Temperature Distribution in Lithium-Ion Battery Cell and Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244 ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden. pp.948-948, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02391918mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode Defects’ Propagation to the Electrolyte and Catalyst Layers in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced PerfluoroSulfonic Acid membrane degradation in defective anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance modeling of electrochemical systems Application to PEMFCs and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCLab seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Equivalent Electrical Circuit Model for the Characterization of MXene/Graphene Oxide Hybrid-Fiber Supercapacitors By Electrochemical Impedance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2022-011152mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Method Combining Genetic and Nelder-Mead Algorithms for the Interpretation of Electrochemical Impedance Data - Application to Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ait-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chemnitz, Germany. pp.105-110, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWIS57888.2022.9975125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Impedance Spectroscopy modeling – Application to PEMFCs and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIRTUAL FCS Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Transport Impedance in a Polymer Electrolyte Membrane Fuel Cell Equivalent Electrical Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Chemnitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect propagation at the anode in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza-Da-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF2021 - 25th EFCF Conference - Low-temperature Electrolysers, Fuel Cells H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la membrane perfluorée renforcée en présence d'un défaut de la couche anodique dans une pile à combustible PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e édition du Colloque National du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères (GFP), Nov 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and identification for Polymer Electrolyte Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cauffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Symposyum on Electrochemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la propagation d’un défaut anodique dans une pile à combustible à membrane échangeuse de protons (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Line Impedance Models Considering Oxygen Transport Limitations in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touhami S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Mxene/Graphene Supercapacitor Yarns Using Time and Frequency Models (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">235rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Limitations to Polymer Electrolyte Membrane Fuel Cells Durability, Reliability and Performances (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School - Hydrogen Technologies in Local Energy Hubs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping Aqueous Electrochemical Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Athouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Americas International Meeting on Electrochemistry and Solid State Science (AiMES) 2018 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Gas Stoichiometry on the Result of Accelerated Stress Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting (May 13-17, 2018) - Seattle, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale formulation of the overall rigidity of unsaturated expansive clays derived by micromechanical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a multi-scale form of Terzaghi’s effective stress principle for unsaturated expansive clays to simulate hydro-mechanical behavior during hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Duy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Porous Media (Interpore 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cincinnati, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Multi-Scale form of Terzaghi’s Effective Stress Principle for Unsaturated Expansive Clays to Simulate Hydro-Mechanical Behavior During Hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Duy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Unsaturated Soils (E-UNSAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.14024, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20160914024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of water sorption and desorption in Nafion membrane: influence of the interfacial mass transfer coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of particle correlation function in Terzaghi’s effective stress principle of unsaturated expensive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Duy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale form of Terzaghi's effective stress principle of unsaturated expansive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Mathematical and Computational Issues in the Geosciences (GS15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified form of Terzaghi's effective stress principle of unsaturated expansive clays derived by micromechanical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Praga, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified form of Terzaghi’s effective stress principle for unsaturated expansive clays rigorously derived from micro-structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mechanics Society, Colloquium 539</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local impedance in H2/air Proton Exchange Membrane Fuel Cells (PEMFC) : Theoretical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cond-mat.other]. Université Henri Poincaré - Nancy 1, 2011. English. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011NAN10042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach to analyze the role of the disjoining pressure in the overall stiffness of expansive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified form of Terzaghi's effective stress principle of unsaturated expansive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conferences on Unsaturated Soils: Research and Applications (UNSAT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Sydney, Australia. CRC Press, 2014, Unsaturated Soils: Research &amp; Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified form of Terzaghi's Effective Stress Principle of Unsaturated Expansive Clays Derived from Micromechanical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Hellmich; Bernhard Pichler; Dietmar Adam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Vienne, Austria. American Society of Civil Engineers, 2013, Poromechanics V: Proceedings of the Fifth Biot Conference on Poromechanics, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784412992.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of internal currents during start-up of a Proton Exchange Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Grenoble, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of diffusion impedance at the cathode of a proton exchange membrane fuel cell (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Hydrogen Energy Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Essen, Germany. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal currents in PEMFC during start-up or shut-down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Essen, Germany. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the origin of diffusion impedance in the porous cathode of a proton exchange membrane fuel cells (PEMFC) via electrochemical impedance spectroscopy (EIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Nancy, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of microwave-induced phonons by μ-Brillouin spectroscopy: Hypersound in ZnO on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Brizoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Winter School on Wave and Quantum Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Ustron, Poland. 129, pp.61 - 63, 2005, JOURNAL DE PHYSIQUE IV, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005129013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generalized Cauchy relation as an universal property of the amorphous state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bactavatchalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gilow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Winter School on Wave and Quantum Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Ustron, Poland. 129, pp.45 - 49, 2005, JOURNAL DE PHYSIQUE IV, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005129010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julia Mainka </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mainka5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1270-0023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155903969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julia MAINKA</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences - Associate Professor (CNU section 62)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Email: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julia.mainka@univ-lorraine.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUMMARY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current research</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modelling and characterization of electrochemical systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Polymer Electrolyte Fuel Cells (PEMFCs) and SuperCapacitors (SCs)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Electrochemistry</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coupled charge and mass transport phenomena</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Electrochemical Impedance Spectroscopy (EIS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Énergies et Mécanique Théorique et Appliquée (LEMTA) – CNRS UMR 7563 - Université de Lorraine (UL)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2 Avenue de la Forêt de Haye, BP 90161, 54505 Vandœuvre-lès-Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main teaching topics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thermodynamics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Heat transfer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fluid mechanics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculty of Science and Technology (FST) – UL</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Campus Aiguilettes – BP 70239 – 54506 Vandœuvre-lès-Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAREER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initial training</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">French-German degree program SaarLorLux in Physics</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 – Universität des Saarlandes (UdS), Saarbrücken, Germany</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 – Université Henri Poincaré (UHP), Nancy</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004-2005 – UdS, Saarbrücken, Germany</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2003-2004 - Centre Universitaire du Luxembourg (CUNLUX), Luxemburg</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2002-2003 – UdS, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main career elements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Professor – LEMTA-FST/UL, Nancy (2013/09-Now), Department Energy, research group &amp;quot;Hydrogen and Electrochemical Systems&amp;quot; (HSE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-Doc – LNCC (Laboratório Nacional de Computação Científica) - Petrópolis, RJ, Brasil (2011-2013), Multi-scale modeling of unsaturated deformable swelling media</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ph.D. - LEMTA – Nancy Université, Nancy (2007-2011), Study of local phenomena (distribution of mass and current) in the porous cathode of a polymer electrolyte membrane fuel cell (PEMFC) via electrochemical impedance spectroscopy (EIS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main teaching responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (lectures)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Application to energy systems (UE 801), M1 level of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST (2013-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy systems (UE Heat and fluid for energy), Introduction to energy conversion (UE Key energy technologies in decentralized energy systems), M1 level of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erasmus Mundus Joint Master Degree &amp;quot;Decentralised Smart Energy Systems&amp;quot; (DENSYS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST/UL (Nancy) - Royal Institute of Technology (KHT, Stockholm), Universitat Politècnica de Catalunya (UPC, Barcelona), Politecnico di Torino (PoliTo, Torino) (2019-now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy systems and phase transitions, M1 level of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Master Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> between Al-Farabi Kazakh National University (KazNU), Almaty (Kazakhstan) and UL, Nancy (2017-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction to thermodynamics (UE 563), L3 level of the Bachelor Fluid Mechanics and Energy (MFE), option Mechanics and Energy, FST (2019-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (practical courses), L3 level of the Bachelor MFE, option Mechanics and Energy and Civil Engineering, FST (2013-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current administrative responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">research group &amp;quot;Hydrogen and Electrochemical Systems&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (HSE), LEMTA (2018/01-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsible of the M2 level of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – speciality </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST/UL (09/2021-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Responsible of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">double diploma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> program </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">master Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (FST) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Engineering School École supérieure d'Ingénierie de l'Energie (ECINE) - Université Internationale de Rabat (UIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rabat, Morocco (2022-now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Council member</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Scientific Council of LEMTA (2018/01-Now), Councils of UL - Collégium Science and Technology (S&T, 2022-now) and FST (2018/10-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications, awards and congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13 invited conferences or seminaries</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">21 articles in indexed (13), not indexed (4) and national (4) scientific journals</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13 international conferences with proceedings</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15 international conferences without proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSIS news</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Piles à combustible: des défauts dans les électrodes peuvent se propager à dautres composants, 2022-06-03</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the University of Lorraine in 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (9)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator and main organizer of the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCLAB International Ph.D. Summer School Hydrogen Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2018, 2021),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator and main organizer of final seminary of the project </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPS Mirabelle 2H2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Hydrogène: une énergie pour quels usages?, Metz, 2015/06/25</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Main organizer of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 laboratory seminaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMTA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the organizing committee of 1 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (FDFC08, Nancy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International cooperation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wei GAO, Wilson College of Textiles, North Carolina Sate University (NCSU), Raleigh, NC, USA (2018-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific and professional societies memberships</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Electrochemical Society (ECS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Hydrogen Federation (Fédération de Recherche Hydrogène du CNRS, FRH2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Service and Research Unit FCLAB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Supervision</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D degree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (5)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peizhe WU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LEMTA - FST/UL (2021-Now), Modélisation avancée de supercapacités, supervision Olivier LOTTIN, Julia MAINKA, funding Région Grand-Est/FEDER STOCK'NRJ</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">William AIT-IDIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LEMTA - FST/UL (2020-Now), Performance et durabilité des catalyseurs à basse teneur en platine pour l'application PEMFC, supervision Olivier LOTTIN, Julia MAINKA, funding eit-raw materials ALPE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salah TOUHAMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LEMTA - FST/UL (2018/10-2022/05/16), Analyse des mécanismes de propagation de défauts dans les PEMFC via la distribution des densités de courants et des impédances locales et analyses ex-situ (PROPAGAPAC), supervision Olivier LOTTIN, Julia MAINKA, Jérôme DILLET, funding ADEME/LEMTA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saïd AIT HAMMOU TALEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – LEMTA – FST/UL (2015/10-2019/01/31), Hybridation directe des Piles à combustibles à membranes protoniques avec des supercapacités, topic Mechanics-Energetics, supervision Oliver LOTTIN, Jérôme DILLET, Julia MAINKA, funding Ministry of Education/DGA (ANR ASTRID)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Van Duy TRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – LEMTA – FST/UL (2013/10-2017/04/25), Prise en compte du caractère discontinue du solvent dans la modélisation mécanique des argiles gonflantes, topic Mechanics-Energetics, supervision Christian MOYNE, Julia MAINKA, funding Doctoral School EMMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2 degree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (12)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aouatef OUHAMMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – FST/UL (2023/03-08), Analyse des dégradations dans les piles à combustible à membrane échangeuse de protons, sector Energy, topic Mechanics-Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hilany YELLOZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– LEMTA – Mines Nancy/UL (2022/10-2023/02), Utilisation d’algorithmes stochastiques pour la caractérisation de systèmes électrochimiques – application aux piles à combustible à membrane échangeuse de protons (PEMFC), sector Research 3A, topic Energy, research group Hydrogen and Electrochemical Systems, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hugo Weber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – ENSEM/UL (2021/10 – 2022/02), Établissement du bilan des émissions de gaz à effet de serre du LEMTA : utilisation de l’outil « GES 1point5 »  research project 3A, topic Energy, supervision J. MAINKA, J-C. PERRIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Bustamante CASTANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Universidad EAFIT, Colombia (2020/02/15-2020/07/14), Modélisation physique et caractérisation de surcapacités dans le domaine fréquentiel, Topic Mechanical Engineering, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lothaire LANDRAGIN, Mathieu THOMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Mines Nancy/UL (2019/10-2020/02), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation physique et caractérisation de supercapacités dans le domaine fréquentiel,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> research project 3A, topic Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexis CAILLON, Qichao LIU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mines Nancy/UL (2018/10-2019/02), Modelisation physique et caractérisation de supercapacités filaires à base de graphène et d'oxydes de métaux de transition, research project 3A, topic Energy, supervision Julia MAINKA, Olivier LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salah TOUHAMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - FST/UL (2018/03-07), Impact du vieillissement de la membrane électrolyte sur les spectres d'impédance d'une monocellule de pile à combustible, topic Mechanics and Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alex MIEUGUEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mines Nancy/UL (2017/10-2018/02), Modelisation du comportement instationnaire d'une pile à combustible de type PEMFC en déficit d'alimentation en air et/ou hydrogène, research project 3A, topic Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibrahim MAMANE ACHIROU SOLLY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - FST/UL (2017/03-07), Modélisation de supercapacités et la confrontation aux données expérimentales, topic Mechanics and Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walid LALLAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - ETS, Montréal, Québec - FST/UL (2019/03-07), Conception d'un système de chauffage à condensation pour le domaine agroalimentaire nord-américain, topic Mechanics and Energy, supervision D. ROUSSE (ETS), J. MAINKA (LEMTA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. dissertation committees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sheng WAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – IJL –UL (2022/12/12), Métamatériaux acoustiques non-réciproques pour la réalisation de diodes acoustiques, Topic Physics, scientific committee A. Khelif (Univ. Franche-Comté), V. Tournat (Univ. Le Mans), B. Djafari-Rouhani (Univ. Lille), J. Mainka (UL), B. Assouar (UL -supervisor), M. Oudich (co-supervisor – UL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saïd AIT HAMMOU TALEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – LEMTA – UL (2019/01/31), Hybridation directe des Piles à combustibles à membranes protoniques avec des supercapacités, topic Mechanics-Energetics, scientific committee L. FLANDIN (Univ. Savoie-Mont Blanc, LEPMI), B. AUVITY (Univ. Nantes, LTeN), M-C. PERA (Univ. Bourgogne Franche-Comté, FCLAB), J. MAINKA (LEMTA, UL), O. LOTTIN (LEMTA, UL), J. DILLET (LEMTA, UL), M. BERVAS (DGA/ANR Astrid), O. CROSNIER (Univ. Nantes, IMN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florian CHAMPIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LGCB - ENTPE, Lyon (2017/09/19), Etude expérimentale du comportement hydro-mécanique de la terre crue compactée pour la construction, topic Civil Engineering, scientific committee D. GALLIPOLI (ISA, BTP, Univ. Pau), T. FEN-CHONG (IFSTTAR), J-C. MOREL (Conventry University, UK), J. MAINKA (LEMTA, UL), M. MORVAN (Univ. Blaise Pascal, Polytech' Clermont), H. WONG (LGCB, ENTPE), A. FABRI (LGCB, ENTPE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Main Factors Limiting the Performance of State-of-the-Art Polymer Electrolyte Membrane Fuel Cells in the 90-100 °C Temperature Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of short circuit applications on PEM fuel cell performance and degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 632, pp.236348. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.236348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic-deterministic algorithms for the interpretation of Electrochemical Impedance Spectroscopy spectra of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yelloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 518, pp.145673. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Transition Metals and Electrocatalyst Layer Thickness on the Pt‐Based Cathodes of Proton Exchange Membrane Fuel Cells – Do Multimetallic Electrocatalysts Necessarily Yield an Improved Performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (25), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202403212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion impedance in proton exchange membrane fuel cells – insights into electrochemical impedance spectra and equivalent electrical circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 472, pp.143430. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the platinum-loading in proton-exchange membrane fuel cell cathodes influence the durability of the membrane-electrode assembly?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mermoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Chemistry &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (4), pp.501-515. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3im00059a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Equivalent Electrical Circuit Model for the Characterization of MXene/Graphene Oxide Hybrid-Fiber Supercapacitors by Electrochemical Impedance Spectroscopy -Impact of fiber length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 404, pp.139740. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects' propagation in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230880. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel Cells I: Anode monitoring by ElectroChemical impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 481, pp.228908. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Line Impedance Models Considering Oxygen Transport Limitations in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166 (15), pp.F1209-F1217. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0891915jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsystèmes communicants : modélisation, fabrication et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hage-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oudich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Streque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1007), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20191007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Hybridization of Polymer Exchange Membrane Surface Fuel Cell with Small Aqueous Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2017, 18 (3), pp.299 - 305. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201700107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical evidence of the difference in kinetics of water sorption and desorption in Nafion® membrane and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 300, pp.50 - 56. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Interfacial Water Transfer on the Analysis of Dynamic Sorption and Desorption Experiments in Nafion® Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.927-941. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0927ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified Effective Stress Principle for Unsaturated Swelling Clays Derived from Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (5), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2013.06.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the estimation of high frequency parameters of Proton Exchange Membrane Fuel Cells via Electrochemical Impedance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 253, pp.381 - 391. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Oxygen Concentration Oscillation in the Gas Channel of Polymer Electrolyte Fuel Cells: A Comparison between Numerical and Analytical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (2), pp.87-98. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05002.0087ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional Model of Oxygen Transport Impedance Accounting for Convection Perpendicular to the Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.848 - 861. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201100193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proton exchange membrane fuel cell impedance model taking into account convection along the air channel: On the bias between the low frequency limit of the impedance and the slope of the polarization curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83, pp.13 - 27. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2012.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of internal currents during the start-up of a proton exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (22), pp.9451 - 9458. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Oxygen Depletion Along the Air Channel of a PEMFC on the Warburg Diffusion Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (11), pp.B1561-B1568. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3481560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Alternative to the Expression of Finite Warburg Diffusion Impedance in Porous Electrodes by Considering Oxygen Consumption Along the Air Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, ECS Transactions, 19 (32), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3268160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Modellierung einer PEM-Brennstoffzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VDI Berichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2036, pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of microwave-induced acoustic fields in LiNbO 3 by high-performance Brillouin microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bouvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (12), pp.2026 - 2030. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/38/12/026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global performance and degradation of PEMFC membrane and active layers at 95°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatef Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen (ICGH 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic-deterministic algorithms for the interpretation of Electrochemical Impedance Spectroscopy spectra of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionomer membrane performances and durability for fuel cell application: coupled ex-situ/insitu approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Exchange Membrane Fuel Cell Performance Modeling and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ould Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tulum-Riviera Maya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D model parameter sensitivity study for low temperature PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ould Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on green hydrogen : toward a green hydrogen ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed V de Rabat, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Transport Impedance in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects’ propagation to the electrolyte and catalyst layer in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Ionomer Degradation as a Consequence of Defective Anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th Meeting of the Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Electrochemical Society, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methods combining stochastic and deterministic algorithms for the interpretation of electrochemical impedance data – case study with Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Electrothermal Model for Internal Temperature Distribution in Lithium-Ion Battery Cell and Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244 ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden. pp.948-948, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02391918mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode Defects’ Propagation to the Electrolyte and Catalyst Layers in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced PerfluoroSulfonic Acid membrane degradation in defective anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance modeling of electrochemical systems Application to PEMFCs and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCLab seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Equivalent Electrical Circuit Model for the Characterization of MXene/Graphene Oxide Hybrid-Fiber Supercapacitors By Electrochemical Impedance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2022-011152mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Transport Impedance in a Polymer Electrolyte Membrane Fuel Cell Equivalent Electrical Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Chemnitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Impedance Spectroscopy modeling – Application to PEMFCs and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIRTUAL FCS Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Method Combining Genetic and Nelder-Mead Algorithms for the Interpretation of Electrochemical Impedance Data - Application to Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ait-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chemnitz, Germany. pp.105-110, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWIS57888.2022.9975125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect propagation at the anode in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza-Da-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF2021 - 25th EFCF Conference - Low-temperature Electrolysers, Fuel Cells H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la membrane perfluorée renforcée en présence d'un défaut de la couche anodique dans une pile à combustible PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e édition du Colloque National du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères (GFP), Nov 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and identification for Polymer Electrolyte Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cauffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Symposyum on Electrochemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la propagation d’un défaut anodique dans une pile à combustible à membrane échangeuse de protons (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Line Impedance Models Considering Oxygen Transport Limitations in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touhami S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Mxene/Graphene Supercapacitor Yarns Using Time and Frequency Models (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">235rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Limitations to Polymer Electrolyte Membrane Fuel Cells Durability, Reliability and Performances (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School - Hydrogen Technologies in Local Energy Hubs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping Aqueous Electrochemical Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Athouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Americas International Meeting on Electrochemistry and Solid State Science (AiMES) 2018 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Gas Stoichiometry on the Result of Accelerated Stress Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting (May 13-17, 2018) - Seattle, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale formulation of the overall rigidity of unsaturated expansive clays derived by micromechanical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a multi-scale form of Terzaghi’s effective stress principle for unsaturated expansive clays to simulate hydro-mechanical behavior during hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Duy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Porous Media (Interpore 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cincinnati, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Multi-Scale form of Terzaghi’s Effective Stress Principle for Unsaturated Expansive Clays to Simulate Hydro-Mechanical Behavior During Hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Duy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Unsaturated Soils (E-UNSAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.14024, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20160914024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of water sorption and desorption in Nafion membrane: influence of the interfacial mass transfer coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of particle correlation function in Terzaghi’s effective stress principle of unsaturated expensive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Duy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale form of Terzaghi's effective stress principle of unsaturated expansive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Mathematical and Computational Issues in the Geosciences (GS15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified form of Terzaghi's effective stress principle of unsaturated expansive clays derived by micromechanical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Praga, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified form of Terzaghi’s effective stress principle for unsaturated expansive clays rigorously derived from micro-structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mechanics Society, Colloquium 539</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local impedance in H2/air Proton Exchange Membrane Fuel Cells (PEMFC) : Theoretical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cond-mat.other]. Université Henri Poincaré - Nancy 1, 2011. English. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011NAN10042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach to analyze the role of the disjoining pressure in the overall stiffness of expansive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified form of Terzaghi's effective stress principle of unsaturated expansive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conferences on Unsaturated Soils: Research and Applications (UNSAT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Sydney, Australia. CRC Press, 2014, Unsaturated Soils: Research &amp; Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified form of Terzaghi's Effective Stress Principle of Unsaturated Expansive Clays Derived from Micromechanical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Hellmich; Bernhard Pichler; Dietmar Adam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Vienne, Austria. American Society of Civil Engineers, 2013, Poromechanics V: Proceedings of the Fifth Biot Conference on Poromechanics, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784412992.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of internal currents during start-up of a Proton Exchange Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Grenoble, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of diffusion impedance at the cathode of a proton exchange membrane fuel cell (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Hydrogen Energy Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Essen, Germany. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal currents in PEMFC during start-up or shut-down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Essen, Germany. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the origin of diffusion impedance in the porous cathode of a proton exchange membrane fuel cells (PEMFC) via electrochemical impedance spectroscopy (EIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Nancy, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of microwave-induced phonons by μ-Brillouin spectroscopy: Hypersound in ZnO on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Brizoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Winter School on Wave and Quantum Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Ustron, Poland. 129, pp.61 - 63, 2005, JOURNAL DE PHYSIQUE IV, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005129013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generalized Cauchy relation as an universal property of the amorphous state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bactavatchalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gilow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Winter School on Wave and Quantum Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Ustron, Poland. 129, pp.45 - 49, 2005, JOURNAL DE PHYSIQUE IV, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005129010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBDCFCB2"/>
+    <w:nsid w:val="1F3C8E4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6238EF62"/>
+    <w:nsid w:val="5F104142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DE1029A2"/>
+    <w:nsid w:val="2C2E96EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E8D2BF32"/>
+    <w:nsid w:val="A49DB43F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1F4F27C7"/>
+    <w:nsid w:val="9F7A7537"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="53500F25"/>
+    <w:nsid w:val="41786828"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="734C7423"/>
+    <w:nsid w:val="E90BB8F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3B8AC18A"/>
+    <w:nsid w:val="1C646A6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3B81BCC7"/>
+    <w:nsid w:val="179F84D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="94C481C1"/>
+    <w:nsid w:val="F5D85CC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2845DF8F"/>
+    <w:nsid w:val="C28049AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C33CDDBF"/>
+    <w:nsid w:val="B9C60A7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="73406AD4"/>
+    <w:nsid w:val="9A4CDCEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2150,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mainka5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1270-0023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155903969" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julia.mainka@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insis.cnrs.fr/fr/cnrsinfo/piles-combustible-des-defauts-dans-les-electrodes-peuvent-se-propager-dautres-composants" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://summer-school-hydrogen-nancy.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouhammi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mainka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147320" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gustin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhe Wu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.236348" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touhami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yelloz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.145673" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sgarbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labarde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jourdin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202403212" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279060v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279868v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3im00059a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanfei He" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139740" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230880" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228908" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0891915jes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tisserand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brown" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillemet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201700107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.09.053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417580v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0927ecst" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio A. Murad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidarta A. Lima" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2013.06.0107" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.12.064" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lamibrac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0087ecst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100193" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CGDH801-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.07.065" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD8XLXF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567998v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamibrac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQH42B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568014v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3481560" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3268160" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568029v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kr&#252;ger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Elmazria" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouvot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/12/026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9A96E850313953A8F50A9FFD51B8A09110A030F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Ouhammi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885368v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daoudi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marty" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Micoud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Debbah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Malki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi Steiner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Moussa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885345v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Micoud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crouillere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04365106v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Perrin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686157v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02391918mtgabs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03758962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900559v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-011152mtgabs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900391v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ait-Idir" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS57888.2022.9975125" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697080v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333680v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Touhami" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daoudi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267023v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza-Da-Silva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476905v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236366v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237173v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza da Silva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauffet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235836v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159350v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami S." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159339v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. He" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740446v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Athouel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707615v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267456v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Murad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Duy Tran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Le" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445565v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160914024" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577202v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707621v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707620v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707622v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707623v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746189v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN10042" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742097v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443960v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440215v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.170" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568050v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568055v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568058v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568060v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568027v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005129013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F681B6906C159E01C48D1A40609DE6588A9C930C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568024v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. M&#252;ller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bactavatchalou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gilow" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005129010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ED91C46CB8416487145A7F1E999608B6A7A877D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mainka5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1270-0023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155903969" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julia.mainka@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insis.cnrs.fr/fr/cnrsinfo/piles-combustible-des-defauts-dans-les-electrodes-peuvent-se-propager-dautres-composants" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://summer-school-hydrogen-nancy.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouhammi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mainka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147320" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gustin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhe Wu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.236348" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touhami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yelloz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.145673" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sgarbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labarde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jourdin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202403212" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279060v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279868v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3im00059a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanfei He" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139740" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230880" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228908" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0891915jes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tisserand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brown" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillemet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201700107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.09.053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417580v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0927ecst" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio A. Murad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidarta A. Lima" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2013.06.0107" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.12.064" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lamibrac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0087ecst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100193" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CGDH801-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.07.065" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD8XLXF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567998v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamibrac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQH42B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568014v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3481560" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3268160" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568029v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kr&#252;ger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Elmazria" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouvot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/12/026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9A96E850313953A8F50A9FFD51B8A09110A030F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Ouhammi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Micoud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885368v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daoudi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Debbah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Malki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi Steiner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Moussa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885345v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Micoud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crouillere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04365106v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Perrin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686157v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02391918mtgabs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03758962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900559v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-011152mtgabs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333680v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Touhami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daoudi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697080v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900391v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ait-Idir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS57888.2022.9975125" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267023v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza-Da-Silva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476905v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236366v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237173v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza da Silva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauffet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235836v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159350v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami S." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159339v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. He" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740446v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Athouel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707615v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267456v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Murad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Duy Tran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Le" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445565v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160914024" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577202v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707621v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707620v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707622v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707623v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746189v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN10042" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742097v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443960v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440215v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.170" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568050v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568055v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568058v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568060v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568027v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005129013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F681B6906C159E01C48D1A40609DE6588A9C930C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568024v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. M&#252;ller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bactavatchalou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gilow" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005129010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ED91C46CB8416487145A7F1E999608B6A7A877D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>