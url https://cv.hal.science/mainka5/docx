--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julia Mainka </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mainka5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1270-0023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155903969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julia MAINKA</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences - Associate Professor (CNU section 62)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Email: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julia.mainka@univ-lorraine.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUMMARY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current research</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modelling and characterization of electrochemical systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Polymer Electrolyte Fuel Cells (PEMFCs) and SuperCapacitors (SCs)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Electrochemistry</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coupled charge and mass transport phenomena</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Electrochemical Impedance Spectroscopy (EIS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Énergies et Mécanique Théorique et Appliquée (LEMTA) – CNRS UMR 7563 - Université de Lorraine (UL)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2 Avenue de la Forêt de Haye, BP 90161, 54505 Vandœuvre-lès-Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main teaching topics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thermodynamics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Heat transfer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fluid mechanics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculty of Science and Technology (FST) – UL</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Campus Aiguilettes – BP 70239 – 54506 Vandœuvre-lès-Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAREER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initial training</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">French-German degree program SaarLorLux in Physics</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 – Universität des Saarlandes (UdS), Saarbrücken, Germany</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 – Université Henri Poincaré (UHP), Nancy</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004-2005 – UdS, Saarbrücken, Germany</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2003-2004 - Centre Universitaire du Luxembourg (CUNLUX), Luxemburg</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2002-2003 – UdS, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main career elements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Professor – LEMTA-FST/UL, Nancy (2013/09-Now), Department Energy, research group &amp;quot;Hydrogen and Electrochemical Systems&amp;quot; (HSE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-Doc – LNCC (Laboratório Nacional de Computação Científica) - Petrópolis, RJ, Brasil (2011-2013), Multi-scale modeling of unsaturated deformable swelling media</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ph.D. - LEMTA – Nancy Université, Nancy (2007-2011), Study of local phenomena (distribution of mass and current) in the porous cathode of a polymer electrolyte membrane fuel cell (PEMFC) via electrochemical impedance spectroscopy (EIS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main teaching responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (lectures)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Application to energy systems (UE 801), M1 level of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST (2013-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy systems (UE Heat and fluid for energy), Introduction to energy conversion (UE Key energy technologies in decentralized energy systems), M1 level of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erasmus Mundus Joint Master Degree &amp;quot;Decentralised Smart Energy Systems&amp;quot; (DENSYS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST/UL (Nancy) - Royal Institute of Technology (KHT, Stockholm), Universitat Politècnica de Catalunya (UPC, Barcelona), Politecnico di Torino (PoliTo, Torino) (2019-now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy systems and phase transitions, M1 level of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Master Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> between Al-Farabi Kazakh National University (KazNU), Almaty (Kazakhstan) and UL, Nancy (2017-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction to thermodynamics (UE 563), L3 level of the Bachelor Fluid Mechanics and Energy (MFE), option Mechanics and Energy, FST (2019-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (practical courses), L3 level of the Bachelor MFE, option Mechanics and Energy and Civil Engineering, FST (2013-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current administrative responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">research group &amp;quot;Hydrogen and Electrochemical Systems&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (HSE), LEMTA (2018/01-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsible of the M2 level of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – speciality </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST/UL (09/2021-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Responsible of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">double diploma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> program </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">master Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (FST) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Engineering School École supérieure d'Ingénierie de l'Energie (ECINE) - Université Internationale de Rabat (UIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rabat, Morocco (2022-now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Council member</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Scientific Council of LEMTA (2018/01-Now), Councils of UL - Collégium Science and Technology (S&T, 2022-now) and FST (2018/10-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications, awards and congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13 invited conferences or seminaries</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">21 articles in indexed (13), not indexed (4) and national (4) scientific journals</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13 international conferences with proceedings</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15 international conferences without proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSIS news</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Piles à combustible: des défauts dans les électrodes peuvent se propager à dautres composants, 2022-06-03</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the University of Lorraine in 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (9)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator and main organizer of the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCLAB International Ph.D. Summer School Hydrogen Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2018, 2021),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator and main organizer of final seminary of the project </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPS Mirabelle 2H2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Hydrogène: une énergie pour quels usages?, Metz, 2015/06/25</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Main organizer of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 laboratory seminaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMTA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the organizing committee of 1 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (FDFC08, Nancy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International cooperation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wei GAO, Wilson College of Textiles, North Carolina Sate University (NCSU), Raleigh, NC, USA (2018-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific and professional societies memberships</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Electrochemical Society (ECS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Hydrogen Federation (Fédération de Recherche Hydrogène du CNRS, FRH2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Service and Research Unit FCLAB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Supervision</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D degree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (5)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peizhe WU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LEMTA - FST/UL (2021-Now), Modélisation avancée de supercapacités, supervision Olivier LOTTIN, Julia MAINKA, funding Région Grand-Est/FEDER STOCK'NRJ</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">William AIT-IDIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LEMTA - FST/UL (2020-Now), Performance et durabilité des catalyseurs à basse teneur en platine pour l'application PEMFC, supervision Olivier LOTTIN, Julia MAINKA, funding eit-raw materials ALPE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salah TOUHAMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LEMTA - FST/UL (2018/10-2022/05/16), Analyse des mécanismes de propagation de défauts dans les PEMFC via la distribution des densités de courants et des impédances locales et analyses ex-situ (PROPAGAPAC), supervision Olivier LOTTIN, Julia MAINKA, Jérôme DILLET, funding ADEME/LEMTA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saïd AIT HAMMOU TALEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – LEMTA – FST/UL (2015/10-2019/01/31), Hybridation directe des Piles à combustibles à membranes protoniques avec des supercapacités, topic Mechanics-Energetics, supervision Oliver LOTTIN, Jérôme DILLET, Julia MAINKA, funding Ministry of Education/DGA (ANR ASTRID)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Van Duy TRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – LEMTA – FST/UL (2013/10-2017/04/25), Prise en compte du caractère discontinue du solvent dans la modélisation mécanique des argiles gonflantes, topic Mechanics-Energetics, supervision Christian MOYNE, Julia MAINKA, funding Doctoral School EMMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2 degree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (12)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aouatef OUHAMMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – FST/UL (2023/03-08), Analyse des dégradations dans les piles à combustible à membrane échangeuse de protons, sector Energy, topic Mechanics-Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hilany YELLOZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– LEMTA – Mines Nancy/UL (2022/10-2023/02), Utilisation d’algorithmes stochastiques pour la caractérisation de systèmes électrochimiques – application aux piles à combustible à membrane échangeuse de protons (PEMFC), sector Research 3A, topic Energy, research group Hydrogen and Electrochemical Systems, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hugo Weber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – ENSEM/UL (2021/10 – 2022/02), Établissement du bilan des émissions de gaz à effet de serre du LEMTA : utilisation de l’outil « GES 1point5 »  research project 3A, topic Energy, supervision J. MAINKA, J-C. PERRIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Bustamante CASTANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Universidad EAFIT, Colombia (2020/02/15-2020/07/14), Modélisation physique et caractérisation de surcapacités dans le domaine fréquentiel, Topic Mechanical Engineering, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lothaire LANDRAGIN, Mathieu THOMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Mines Nancy/UL (2019/10-2020/02), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation physique et caractérisation de supercapacités dans le domaine fréquentiel,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> research project 3A, topic Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexis CAILLON, Qichao LIU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mines Nancy/UL (2018/10-2019/02), Modelisation physique et caractérisation de supercapacités filaires à base de graphène et d'oxydes de métaux de transition, research project 3A, topic Energy, supervision Julia MAINKA, Olivier LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salah TOUHAMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - FST/UL (2018/03-07), Impact du vieillissement de la membrane électrolyte sur les spectres d'impédance d'une monocellule de pile à combustible, topic Mechanics and Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alex MIEUGUEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mines Nancy/UL (2017/10-2018/02), Modelisation du comportement instationnaire d'une pile à combustible de type PEMFC en déficit d'alimentation en air et/ou hydrogène, research project 3A, topic Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibrahim MAMANE ACHIROU SOLLY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - FST/UL (2017/03-07), Modélisation de supercapacités et la confrontation aux données expérimentales, topic Mechanics and Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walid LALLAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - ETS, Montréal, Québec - FST/UL (2019/03-07), Conception d'un système de chauffage à condensation pour le domaine agroalimentaire nord-américain, topic Mechanics and Energy, supervision D. ROUSSE (ETS), J. MAINKA (LEMTA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. dissertation committees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sheng WAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – IJL –UL (2022/12/12), Métamatériaux acoustiques non-réciproques pour la réalisation de diodes acoustiques, Topic Physics, scientific committee A. Khelif (Univ. Franche-Comté), V. Tournat (Univ. Le Mans), B. Djafari-Rouhani (Univ. Lille), J. Mainka (UL), B. Assouar (UL -supervisor), M. Oudich (co-supervisor – UL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saïd AIT HAMMOU TALEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – LEMTA – UL (2019/01/31), Hybridation directe des Piles à combustibles à membranes protoniques avec des supercapacités, topic Mechanics-Energetics, scientific committee L. FLANDIN (Univ. Savoie-Mont Blanc, LEPMI), B. AUVITY (Univ. Nantes, LTeN), M-C. PERA (Univ. Bourgogne Franche-Comté, FCLAB), J. MAINKA (LEMTA, UL), O. LOTTIN (LEMTA, UL), J. DILLET (LEMTA, UL), M. BERVAS (DGA/ANR Astrid), O. CROSNIER (Univ. Nantes, IMN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florian CHAMPIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LGCB - ENTPE, Lyon (2017/09/19), Etude expérimentale du comportement hydro-mécanique de la terre crue compactée pour la construction, topic Civil Engineering, scientific committee D. GALLIPOLI (ISA, BTP, Univ. Pau), T. FEN-CHONG (IFSTTAR), J-C. MOREL (Conventry University, UK), J. MAINKA (LEMTA, UL), M. MORVAN (Univ. Blaise Pascal, Polytech' Clermont), H. WONG (LGCB, ENTPE), A. FABRI (LGCB, ENTPE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Main Factors Limiting the Performance of State-of-the-Art Polymer Electrolyte Membrane Fuel Cells in the 90-100 °C Temperature Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of short circuit applications on PEM fuel cell performance and degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 632, pp.236348. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.236348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic-deterministic algorithms for the interpretation of Electrochemical Impedance Spectroscopy spectra of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yelloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 518, pp.145673. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Transition Metals and Electrocatalyst Layer Thickness on the Pt‐Based Cathodes of Proton Exchange Membrane Fuel Cells – Do Multimetallic Electrocatalysts Necessarily Yield an Improved Performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (25), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202403212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion impedance in proton exchange membrane fuel cells – insights into electrochemical impedance spectra and equivalent electrical circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 472, pp.143430. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the platinum-loading in proton-exchange membrane fuel cell cathodes influence the durability of the membrane-electrode assembly?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mermoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Chemistry &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (4), pp.501-515. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3im00059a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Equivalent Electrical Circuit Model for the Characterization of MXene/Graphene Oxide Hybrid-Fiber Supercapacitors by Electrochemical Impedance Spectroscopy -Impact of fiber length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 404, pp.139740. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects' propagation in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230880. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel Cells I: Anode monitoring by ElectroChemical impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 481, pp.228908. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Line Impedance Models Considering Oxygen Transport Limitations in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166 (15), pp.F1209-F1217. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0891915jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsystèmes communicants : modélisation, fabrication et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hage-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oudich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Streque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1007), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20191007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Hybridization of Polymer Exchange Membrane Surface Fuel Cell with Small Aqueous Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2017, 18 (3), pp.299 - 305. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201700107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical evidence of the difference in kinetics of water sorption and desorption in Nafion® membrane and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 300, pp.50 - 56. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Interfacial Water Transfer on the Analysis of Dynamic Sorption and Desorption Experiments in Nafion® Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.927-941. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0927ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified Effective Stress Principle for Unsaturated Swelling Clays Derived from Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (5), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2013.06.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the estimation of high frequency parameters of Proton Exchange Membrane Fuel Cells via Electrochemical Impedance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 253, pp.381 - 391. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Oxygen Concentration Oscillation in the Gas Channel of Polymer Electrolyte Fuel Cells: A Comparison between Numerical and Analytical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (2), pp.87-98. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05002.0087ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional Model of Oxygen Transport Impedance Accounting for Convection Perpendicular to the Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.848 - 861. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201100193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proton exchange membrane fuel cell impedance model taking into account convection along the air channel: On the bias between the low frequency limit of the impedance and the slope of the polarization curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83, pp.13 - 27. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2012.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of internal currents during the start-up of a proton exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (22), pp.9451 - 9458. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Oxygen Depletion Along the Air Channel of a PEMFC on the Warburg Diffusion Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (11), pp.B1561-B1568. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3481560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Alternative to the Expression of Finite Warburg Diffusion Impedance in Porous Electrodes by Considering Oxygen Consumption Along the Air Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, ECS Transactions, 19 (32), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3268160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Modellierung einer PEM-Brennstoffzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VDI Berichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2036, pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of microwave-induced acoustic fields in LiNbO 3 by high-performance Brillouin microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bouvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (12), pp.2026 - 2030. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/38/12/026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global performance and degradation of PEMFC membrane and active layers at 95°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatef Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen (ICGH 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic-deterministic algorithms for the interpretation of Electrochemical Impedance Spectroscopy spectra of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionomer membrane performances and durability for fuel cell application: coupled ex-situ/insitu approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Exchange Membrane Fuel Cell Performance Modeling and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ould Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tulum-Riviera Maya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D model parameter sensitivity study for low temperature PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ould Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on green hydrogen : toward a green hydrogen ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed V de Rabat, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Transport Impedance in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects’ propagation to the electrolyte and catalyst layer in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Ionomer Degradation as a Consequence of Defective Anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th Meeting of the Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Electrochemical Society, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methods combining stochastic and deterministic algorithms for the interpretation of electrochemical impedance data – case study with Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Electrothermal Model for Internal Temperature Distribution in Lithium-Ion Battery Cell and Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244 ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden. pp.948-948, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02391918mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode Defects’ Propagation to the Electrolyte and Catalyst Layers in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced PerfluoroSulfonic Acid membrane degradation in defective anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance modeling of electrochemical systems Application to PEMFCs and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCLab seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Equivalent Electrical Circuit Model for the Characterization of MXene/Graphene Oxide Hybrid-Fiber Supercapacitors By Electrochemical Impedance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2022-011152mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Transport Impedance in a Polymer Electrolyte Membrane Fuel Cell Equivalent Electrical Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Chemnitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Impedance Spectroscopy modeling – Application to PEMFCs and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIRTUAL FCS Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Method Combining Genetic and Nelder-Mead Algorithms for the Interpretation of Electrochemical Impedance Data - Application to Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ait-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chemnitz, Germany. pp.105-110, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWIS57888.2022.9975125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect propagation at the anode in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza-Da-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF2021 - 25th EFCF Conference - Low-temperature Electrolysers, Fuel Cells H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la membrane perfluorée renforcée en présence d'un défaut de la couche anodique dans une pile à combustible PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e édition du Colloque National du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères (GFP), Nov 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and identification for Polymer Electrolyte Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cauffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Symposyum on Electrochemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la propagation d’un défaut anodique dans une pile à combustible à membrane échangeuse de protons (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Line Impedance Models Considering Oxygen Transport Limitations in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touhami S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Mxene/Graphene Supercapacitor Yarns Using Time and Frequency Models (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">235rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Limitations to Polymer Electrolyte Membrane Fuel Cells Durability, Reliability and Performances (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School - Hydrogen Technologies in Local Energy Hubs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping Aqueous Electrochemical Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Athouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Americas International Meeting on Electrochemistry and Solid State Science (AiMES) 2018 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Gas Stoichiometry on the Result of Accelerated Stress Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting (May 13-17, 2018) - Seattle, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale formulation of the overall rigidity of unsaturated expansive clays derived by micromechanical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a multi-scale form of Terzaghi’s effective stress principle for unsaturated expansive clays to simulate hydro-mechanical behavior during hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Duy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Porous Media (Interpore 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cincinnati, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Multi-Scale form of Terzaghi’s Effective Stress Principle for Unsaturated Expansive Clays to Simulate Hydro-Mechanical Behavior During Hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Duy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Unsaturated Soils (E-UNSAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.14024, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20160914024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of water sorption and desorption in Nafion membrane: influence of the interfacial mass transfer coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of particle correlation function in Terzaghi’s effective stress principle of unsaturated expensive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Duy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale form of Terzaghi's effective stress principle of unsaturated expansive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Mathematical and Computational Issues in the Geosciences (GS15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified form of Terzaghi's effective stress principle of unsaturated expansive clays derived by micromechanical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Praga, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified form of Terzaghi’s effective stress principle for unsaturated expansive clays rigorously derived from micro-structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mechanics Society, Colloquium 539</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local impedance in H2/air Proton Exchange Membrane Fuel Cells (PEMFC) : Theoretical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cond-mat.other]. Université Henri Poincaré - Nancy 1, 2011. English. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011NAN10042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach to analyze the role of the disjoining pressure in the overall stiffness of expansive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified form of Terzaghi's effective stress principle of unsaturated expansive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conferences on Unsaturated Soils: Research and Applications (UNSAT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Sydney, Australia. CRC Press, 2014, Unsaturated Soils: Research &amp; Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified form of Terzaghi's Effective Stress Principle of Unsaturated Expansive Clays Derived from Micromechanical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Hellmich; Bernhard Pichler; Dietmar Adam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Vienne, Austria. American Society of Civil Engineers, 2013, Poromechanics V: Proceedings of the Fifth Biot Conference on Poromechanics, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784412992.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of internal currents during start-up of a Proton Exchange Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Grenoble, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of diffusion impedance at the cathode of a proton exchange membrane fuel cell (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Hydrogen Energy Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Essen, Germany. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal currents in PEMFC during start-up or shut-down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Essen, Germany. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the origin of diffusion impedance in the porous cathode of a proton exchange membrane fuel cells (PEMFC) via electrochemical impedance spectroscopy (EIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Nancy, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of microwave-induced phonons by μ-Brillouin spectroscopy: Hypersound in ZnO on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Brizoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Winter School on Wave and Quantum Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Ustron, Poland. 129, pp.61 - 63, 2005, JOURNAL DE PHYSIQUE IV, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005129013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generalized Cauchy relation as an universal property of the amorphous state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bactavatchalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gilow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Winter School on Wave and Quantum Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Ustron, Poland. 129, pp.45 - 49, 2005, JOURNAL DE PHYSIQUE IV, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005129010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julia Mainka </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mainka5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1270-0023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155903969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julia MAINKA</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences - Associate Professor (CNU section 62)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Email: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julia.mainka@univ-lorraine.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUMMARY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current research</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modelling and characterization of electrochemical systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Polymer Electrolyte Fuel Cells (PEMFCs) and SuperCapacitors (SCs)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Electrochemistry</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coupled charge and mass transport phenomena</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Electrochemical Impedance Spectroscopy (EIS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Énergies et Mécanique Théorique et Appliquée (LEMTA) – CNRS UMR 7563 - Université de Lorraine (UL)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2 Avenue de la Forêt de Haye, BP 90161, 54505 Vandœuvre-lès-Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main teaching topics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thermodynamics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Heat transfer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fluid mechanics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculty of Science and Technology (FST) – UL</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Campus Aiguilettes – BP 70239 – 54506 Vandœuvre-lès-Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAREER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initial training</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">French-German degree program SaarLorLux in Physics</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 – Universität des Saarlandes (UdS), Saarbrücken, Germany</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 – Université Henri Poincaré (UHP), Nancy</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004-2005 – UdS, Saarbrücken, Germany</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2003-2004 - Centre Universitaire du Luxembourg (CUNLUX), Luxemburg</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2002-2003 – UdS, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main career elements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Professor – LEMTA-FST/UL, Nancy (2013/09-Now), Department Energy, research group &amp;quot;Hydrogen and Electrochemical Systems&amp;quot; (HSE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-Doc – LNCC (Laboratório Nacional de Computação Científica) - Petrópolis, RJ, Brasil (2011-2013), Multi-scale modeling of unsaturated deformable swelling media</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ph.D. - LEMTA – Nancy Université, Nancy (2007-2011), Study of local phenomena (distribution of mass and current) in the porous cathode of a polymer electrolyte membrane fuel cell (PEMFC) via electrochemical impedance spectroscopy (EIS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main teaching responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (lectures)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Application to energy systems (UE 801), M1 level of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST (2013-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy systems (UE Heat and fluid for energy), Introduction to energy conversion (UE Key energy technologies in decentralized energy systems), M1 level of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erasmus Mundus Joint Master Degree &amp;quot;Decentralised Smart Energy Systems&amp;quot; (DENSYS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST/UL (Nancy) - Royal Institute of Technology (KHT, Stockholm), Universitat Politècnica de Catalunya (UPC, Barcelona), Politecnico di Torino (PoliTo, Torino) (2019-now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Energy systems and phase transitions, M1 level of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Master Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> between Al-Farabi Kazakh National University (KazNU), Almaty (Kazakhstan) and UL, Nancy (2017-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction to thermodynamics (UE 563), L3 level of the Bachelor Fluid Mechanics and Energy (MFE), option Mechanics and Energy, FST (2019-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (practical courses), L3 level of the Bachelor MFE, option Mechanics and Energy and Civil Engineering, FST (2013-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current administrative responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">research group &amp;quot;Hydrogen and Electrochemical Systems&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (HSE), LEMTA (2018/01-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsible of the M2 level of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – speciality </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FST/UL (09/2021-Now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Responsible of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">double diploma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> program </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">master Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (FST) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Engineering School École supérieure d'Ingénierie de l'Energie (ECINE) - Université Internationale de Rabat (UIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rabat, Morocco (2022-now)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Council member</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Scientific Council of LEMTA (2018/01-Now), Councils of UL - Collégium Science and Technology (S&T, 2022-now) and FST (2018/10-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications, awards and congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13 invited conferences or seminaries</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">21 articles in indexed (13), not indexed (4) and national (4) scientific journals</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13 international conferences with proceedings</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15 international conferences without proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSIS news</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Piles à combustible: des défauts dans les électrodes peuvent se propager à dautres composants, 2022-06-03</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the University of Lorraine in 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (9)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator and main organizer of the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCLAB International Ph.D. Summer School Hydrogen Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2018, 2021),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator and main organizer of final seminary of the project </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPS Mirabelle 2H2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Hydrogène: une énergie pour quels usages?, Metz, 2015/06/25</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Main organizer of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 laboratory seminaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMTA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the organizing committee of 1 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (FDFC08, Nancy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International cooperation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wei GAO, Wilson College of Textiles, North Carolina Sate University (NCSU), Raleigh, NC, USA (2018-Now)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific and professional societies memberships</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Electrochemical Society (ECS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Hydrogen Federation (Fédération de Recherche Hydrogène du CNRS, FRH2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Service and Research Unit FCLAB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Supervision</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D degree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (5)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peizhe WU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LEMTA - FST/UL (2021-Now), Modélisation avancée de supercapacités, supervision Olivier LOTTIN, Julia MAINKA, funding Région Grand-Est/FEDER STOCK'NRJ</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">William AIT-IDIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LEMTA - FST/UL (2020-Now), Performance et durabilité des catalyseurs à basse teneur en platine pour l'application PEMFC, supervision Olivier LOTTIN, Julia MAINKA, funding eit-raw materials ALPE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salah TOUHAMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LEMTA - FST/UL (2018/10-2022/05/16), Analyse des mécanismes de propagation de défauts dans les PEMFC via la distribution des densités de courants et des impédances locales et analyses ex-situ (PROPAGAPAC), supervision Olivier LOTTIN, Julia MAINKA, Jérôme DILLET, funding ADEME/LEMTA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saïd AIT HAMMOU TALEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – LEMTA – FST/UL (2015/10-2019/01/31), Hybridation directe des Piles à combustibles à membranes protoniques avec des supercapacités, topic Mechanics-Energetics, supervision Oliver LOTTIN, Jérôme DILLET, Julia MAINKA, funding Ministry of Education/DGA (ANR ASTRID)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Van Duy TRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – LEMTA – FST/UL (2013/10-2017/04/25), Prise en compte du caractère discontinue du solvent dans la modélisation mécanique des argiles gonflantes, topic Mechanics-Energetics, supervision Christian MOYNE, Julia MAINKA, funding Doctoral School EMMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2 degree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (12)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aouatef OUHAMMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – FST/UL (2023/03-08), Analyse des dégradations dans les piles à combustible à membrane échangeuse de protons, sector Energy, topic Mechanics-Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hilany YELLOZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– LEMTA – Mines Nancy/UL (2022/10-2023/02), Utilisation d’algorithmes stochastiques pour la caractérisation de systèmes électrochimiques – application aux piles à combustible à membrane échangeuse de protons (PEMFC), sector Research 3A, topic Energy, research group Hydrogen and Electrochemical Systems, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hugo Weber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – ENSEM/UL (2021/10 – 2022/02), Établissement du bilan des émissions de gaz à effet de serre du LEMTA : utilisation de l’outil « GES 1point5 »  research project 3A, topic Energy, supervision J. MAINKA, J-C. PERRIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Bustamante CASTANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Universidad EAFIT, Colombia (2020/02/15-2020/07/14), Modélisation physique et caractérisation de surcapacités dans le domaine fréquentiel, Topic Mechanical Engineering, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lothaire LANDRAGIN, Mathieu THOMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Mines Nancy/UL (2019/10-2020/02), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation physique et caractérisation de supercapacités dans le domaine fréquentiel,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> research project 3A, topic Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexis CAILLON, Qichao LIU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mines Nancy/UL (2018/10-2019/02), Modelisation physique et caractérisation de supercapacités filaires à base de graphène et d'oxydes de métaux de transition, research project 3A, topic Energy, supervision Julia MAINKA, Olivier LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salah TOUHAMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - FST/UL (2018/03-07), Impact du vieillissement de la membrane électrolyte sur les spectres d'impédance d'une monocellule de pile à combustible, topic Mechanics and Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alex MIEUGUEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mines Nancy/UL (2017/10-2018/02), Modelisation du comportement instationnaire d'une pile à combustible de type PEMFC en déficit d'alimentation en air et/ou hydrogène, research project 3A, topic Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibrahim MAMANE ACHIROU SOLLY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - FST/UL (2017/03-07), Modélisation de supercapacités et la confrontation aux données expérimentales, topic Mechanics and Energy, supervision J. MAINKA, O. LOTTIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walid LALLAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - ETS, Montréal, Québec - FST/UL (2019/03-07), Conception d'un système de chauffage à condensation pour le domaine agroalimentaire nord-américain, topic Mechanics and Energy, supervision D. ROUSSE (ETS), J. MAINKA (LEMTA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. dissertation committees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sheng WAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – IJL –UL (2022/12/12), Métamatériaux acoustiques non-réciproques pour la réalisation de diodes acoustiques, Topic Physics, scientific committee A. Khelif (Univ. Franche-Comté), V. Tournat (Univ. Le Mans), B. Djafari-Rouhani (Univ. Lille), J. Mainka (UL), B. Assouar (UL -supervisor), M. Oudich (co-supervisor – UL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saïd AIT HAMMOU TALEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – LEMTA – UL (2019/01/31), Hybridation directe des Piles à combustibles à membranes protoniques avec des supercapacités, topic Mechanics-Energetics, scientific committee L. FLANDIN (Univ. Savoie-Mont Blanc, LEPMI), B. AUVITY (Univ. Nantes, LTeN), M-C. PERA (Univ. Bourgogne Franche-Comté, FCLAB), J. MAINKA (LEMTA, UL), O. LOTTIN (LEMTA, UL), J. DILLET (LEMTA, UL), M. BERVAS (DGA/ANR Astrid), O. CROSNIER (Univ. Nantes, IMN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florian CHAMPIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LGCB - ENTPE, Lyon (2017/09/19), Etude expérimentale du comportement hydro-mécanique de la terre crue compactée pour la construction, topic Civil Engineering, scientific committee D. GALLIPOLI (ISA, BTP, Univ. Pau), T. FEN-CHONG (IFSTTAR), J-C. MOREL (Conventry University, UK), J. MAINKA (LEMTA, UL), M. MORVAN (Univ. Blaise Pascal, Polytech' Clermont), H. WONG (LGCB, ENTPE), A. FABRI (LGCB, ENTPE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic-deterministic algorithms for the interpretation of Electrochemical Impedance Spectroscopy spectra of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yelloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 518, pp.145673. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Transition Metals and Electrocatalyst Layer Thickness on the Pt‐Based Cathodes of Proton Exchange Membrane Fuel Cells – Do Multimetallic Electrocatalysts Necessarily Yield an Improved Performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (25), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202403212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of short circuit applications on PEM fuel cell performance and degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 632, pp.236348. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.236348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Main Factors Limiting the Performance of State-of-the-Art Polymer Electrolyte Membrane Fuel Cells in the 90-100 °C Temperature Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion impedance in proton exchange membrane fuel cells – insights into electrochemical impedance spectra and equivalent electrical circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 472, pp.143430. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the platinum-loading in proton-exchange membrane fuel cell cathodes influence the durability of the membrane-electrode assembly?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mermoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Chemistry &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (4), pp.501-515. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3im00059a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Equivalent Electrical Circuit Model for the Characterization of MXene/Graphene Oxide Hybrid-Fiber Supercapacitors by Electrochemical Impedance Spectroscopy -Impact of fiber length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 404, pp.139740. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects' propagation in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230880. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel Cells I: Anode monitoring by ElectroChemical impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 481, pp.228908. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Line Impedance Models Considering Oxygen Transport Limitations in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166 (15), pp.F1209-F1217. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0891915jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsystèmes communicants : modélisation, fabrication et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hage-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oudich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Streque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1007), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20191007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Hybridization of Polymer Exchange Membrane Surface Fuel Cell with Small Aqueous Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2017, 18 (3), pp.299 - 305. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201700107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical evidence of the difference in kinetics of water sorption and desorption in Nafion® membrane and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 300, pp.50 - 56. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Interfacial Water Transfer on the Analysis of Dynamic Sorption and Desorption Experiments in Nafion® Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.927-941. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0927ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the estimation of high frequency parameters of Proton Exchange Membrane Fuel Cells via Electrochemical Impedance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 253, pp.381 - 391. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified Effective Stress Principle for Unsaturated Swelling Clays Derived from Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (5), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2013.06.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Oxygen Concentration Oscillation in the Gas Channel of Polymer Electrolyte Fuel Cells: A Comparison between Numerical and Analytical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (2), pp.87-98. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05002.0087ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional Model of Oxygen Transport Impedance Accounting for Convection Perpendicular to the Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.848 - 861. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201100193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proton exchange membrane fuel cell impedance model taking into account convection along the air channel: On the bias between the low frequency limit of the impedance and the slope of the polarization curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83, pp.13 - 27. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2012.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of internal currents during the start-up of a proton exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (22), pp.9451 - 9458. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Oxygen Depletion Along the Air Channel of a PEMFC on the Warburg Diffusion Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (11), pp.B1561-B1568. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3481560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Alternative to the Expression of Finite Warburg Diffusion Impedance in Porous Electrodes by Considering Oxygen Consumption Along the Air Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, ECS Transactions, 19 (32), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3268160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Modellierung einer PEM-Brennstoffzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VDI Berichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2036, pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of microwave-induced acoustic fields in LiNbO 3 by high-performance Brillouin microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bouvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (12), pp.2026 - 2030. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/38/12/026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global performance and degradation of PEMFC membrane and active layers at 95°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatef Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen (ICGH 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic-deterministic algorithms for the interpretation of Electrochemical Impedance Spectroscopy spectra of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionomer membrane performances and durability for fuel cell application: coupled ex-situ/insitu approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Exchange Membrane Fuel Cell Performance Modeling and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ould Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tulum-Riviera Maya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D model parameter sensitivity study for low temperature PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ould Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on green hydrogen : toward a green hydrogen ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed V de Rabat, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methods combining stochastic and deterministic algorithms for the interpretation of electrochemical impedance data – case study with Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Electrothermal Model for Internal Temperature Distribution in Lithium-Ion Battery Cell and Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244 ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden. pp.948-948, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02391918mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects’ propagation to the electrolyte and catalyst layer in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Transport Impedance in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Ionomer Degradation as a Consequence of Defective Anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th Meeting of the Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Electrochemical Society, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode Defects’ Propagation to the Electrolyte and Catalyst Layers in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced PerfluoroSulfonic Acid membrane degradation in defective anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance modeling of electrochemical systems Application to PEMFCs and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCLab seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Equivalent Electrical Circuit Model for the Characterization of MXene/Graphene Oxide Hybrid-Fiber Supercapacitors By Electrochemical Impedance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2022-011152mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Impedance Spectroscopy modeling – Application to PEMFCs and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIRTUAL FCS Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Transport Impedance in a Polymer Electrolyte Membrane Fuel Cell Equivalent Electrical Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Chemnitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Method Combining Genetic and Nelder-Mead Algorithms for the Interpretation of Electrochemical Impedance Data - Application to Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ait-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chemnitz, Germany. pp.105-110, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWIS57888.2022.9975125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la membrane perfluorée renforcée en présence d'un défaut de la couche anodique dans une pile à combustible PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e édition du Colloque National du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères (GFP), Nov 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and identification for Polymer Electrolyte Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cauffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Symposyum on Electrochemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la propagation d’un défaut anodique dans une pile à combustible à membrane échangeuse de protons (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect propagation at the anode in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza-Da-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF2021 - 25th EFCF Conference - Low-temperature Electrolysers, Fuel Cells H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Line Impedance Models Considering Oxygen Transport Limitations in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touhami S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Mxene/Graphene Supercapacitor Yarns Using Time and Frequency Models (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">235rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping Aqueous Electrochemical Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Athouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Americas International Meeting on Electrochemistry and Solid State Science (AiMES) 2018 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Gas Stoichiometry on the Result of Accelerated Stress Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting (May 13-17, 2018) - Seattle, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Limitations to Polymer Electrolyte Membrane Fuel Cells Durability, Reliability and Performances (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School - Hydrogen Technologies in Local Energy Hubs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale formulation of the overall rigidity of unsaturated expansive clays derived by micromechanical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a multi-scale form of Terzaghi’s effective stress principle for unsaturated expansive clays to simulate hydro-mechanical behavior during hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Duy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Porous Media (Interpore 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cincinnati, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Multi-Scale form of Terzaghi’s Effective Stress Principle for Unsaturated Expansive Clays to Simulate Hydro-Mechanical Behavior During Hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Duy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Unsaturated Soils (E-UNSAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.14024, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20160914024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of water sorption and desorption in Nafion membrane: influence of the interfacial mass transfer coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale form of Terzaghi's effective stress principle of unsaturated expansive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Mathematical and Computational Issues in the Geosciences (GS15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of particle correlation function in Terzaghi’s effective stress principle of unsaturated expensive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Duy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified form of Terzaghi's effective stress principle of unsaturated expansive clays derived by micromechanical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Porous Media and Annual Meeting of the International Society for Porous Media (Interpore 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Praga, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified form of Terzaghi’s effective stress principle for unsaturated expansive clays rigorously derived from micro-structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mechanics Society, Colloquium 539</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local impedance in H2/air Proton Exchange Membrane Fuel Cells (PEMFC) : Theoretical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cond-mat.other]. Université Henri Poincaré - Nancy 1, 2011. English. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011NAN10042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach to analyze the role of the disjoining pressure in the overall stiffness of expansive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified form of Terzaghi's effective stress principle of unsaturated expansive clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conferences on Unsaturated Soils: Research and Applications (UNSAT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Sydney, Australia. CRC Press, 2014, Unsaturated Soils: Research &amp; Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified form of Terzaghi's Effective Stress Principle of Unsaturated Expansive Clays Derived from Micromechanical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio A. Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidarta A. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Hellmich; Bernhard Pichler; Dietmar Adam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Vienne, Austria. American Society of Civil Engineers, 2013, Poromechanics V: Proceedings of the Fifth Biot Conference on Poromechanics, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784412992.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of internal currents during start-up of a Proton Exchange Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Grenoble, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of diffusion impedance at the cathode of a proton exchange membrane fuel cell (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Hydrogen Energy Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Essen, Germany. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal currents in PEMFC during start-up or shut-down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Essen, Germany. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the origin of diffusion impedance in the porous cathode of a proton exchange membrane fuel cells (PEMFC) via electrochemical impedance spectroscopy (EIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Nancy, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of microwave-induced phonons by μ-Brillouin spectroscopy: Hypersound in ZnO on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Brizoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elmazria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Winter School on Wave and Quantum Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Ustron, Poland. 129, pp.61 - 63, 2005, JOURNAL DE PHYSIQUE IV, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005129013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generalized Cauchy relation as an universal property of the amorphous state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bactavatchalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gilow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Winter School on Wave and Quantum Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Ustron, Poland. 129, pp.45 - 49, 2005, JOURNAL DE PHYSIQUE IV, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005129010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F3C8E4D"/>
+    <w:nsid w:val="48736D08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F104142"/>
+    <w:nsid w:val="9B993ACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C2E96EF"/>
+    <w:nsid w:val="FEC46C3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A49DB43F"/>
+    <w:nsid w:val="B514B5ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9F7A7537"/>
+    <w:nsid w:val="493BD4E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="41786828"/>
+    <w:nsid w:val="C55C89B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E90BB8F2"/>
+    <w:nsid w:val="C06B4BE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1C646A6F"/>
+    <w:nsid w:val="0E524FFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="179F84D2"/>
+    <w:nsid w:val="0A228C7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="F5D85CC2"/>
+    <w:nsid w:val="7C3EBC0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C28049AC"/>
+    <w:nsid w:val="67B3F7D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="B9C60A7B"/>
+    <w:nsid w:val="E884C458"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="9A4CDCEB"/>
+    <w:nsid w:val="05744F71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2150,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mainka5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1270-0023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155903969" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julia.mainka@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insis.cnrs.fr/fr/cnrsinfo/piles-combustible-des-defauts-dans-les-electrodes-peuvent-se-propager-dautres-composants" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://summer-school-hydrogen-nancy.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouhammi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mainka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147320" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gustin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhe Wu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.236348" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touhami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yelloz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.145673" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sgarbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labarde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jourdin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202403212" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279060v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279868v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3im00059a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanfei He" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139740" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230880" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228908" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0891915jes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tisserand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brown" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillemet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201700107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.09.053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417580v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0927ecst" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio A. Murad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidarta A. Lima" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2013.06.0107" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.12.064" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lamibrac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0087ecst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100193" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CGDH801-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.07.065" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD8XLXF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567998v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamibrac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQH42B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568014v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3481560" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3268160" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568029v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kr&#252;ger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Elmazria" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouvot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/12/026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9A96E850313953A8F50A9FFD51B8A09110A030F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Ouhammi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Micoud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885368v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daoudi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Debbah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Malki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi Steiner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Moussa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885345v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Micoud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crouillere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04365106v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Perrin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686157v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02391918mtgabs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03758962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900559v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-011152mtgabs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333680v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Touhami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daoudi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697080v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900391v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ait-Idir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS57888.2022.9975125" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267023v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza-Da-Silva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476905v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236366v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237173v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza da Silva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauffet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235836v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159350v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami S." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159339v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. He" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740446v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Athouel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707615v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267456v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Murad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Duy Tran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Le" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445565v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160914024" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577202v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707621v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707620v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707622v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707623v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746189v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN10042" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742097v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443960v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440215v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.170" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568050v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568055v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568058v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568060v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568027v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005129013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F681B6906C159E01C48D1A40609DE6588A9C930C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568024v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. M&#252;ller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bactavatchalou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gilow" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005129010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ED91C46CB8416487145A7F1E999608B6A7A877D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mainka5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1270-0023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155903969" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julia.mainka@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insis.cnrs.fr/fr/cnrsinfo/piles-combustible-des-defauts-dans-les-electrodes-peuvent-se-propager-dautres-composants" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://summer-school-hydrogen-nancy.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touhami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yelloz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.145673" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sgarbi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labarde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jourdin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202403212" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gustin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhe Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.236348" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262865v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Etienne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouhammi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mainka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147320" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279060v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279868v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3im00059a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanfei He" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139740" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230880" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228908" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0891915jes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tisserand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brown" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillemet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201700107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.09.053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417580v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0927ecst" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418284v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.12.064" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418289v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio A. Murad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidarta A. Lima" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2013.06.0107" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lamibrac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0087ecst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100193" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CGDH801-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.07.065" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD8XLXF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567998v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamibrac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQH42B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568014v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3481560" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3268160" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568029v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kr&#252;ger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Elmazria" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouvot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/12/026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9A96E850313953A8F50A9FFD51B8A09110A030F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Ouhammi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Micoud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885368v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daoudi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04608695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Debbah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Malki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi Steiner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Moussa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885345v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351154v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Perrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686157v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02391918mtgabs" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351132v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crouillere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Micoud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04365106v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03758962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900559v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-011152mtgabs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697080v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333680v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Touhami" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daoudi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900391v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ait-Idir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS57888.2022.9975125" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476905v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236366v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237173v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza da Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauffet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235836v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza-Da-Silva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159350v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami S." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159339v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. He" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740446v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Athouel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740443v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913354v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707615v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267456v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Murad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Duy Tran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Le" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445565v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160914024" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577202v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707620v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707621v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707622v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707623v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746189v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN10042" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742097v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443960v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440215v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784412992.170" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568050v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568055v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568058v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568060v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568027v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005129013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F681B6906C159E01C48D1A40609DE6588A9C930C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568024v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. M&#252;ller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bactavatchalou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gilow" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005129010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ED91C46CB8416487145A7F1E999608B6A7A877D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>