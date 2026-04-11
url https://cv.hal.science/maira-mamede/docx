--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -633,685 +633,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enfants parlent de la classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Netter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maíra Mamede</w:t>
+                <w:t xml:space="preserve">Vanda Mendes Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Broccolichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria do Carmo Meirelles Toledo Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907683v1</w:t>
+                <w:t xml:space="preserve">hal-03907648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enfants parlent de la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria do Carmo Meirelles Toledo Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.5-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.10974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907648v1</w:t>
+                <w:t xml:space="preserve">hal-03639348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants parlent de la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 213, pp.5-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfp.10974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639348v1</w:t>
+                <w:t xml:space="preserve">hal-03907683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre au sérieux la part active des Élèves dans la construction de la classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PRENDRE AU SÉRIEUX LA PART ACTIVE DES ÉLÈVES DANS LA CONSTRUCTION DE LA CLASSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, N° 29 (1), pp.35-47. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 29, pp.35-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907603v1</w:t>
+                <w:t xml:space="preserve">halshs-04338817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRENDRE AU SÉRIEUX LA PART ACTIVE DES ÉLÈVES DANS LA CONSTRUCTION DE LA CLASSE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maíra Mamede</w:t>
+                <w:t xml:space="preserve">A escolarização como contexto de inserção nos letramentos: um estudo do currículo real em contextos contrastados através de cadernos de alunos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra de Araújo Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion van Brederode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">São Paulo em Perspectiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (3), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5007/2175-795X.2020.e69997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04338817v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A escolarização como contexto de inserção nos letramentos: um estudo do currículo real em contextos contrastados através de cadernos de alunos</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion van Brederode</w:t>
+                <w:t xml:space="preserve">O corpo docente frente às políticas de educação prioritária na França: formação, entrada no trabalho e trajetórias profissionais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira De Araujo Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">São Paulo em Perspectiva</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5007/2175-795X.2020.e69997⟩</w:t>
+              <w:t xml:space="preserve">Educar em Revista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (HS3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0104-4060.69771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370025v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O corpo docente frente às políticas de educação prioritária na França: formação, entrada no trabalho e trajetórias profissionais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maira De Araujo Mamede</w:t>
+                <w:t xml:space="preserve">Prendre au sérieux la part active des Élèves dans la construction de la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educar em Revista</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (HS3), </w:t>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 29 (1), pp.35-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/0104-4060.69771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rdid.029.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907449v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas extrême de réduction des inégalités scolaires au Ceará (Brésil). Stratégie et efficience de la politique mise en œuvre »</w:t>
               </w:r>
@@ -1323,51 +1323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Broccolichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Mendes Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1428,470 +1428,470 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra de Araujo Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educar em Revista</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/0104-4060.69771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FROM SCHOOL LITERACY TO PROFESSIONAL LITERACY: A RELATION TO BUILD</w:t>
+                <w:t xml:space="preserve">Elever le niveau de formation des enseignants, est-ce élever le niveau de l’enseignement ? L’exemple du Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Bautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maíra de Araujo Mamede</w:t>
+                <w:t xml:space="preserve">Maïra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista da ANPOLL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, pp.80 - 90. </w:t>
+              <w:t xml:space="preserve">Creativity and Educational Innovation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18309/anp.v1i49.1303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7203/CREATIVITY.2.13800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907635v1</w:t>
+                <w:t xml:space="preserve">hal-03907656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elever le niveau de formation des enseignants, est-ce élever le niveau de l’enseignement ? L’exemple du Brésil</w:t>
+                <w:t xml:space="preserve">FROM SCHOOL LITERACY TO PROFESSIONAL LITERACY: A RELATION TO BUILD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïra Mamede</w:t>
+                <w:t xml:space="preserve">Elisabeth Bautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra de Araujo Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creativity and Educational Innovation Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2, pp.56. </w:t>
+              <w:t xml:space="preserve">Revista da ANPOLL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.80 - 90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7203/CREATIVITY.2.13800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18309/anp.v1i49.1303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907656v1</w:t>
+                <w:t xml:space="preserve">hal-03907635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former pour lutter contre les inégalités</w:t>
+                <w:t xml:space="preserve">Recherche, formation, métiers : quelle interface ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maira Mamède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 87, pp.9-14. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+              <w:t xml:space="preserve">, 2018, 87, pp.109-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheformation.3402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511324v1</w:t>
+                <w:t xml:space="preserve">hal-02511336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche, formation, métiers : quelle interface ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Former pour lutter contre les inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Mamède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 87, pp.109-119. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+              <w:t xml:space="preserve">, 2018, 87, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheformation.3402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511336v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du cadre de la scolarisation comme contexte de littératie par les enseignants brésiliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Mamède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.105-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1908,104 +1908,199 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pluralité des savoirs et inégalités à l’école maternelle. Une thématique propice à la confrontation de points de vue sociologique et didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22è école de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDM, 2023, Bar sur Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Primes socialisations langagières, classements et inégalités scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fontanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Geay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2020,51 +2115,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classer, Déclasser, Reclasser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VIIIe congrès de l’AFS, Association Française de Sociologie (ASF), Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2074,117 +2169,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literacies and Effective Learning and Teaching for All,International Association for the Improvement of Mother Tongue Education Conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiane Donahue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Mamède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2194,275 +2289,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LETRAMENTO CIENTÍFICO E CTS NA FORMAÇÃO DE PROFESSORES PARA O ENSINO DE CIÊNCIAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants parlent de la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 213, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfp.10954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former pour lutter contre les inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Mamède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">87, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheformation.3402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2472,126 +2567,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9th International Conference: “Literacies and Effective Learning and Teaching for All” / “Littéracies, apprentissage et enseignement pour tous”, Créteil, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Donahue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Mamède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2601,201 +2696,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir enseignant : développements professionnels et obstacles à l’adoption de postures réflexives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Broccolichi, S., Joigneaux, C. et Mierzejewski, S. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le parcours du débutant. Enquêtes sur les premières années d’enseignement à l’école primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Universitaires, 2017, 978-2-84832- 311-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRABALHO DOCENTE E TRANSFORMÇÃO PEDAGÓGICA DA MATÉRIA:ALGUNS ELEMENTOS DA GESTÃO DOS CONTEÚDOS NO CONTEXTO DA SALA DE AULA 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Therrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Antonio Loiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SALES, José Albio Moreira et al. (org). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formação e práticas docentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDUECE, 2007, 978-85-872037-9-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2805,388 +2900,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire apprendre tous les élèves en classe à distance Inégalités d’apprentissage et école à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'Education Nationale et de la Jeunesse; Direction du Numérique pour l'Éducation; Canopé. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire apprendre tous les élèves à distance avec le numérique? Pratiques enseignantes, expériences des élèves et construction des significations à l'école</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">École à distance et inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UPEC. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Régibier</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03928000v1</w:t>
+                <w:t xml:space="preserve">hal-03926322v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">École à distance et inégalités</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">UPEC. 2022</w:t>
+                <w:t xml:space="preserve">Faire apprendre tous les élèves à distance avec le numérique? Pratiques enseignantes, expériences des élèves et construction des significations à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Gélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Régibier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sochala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'Education Nationale et de la Jeunesse. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926322v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la littératie enseignante à la littératie des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Paris 8 Saint Denis, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03907793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3333,51 +3428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Mamede" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Meirelles Toledo Cruz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnei Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Broccolichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36556/eol.v20i48.2081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Ara&#250;jo Mamede" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/rpe.38212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Archimbaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Roditi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1653" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907410v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Allard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Mamede" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1949" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10974" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Mendes Ribeiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria do Carmo Meirelles Toledo Cruz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03639348v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.029.0035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03370025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benveniste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion van Brederode" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-795X.2020.e69997" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira De Araujo Mamede" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.69771" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307799v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cruz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Araujo Mamede" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18309/anp.v1i49.1303" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ra Mamede" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/CREATIVITY.2.13800" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Mam&#232;de" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.3402" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320779v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fontanaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Donahue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907626v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Zimmermann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10954" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511293v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02582308v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Donahue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shsconferences. org/fr/?option=com_toc&amp;amp;url=/articles/shsconf/abs/2015/03/contents/contents.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Therrien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Antonio Loiola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023869v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03928000v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane G&#233;lin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a R&#233;gibier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926322v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03907793v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Mamede" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Meirelles Toledo Cruz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnei Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Broccolichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36556/eol.v20i48.2081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Ara&#250;jo Mamede" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/rpe.38212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Archimbaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Roditi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1653" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907410v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Allard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Mamede" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1949" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Mendes Ribeiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria do Carmo Meirelles Toledo Cruz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03639348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10974" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338817v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03370025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benveniste" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion van Brederode" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-795X.2020.e69997" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907449v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira De Araujo Mamede" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.69771" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.029.0035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307799v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cruz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Araujo Mamede" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ra Mamede" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/CREATIVITY.2.13800" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18309/anp.v1i49.1303" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Mam&#232;de" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.3402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fontanaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Donahue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Zimmermann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10954" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02582308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Donahue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shsconferences. org/fr/?option=com_toc&amp;amp;url=/articles/shsconf/abs/2015/03/contents/contents.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Therrien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Antonio Loiola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023869v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926322v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03928000v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane G&#233;lin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a R&#233;gibier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03907793v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>