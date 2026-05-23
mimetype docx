--- v1 (2026-04-11)
+++ v2 (2026-05-23)
@@ -66,455 +66,455 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltar a aprender: a retomada das aprendizagens no discurso dos professores e gestores de escolas públicas no Ceará</w:t>
+                <w:t xml:space="preserve">La prise en compte de l’erreur en mathématiques, une double enquête auprès d’enseignants de CM2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emma Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Broccolichi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Joigneaux</w:t>
+                <w:t xml:space="preserve">Éric Roditi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educação Online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36556/eol.v20i48.2081⟩</w:t>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Thématique 3, pp.45-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14eby⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478234v1</w:t>
+                <w:t xml:space="preserve">hal-05188645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A atuação do coordenador pedagógico em escolas de territórios vulneráveis no estado do Ceará (Brasil): a gestão escolar em perspectiva</w:t>
+                <w:t xml:space="preserve">Voltar a aprender: a retomada das aprendizagens no discurso dos professores e gestores de escolas públicas no Ceará</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maíra Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Do Carmo Meirelles Toledo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rodnei Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maíra de Araújo Mamede</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Broccolichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joigneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Portuguesa de Educação</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21814/rpe.38212⟩</w:t>
+              <w:t xml:space="preserve">Educação Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (48), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36556/eol.v20i48.2081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478215v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte de l’erreur en mathématiques, une double enquête auprès d’enseignants de CM2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maíra Mamede</w:t>
+                <w:t xml:space="preserve">A atuação do coordenador pedagógico em escolas de territórios vulneráveis no estado do Ceará (Brasil): a gestão escolar em perspectiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodnei Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Do Carmo Meirelles Toledo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Roditi</w:t>
+                <w:t xml:space="preserve">Maíra de Araújo Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Thématique 3, pp.45-62. </w:t>
+              <w:t xml:space="preserve">Revista Portuguesa de Educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (2), pp.e25038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14eby⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21814/rpe.38212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188645v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger la forme scolaire à partir de l’expérience de la continuité pédagogique : analyse comparative des pratiques d’une enseignante avant et pendant le confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 200, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -639,77 +639,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Mendes Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Broccolichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria do Carmo Meirelles Toledo Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -760,51 +760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants parlent de la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 213, pp.5-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -832,1099 +832,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enfants parlent de la classe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Prendre au sérieux la part active des Élèves dans la construction de la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfp.10974⟩</w:t>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 29 (1), pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdid.029.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907683v1</w:t>
+                <w:t xml:space="preserve">hal-03907603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRENDRE AU SÉRIEUX LA PART ACTIVE DES ÉLÈVES DANS LA CONSTRUCTION DE LA CLASSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29, pp.35-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04338817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A escolarização como contexto de inserção nos letramentos: um estudo do currículo real em contextos contrastados através de cadernos de alunos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra de Araújo Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion van Brederode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">São Paulo em Perspectiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (3), pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5007/2175-795X.2020.e69997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O corpo docente frente às políticas de educação prioritária na França: formação, entrada no trabalho e trajetórias profissionais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira De Araujo Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educar em Revista</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (HS3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/0104-4060.69771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre au sérieux la part active des Élèves dans la construction de la classe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Un cas extrême de réduction des inégalités scolaires au Ceará (Brésil). Stratégie et efficience de la politique mise en œuvre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Broccolichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rayou</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Mendes Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.119-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdid.029.0035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03907603v1</w:t>
+                <w:t xml:space="preserve">hal-04307799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cas extrême de réduction des inégalités scolaires au Ceará (Brésil). Stratégie et efficience de la politique mise en œuvre »</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Cruz</w:t>
+                <w:t xml:space="preserve">O corpo docente frente às políticas de educação prioritária na França: formação, entrada no trabalho e trajetórias profissionais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra de Araujo Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Educar em Revista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0104-4060.69771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307799v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O corpo docente frente às políticas de educação prioritária na França: formação, entrada no trabalho e trajetórias profissionais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maíra de Araujo Mamede</w:t>
+                <w:t xml:space="preserve">Elever le niveau de formation des enseignants, est-ce élever le niveau de l’enseignement ? L’exemple du Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educar em Revista</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0104-4060.69771⟩</w:t>
+              <w:t xml:space="preserve">Creativity and Educational Innovation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7203/CREATIVITY.2.13800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907615v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elever le niveau de formation des enseignants, est-ce élever le niveau de l’enseignement ? L’exemple du Brésil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïra Mamede</w:t>
+                <w:t xml:space="preserve">FROM SCHOOL LITERACY TO PROFESSIONAL LITERACY: A RELATION TO BUILD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra de Araujo Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creativity and Educational Innovation Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista da ANPOLL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.80 - 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18309/anp.v1i49.1303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7203/CREATIVITY.2.13800⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03907656v1</w:t>
+                <w:t xml:space="preserve">hal-03907635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FROM SCHOOL LITERACY TO PROFESSIONAL LITERACY: A RELATION TO BUILD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maíra de Araujo Mamede</w:t>
+                <w:t xml:space="preserve">Former pour lutter contre les inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Mamède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista da ANPOLL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.3402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18309/anp.v1i49.1303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03907635v1</w:t>
+                <w:t xml:space="preserve">hal-02511324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche, formation, métiers : quelle interface ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Mamède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 87, pp.109-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheformation.3402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former pour lutter contre les inégalités</w:t>
-[...89 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">La construction du cadre de la scolarisation comme contexte de littératie par les enseignants brésiliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Mamède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.105-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1934,232 +1843,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralité des savoirs et inégalités à l’école maternelle. Une thématique propice à la confrontation de points de vue sociologique et didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22è école de didactique des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARDM, 2023, Bar sur Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primes socialisations langagières, classements et inégalités scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fontanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Fontanaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Geay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joigneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classer, Déclasser, Reclasser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VIIIe congrès de l’AFS, Association Française de Sociologie (ASF), Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2169,117 +2078,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literacies and Effective Learning and Teaching for All,International Association for the Improvement of Mother Tongue Education Conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiane Donahue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Mamède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiane Donahue</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2289,275 +2198,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LETRAMENTO CIENTÍFICO E CTS NA FORMAÇÃO DE PROFESSORES PARA O ENSINO DE CIÊNCIAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants parlent de la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 213, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfp.10954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former pour lutter contre les inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Mamède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">87, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheformation.3402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2567,126 +2476,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9th International Conference: “Literacies and Effective Learning and Teaching for All” / “Littéracies, apprentissage et enseignement pour tous”, Créteil, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Donahue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Mamède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Donahue</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Marin</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">SHS Web of Conferences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2696,201 +2605,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir enseignant : développements professionnels et obstacles à l’adoption de postures réflexives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Broccolichi, S., Joigneaux, C. et Mierzejewski, S. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le parcours du débutant. Enquêtes sur les premières années d’enseignement à l’école primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Universitaires, 2017, 978-2-84832- 311-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRABALHO DOCENTE E TRANSFORMÇÃO PEDAGÓGICA DA MATÉRIA:ALGUNS ELEMENTOS DA GESTÃO DOS CONTEÚDOS NO CONTEXTO DA SALA DE AULA 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Therrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Antonio Loiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SALES, José Albio Moreira et al. (org). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formação e práticas docentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDUECE, 2007, 978-85-872037-9-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2900,271 +2809,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire apprendre tous les élèves en classe à distance Inégalités d’apprentissage et école à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'Education Nationale et de la Jeunesse; Direction du Numérique pour l'Éducation; Canopé. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">École à distance et inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UPEC. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926322v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire apprendre tous les élèves à distance avec le numérique? Pratiques enseignantes, expériences des élèves et construction des significations à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Gélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Gélin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maira Mamede</w:t>
+                <w:t xml:space="preserve">Léa Régibier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Régibier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Sochala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'Education Nationale et de la Jeunesse. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3174,114 +3083,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la littératie enseignante à la littératie des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Paris 8 Saint Denis, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03907793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3428,51 +3337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Mamede" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Meirelles Toledo Cruz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnei Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Broccolichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36556/eol.v20i48.2081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Ara&#250;jo Mamede" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/rpe.38212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Archimbaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Roditi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1653" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907410v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Allard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Mamede" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1949" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Mendes Ribeiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria do Carmo Meirelles Toledo Cruz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03639348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10974" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338817v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03370025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benveniste" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion van Brederode" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-795X.2020.e69997" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907449v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira De Araujo Mamede" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.69771" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.029.0035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307799v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cruz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Araujo Mamede" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ra Mamede" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/CREATIVITY.2.13800" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18309/anp.v1i49.1303" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Mam&#232;de" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.3402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fontanaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Donahue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Zimmermann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10954" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02582308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Donahue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shsconferences. org/fr/?option=com_toc&amp;amp;url=/articles/shsconf/abs/2015/03/contents/contents.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Therrien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Antonio Loiola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023869v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926322v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03928000v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane G&#233;lin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a R&#233;gibier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03907793v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Archimbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Mamede" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Roditi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478234v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Meirelles Toledo Cruz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnei Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Broccolichi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36556/eol.v20i48.2081" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Ara&#250;jo Mamede" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/rpe.38212" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1653" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907410v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Allard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Mamede" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1949" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Mendes Ribeiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria do Carmo Meirelles Toledo Cruz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-03639348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10974" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.029.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03370025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benveniste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion van Brederode" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-795X.2020.e69997" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira De Araujo Mamede" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.69771" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307799v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cruz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Araujo Mamede" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ra Mamede" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/CREATIVITY.2.13800" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bautier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18309/anp.v1i49.1303" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Mam&#232;de" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.3402" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571601v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320779v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fontanaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Donahue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Zimmermann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10954" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02511293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02582308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Donahue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shsconferences. org/fr/?option=com_toc&amp;amp;url=/articles/shsconf/abs/2015/03/contents/contents.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Therrien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Antonio Loiola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926322v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03928000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane G&#233;lin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a R&#233;gibier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03907793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>